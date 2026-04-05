--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile CABASSON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-cabasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9726-4891</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242410081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plus de 30 ans d'expérience dans l'Enseignement Supérieur et la Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis maître de conférences en Physiologie végétale à l'Université de Bordeaux depuis 2000. Mes travaux portent sur le métabolisme et la physiologie des fruits et leur impact sur la croissance, la production de biomasse et la qualité nutritionnelle. Mon lieu de recherche privilégié est l'INRAE, dans l'équipe de recherche Métabolisme, qui collabore avec plusieurs instituts professionnels (INVENIO, ASTHREDOR, CTIFL...). Actuellement, je suis impliquée dans un des Grands programmes de Recherche Bordeaux Plant Science de l'université de Bordeaux (axe &amp;quot;Phytostim&amp;quot;).Je suis membre depuis sa création de la Plateforme MetaboHUB Bordeaux, une structure dédiée à l’analyse du métabolome des plantes et j'adhère au réseau français de métabolomique et de fluxomique (RFMF). Depuis septembre 2021, je suis co-responsable Qualité du système management de la Plateforme Bordeaux Metabolome certifiée ISO 9001:2015.J'enseigne la biologie et la physiologie végétale et la biostatistique à l'Université de Bordeaux en Licence et en Master. J'ai été attachée temporaire à l’enseignement et à recherche (ATER) à l'Université de Bordeaux dans l'équipe de recherche Génie des Procédés de Périgueux (ERAP 1999 à 2001) et à l’Université de Montpellier dans l'équipe de recherche en horticulture à l'INRA d'Avignon (UGALF 1994/1995) ; doctorante à l'Université de Montpellier dans l'équipe de recherche BIOTROP au CIRAD (1990 à 1993). J'ai obtenu la bourse Dufrenoy de l'Académie d'Agriculture de France pour ses travaux sur l'hybridation des agrumes en collaboration avec le professeur J.W. Grosser du Citrus Research & Education Center de l’Université de Gainsville, USA (CREC 1992).Adresse UMR 1332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées :Biologie du Fruit et Pathologie, Centre INRAE Bordeaux Nouvelle Aquitaine, 71, avenue Edouard Bourlaux, 33882 Villenave d'Ornon Cedex, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université des Sciences & Techniques du Languedoc-Montpellier II (Décembre 1993) Mention très honorable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole doctorale &amp;quot;Biologie des systèmes intégrés Agronomie-Environnement&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : CIRAD-BIOTROP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : Régénération de la Mandrine commune (Citrus deliciosa Ten.) par embryogenèse somatique en milieu liquide. Fusions somatiques et essais de transformation génétique.”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur et co-directeur de thèse : Dr. Claude Teisson et Dr. Patrick Ollitrault, CIRAD Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE EN ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF Biologie, Collège Sciences & Technnologies, Université de Bordeaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">UF Biologie : Licence (Physiologie </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">végétale),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Master (Biostatistique)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de cinq unités d'enseignement en Master et en Licence. Agronomie des plantes à valeurs santé, Complément alimentaire Securité & innovation, Biostatistique, Bio stage dating, Simulating life.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2018 Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Périgueux, Université de Bordeaux IV</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie biologique : DUT1 (Biologie cellulaire, Physiologie végétale, Ecologie, Statistique) et DUT2 (Ecophysiologie, Biotechnologie)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable pédagogique du DUT1 (2001/2002)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF Biologie : Master Biologie et Biotechnologie des plantes (Biostatistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999-2000 Attachée temporaire à l'Enseignement et à la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dép.Génie biologique, IUT Périgueux, Université de Bordeaux IV</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie biologique : DUT1 (Biologie cellulaire, Ecologie, Statistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994 Attachée temporaire à l'Enseignement et à la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier II</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFR Biologie : Préparation au CAPES, DEUG B (Biologie végétale)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-1999</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays du Vaucluse</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue : DAEU-B (Biologie)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie biologique/IUT d'Avignon : Création de l'option Agronomie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993 Monitrice de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF Bioologie : DEUG B (Biologie végétale TP/TD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE EN RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2002 UMR 1332 Biologie du fruit & Pathologie (UMR 619 Biologie du fruit jusqu'en 2010), Université de Bordeaux et INRAE</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachée à l'équipe Métabolisme sous la direction du Dr. Yves GIBON (Pr. D. ROLIN jusqu'en 2010), Département des Sciences de l'Environnement</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Etude de la régulation du métabolisme au cours des phases précoces du développement des fruits charnus dans le cadre d’une approche de génomique fonctionnelle chez la tomate.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010/2011 UMR 5200, Laboratoire de Biogenèse membranaire, CNRS et Université de Bordeaux</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détachement dans l'équipe Métabolisme lipidique sous la direction du Dr JJ Bessoule et R. LESSIRE</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Etude du métabolisme des lipides dans la graine de tomate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999-2000 Equipe de Recherche Appliquée de Périgueux</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En collaboration avec l'Institut de Chimie de la Matière Condensée de Bordeaux sous la direction du Pr. G. DEMAZEAU</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Application des Hautes Pressions à la conservation des végétaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994 Station de Génétique et d'Amélioration des Fruits et Légumes, INRA Avignon</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachée à l'équipe Amélioration des Curcubitaceae sous la Direction des Dr. M. Pitrat et C. Dogimont</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Amélioration génétique du Melon par hybridation somatique pour l'introgression de gènes d'intérêt dans la résistance aux pathogènes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citrus Research & Education Center, University of Florida</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage doctoral dans le laboratoire de Plant Cell Genetics sous la direction du Pr J.W. Grosser</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Amélioration génétique des Citrus par hybridation somatique pour l'introgression de gènes d'intérêt pour la flaveur des fruits.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à plusieurs projets nationaux et européens :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Programme de Recherche [Bordeaux Plant Science] (axe &amp;quot;Phytostim&amp;quot;)  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.u-bordeaux.fr/recherche/ambition-scientifique/grands-programmes-de-recherche/BPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2015). Etude du métabolisme des plantes traitées avec biostimulant ou biocontrôle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Investissement infrastructure nationale en métabolomique et fluxomique </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METABOHUB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2024). Analyse et gestion des données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR FRIMOUSS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2019) sur la modélisation du métabolisme des fruits. Quantification des isoprénoïdes et des nucléotides, gestion des données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEDER OPTIFRAISE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2018) sur la gestion de l'eau en culture hors-sol. Membre du COPIL, experte en physiologie végétale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Erasysbio+</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Fruit Integrative Modelling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2015). Participation l'échantillonnage et à l'analyse des données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet européen STREP META-PHOR Metabolomics for Plants, Health and Outreach (2006-2009). Participation à l'échantillonnage et mise au point de protocoles d'extraction pour l'analyse RMN haut débit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Genoplante GEN036 - MetaboP (2004-2006). Contribution à la création de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> a web knowledgebase for the storage, visualization, analysis and annotation of plant NMR metabolomic profiles et interaction avec le Plant Ontology Consortium pour la mise en place d'une ontologie chez la tomate.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Alliance (2005-2006). Collaboration avec la Dr M. Defernez de l'Institut of Food Research à Norwich (UK). Développement d'une méthodologie d'alignement des spectres RMN et d'analyse des données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porteuse de projets locaux :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet visiting scholars financé par l’Initiative d'Excellence de Bordeaux (2017). Invitation du Pr J.W Grosser.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet d’innovation pédagogique financé par l’Initiative d'Excellence de Bordeaux (2015). Création d'un enseignement hybride en Biostatistique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme METABOHUB Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis sa création en 2002, labellisée IBISA en 2008</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">*Co-responsable du management du système de qualité certifié ISO9001:2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue à la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">section CNU 66</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015 (titulaire depuis 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Technique de l'Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d' Administration del'IUT de Périgueux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2001 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe fonctionnel pour la mise en place de la Mission d'Appui à la Pédagogie et à l'Innovation de l'Université de Bordeaux (2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 - D.E.A. Sciences Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II, Ecole Nationale Supérieure d'Agronomie de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre : La culture d'anthères chez le blé dur (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triticum aestivum turgidum ssp. durum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L. : étape de l'androgenèse et variabilité)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur et co-directeur : Dr. Marc Coumans et Pr. J.J. Macheix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989 - Maîtrise Biolgie des Organismes et des Population</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">option Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille III (mention Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988 - Licence Biologie des Organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille III (mention Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 - DUT Génie biologie option Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Villers-lès-Nancy, Université Nancy I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985 - Baccalauréat C,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Académie de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dussarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salimata Diarrassouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (365), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired cell growth under ammonium stress explained by modeling the energy cost of vacuole expansion in tomato leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Begoña González-Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (4), pp.1014-1028. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium supply induces differential metabolic adaptive responses in tomato according to leaf phenological stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Begoña González-Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (8), pp.3185-3199. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Leaf Function during Development Is Reflected in Profound Changes in the Metabolic Composition of the Vacuole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Destailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cocuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.848. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11120848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Metabolism Is Tuned to the Availability of Oxygen in Developing Melon Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. William Allwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.594. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1201. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (4), pp.1726-1739. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (11), pp.3391-404. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-term cadmium exposure on mineral content of Solanum lycopersicum plants: Consequences on fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Belkadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.176-181. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and elemental profiling of melon fruit quality as affected by genotype and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.57-77. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-012-0429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolomics: Profiling method for a rapid and efficient screening of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal-Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Pianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Menn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (52), pp.11386-11399. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJB12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term cadmium exposure on growth and metabolomic profile of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (8), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métabolomique appliquée à l'étude de la physiologie de la tomate : démarche et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 271, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged root hypoxia induces ammonium accumulation and decreases the nutritional quality of tomato fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 165 (13), pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2007.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative metabolic profiles of tomato flesh and seeds during fruit development: complementary analysis with ANN and PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.273-288. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-007-0059-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'hybridation somatique pour l'exploitation des ressources génétiques des agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique d'Hont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.223-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction de cals embryogenes d'agrumes par culture d'ovules. Determination isoenzymatique de l'origine tissulaire des embryons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, sp, pp.204-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of biostimulants on horticultural crop performance, Poinsettia: an approach combining non-target plant analysis methods and data science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Horticulture Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science, May 2024, Bucarest (Roumanie), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of biostimulants for greenhouse horticultural crops: insights from NIR spectroscopy fingerprinting and Machine Learning analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eyssan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JS du RFMF Saint-Malo 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique, Jun 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulants in horticulture: how difficult is it to value techno-economic compromises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïder Saint Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Agriculture Symposium "AGROSYM 2021"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence de Jaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Cocuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics-2012, International Conference and Exhibition on Metabolomics &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional changes of tomato seeds during development and maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Harouna Kore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. p. 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux Metabolome Fluxome Facility (PMFB; http://www.bordeaux.inra.fr/umr619/NMR.htm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils métaboliques du fruit de tomate au cours de sa maturation en présence de cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une contamination à long terme au cadmium sur la qualité du fruit de tomate (Solanum lycopersicum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Forum des sciences biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling techniques to assess and manage fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tadmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMASH Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B : management and analysis of plant metabolomics 1H-NMR profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets prolongés du cadmium sur certains métabolites primaires et secondaires à activités antioxydantes chez la tomate (Solanum lycopersicon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SMBBM International Congress of Biochemistry in parallel with the IUBMB Special Meeting on Plant stresses and The Sixth FASBMB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR profiling for the characterisation of melon commercial varieties and genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit metabolome changes of antisens transformants of fruit specific phosphenolpyruvate carboxylase (S1-ppc2) under various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ben Akal-Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B : Base de Données Métabolomiques dédiée au végétal et outils d’intégration, de visualisation et de traitement statistique de profils RMN 1H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée scientifique du réseau RMN aquitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du métabolome de la tomate par RMN du proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H NMR and LC-MS metabolomic analysis of tomato leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Mendocilla Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et empreintes métaboliques par RMN du proton pour évaluer les modifications attendues et inattendues de la composition de tomates transgéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Mendocilla Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Spieldenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du profil métabolique chez des plants de tomate en réponse au stress cadmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolomic analysis of tomato leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Mendocilla Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal-Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétaboP: a French initiative supported by Génoplante for the development of analytical and bioinformatic tools for plant metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Noctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics resources for the study of plant metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metabolome pole of the Functional Genomics Platform of Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint-Sauves-d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolic profiling reveals tissue specificity in tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome-Fluxome facility at the Plant Systems Biology Institute in Bordeaux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling of two tissues during tomato (Solanum lycopersicum) fruit development: cross-validation of LC, LC/MS and NMR approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Métabolome à l'IFR 103 Biologie Végétale Intégrative de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils quantitatifs et empreintes métaboliques par RMN pour étudier la qualité des fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil informatique générique pour le stockage et le data-mining de données de métabolome de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fingerprinting for the evaluation of polar and non polar metabolite changes during fruit development in tomato (Solanum lycopersicum) by means of H NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fourloubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of carbon metabolism in fruit through metabolomics and fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dieuaide-Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Israël Agro-Biotechnologies Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling by 1H NMR for detecting unintended effects in plant responses to pathogen, hormones and genetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Belvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolome of plants to optimize horticultural practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Blanc-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METABODAY 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABiosE: Comparative Analyses of Biostimulants effects on tomato crop and their associated microbiots under water stress conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs du département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORVM Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABiosE : Comparative Analyses of Biostimulant Effects on tomato crops and their associated microbiota, under water stress conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolome of plants to optimize horticultural practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Blanc-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cordazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry Biology Interface Day (CBID 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Boutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Launch of the project CABiosE: Comparative Analyses of Biostimulant Effects on Tomato Crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international conference of French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Biostimulant Application on Tomato Metabolism through a metabolomics strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Rochepeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry at the service of Plant Science to decipher Plant Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Chemistry Biology Interface Day (CBID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting plant performance to enhance the acceptance of innovative solutions in the field of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Saint Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International conference of French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PHYTOSTIM Project (2021-2025): Toward an integrative Analysis of Phytostimulant Mode of Action and Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Najaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eyssan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Agriculture Symposium "AGROSYM 2021"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarajevo, Bosnia and Herzegovina. pp.P80, Agrosym 2021 - Book of proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timing of shifts in the transcriptome and proteome in relation to metabolic state during tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isma Belouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Arrivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Feil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence de Jaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cocuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEML Interactive designer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Biliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Kopka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional changes in fruit pericarp of water-stressed tomato in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B: a plant metabolomics database and knowledge base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal compositional changes in pericarp of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Helsinki, Finland. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Controls in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïder Saint Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Prigent-Combaret; Bernard Dumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol of Plant Disease: Recent Advances and Prospects in Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group; Wiley; ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-55, 2022, 9781789450989. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188277.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Analysis of Semipolar Compounds by LC-MS and Targeted Analysis of Fatty Acids by GC-MS/GC-FID: From Plant Cultivation to Extract Preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Acket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1778, Springer Science + Business Media B.V., pp.101-124, 2018, Methods in Molecular Biology, 978-1-4939-7818-2. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7819-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 1H-NMR spectroscopy and beyond to explore plant metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics Coming of Age with its Technological Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67 (1ère éd.), </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 693 p., 2013, Advances in Botanical Research, 978-0-12-397922-3. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dogimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 1993-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0631-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId275"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile CABASSON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-cabasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9726-4891</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242410081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plus de 30 ans d'expérience dans l'Enseignement Supérieur et la Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis maître de conférences en Physiologie végétale à l'Université de Bordeaux depuis 2000. Mes travaux portent sur le métabolisme et la physiologie des fruits et leur impact sur la croissance, la production de biomasse et la qualité nutritionnelle. Mon lieu de recherche privilégié est l'INRAE, dans l'équipe de recherche Métabolisme, qui collabore avec plusieurs instituts professionnels (INVENIO, ASTHREDOR, CTIFL...). Actuellement, je suis impliquée dans un des Grands programmes de Recherche Bordeaux Plant Science de l'université de Bordeaux (axe &amp;quot;Phytostim&amp;quot;).Je suis membre depuis sa création de la Plateforme MetaboHUB Bordeaux, une structure dédiée à l’analyse du métabolome des plantes et j'adhère au réseau français de métabolomique et de fluxomique (RFMF). Depuis septembre 2021, je suis co-responsable Qualité du système management de la Plateforme Bordeaux Metabolome certifiée ISO 9001:2015.J'enseigne la biologie et la physiologie végétale et la biostatistique à l'Université de Bordeaux en Licence et en Master. J'ai été attachée temporaire à l’enseignement et à recherche (ATER) à l'Université de Bordeaux dans l'équipe de recherche Génie des Procédés de Périgueux (ERAP 1999 à 2001) et à l’Université de Montpellier dans l'équipe de recherche en horticulture à l'INRA d'Avignon (UGALF 1994/1995) ; doctorante à l'Université de Montpellier dans l'équipe de recherche BIOTROP au CIRAD (1990 à 1993). J'ai obtenu la bourse Dufrenoy de l'Académie d'Agriculture de France pour ses travaux sur l'hybridation des agrumes en collaboration avec le professeur J.W. Grosser du Citrus Research & Education Center de l’Université de Gainsville, USA (CREC 1992).Adresse UMR 1332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées :Biologie du Fruit et Pathologie, Centre INRAE Bordeaux Nouvelle Aquitaine, 71, avenue Edouard Bourlaux, 33882 Villenave d'Ornon Cedex, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université des Sciences & Techniques du Languedoc-Montpellier II (Décembre 1993) Mention très honorable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole doctorale &amp;quot;Biologie des systèmes intégrés Agronomie-Environnement&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : CIRAD-BIOTROP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : Régénération de la Mandrine commune (Citrus deliciosa Ten.) par embryogenèse somatique en milieu liquide. Fusions somatiques et essais de transformation génétique.”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur et co-directeur de thèse : Dr. Claude Teisson et Dr. Patrick Ollitrault, CIRAD Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE EN ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF Biologie, Collège Sciences & Technnologies, Université de Bordeaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">UF Biologie : Licence (Physiologie </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">végétale),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Master (Biostatistique)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de cinq unités d'enseignement en Master et en Licence. Agronomie des plantes à valeurs santé, Complément alimentaire Securité & innovation, Biostatistique, Bio stage dating, Simulating life.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2018 Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Périgueux, Université de Bordeaux IV</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie biologique : DUT1 (Biologie cellulaire, Physiologie végétale, Ecologie, Statistique) et DUT2 (Ecophysiologie, Biotechnologie)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable pédagogique du DUT1 (2001/2002)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF Biologie : Master Biologie et Biotechnologie des plantes (Biostatistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999-2000 Attachée temporaire à l'Enseignement et à la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dép.Génie biologique, IUT Périgueux, Université de Bordeaux IV</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie biologique : DUT1 (Biologie cellulaire, Ecologie, Statistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994 Attachée temporaire à l'Enseignement et à la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier II</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFR Biologie : Préparation au CAPES, DEUG B (Biologie végétale)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-1999</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays du Vaucluse</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue : DAEU-B (Biologie)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie biologique/IUT d'Avignon : Création de l'option Agronomie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993 Monitrice de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF Bioologie : DEUG B (Biologie végétale TP/TD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE EN RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2002 UMR 1332 Biologie du fruit & Pathologie (UMR 619 Biologie du fruit jusqu'en 2010), Université de Bordeaux et INRAE</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachée à l'équipe Métabolisme sous la direction du Dr. Yves GIBON (Pr. D. ROLIN jusqu'en 2010), Département des Sciences de l'Environnement</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Etude de la régulation du métabolisme au cours des phases précoces du développement des fruits charnus dans le cadre d’une approche de génomique fonctionnelle chez la tomate.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010/2011 UMR 5200, Laboratoire de Biogenèse membranaire, CNRS et Université de Bordeaux</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détachement dans l'équipe Métabolisme lipidique sous la direction du Dr JJ Bessoule et R. LESSIRE</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Etude du métabolisme des lipides dans la graine de tomate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999-2000 Equipe de Recherche Appliquée de Périgueux</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En collaboration avec l'Institut de Chimie de la Matière Condensée de Bordeaux sous la direction du Pr. G. DEMAZEAU</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Application des Hautes Pressions à la conservation des végétaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994 Station de Génétique et d'Amélioration des Fruits et Légumes, INRA Avignon</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachée à l'équipe Amélioration des Curcubitaceae sous la Direction des Dr. M. Pitrat et C. Dogimont</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Amélioration génétique du Melon par hybridation somatique pour l'introgression de gènes d'intérêt dans la résistance aux pathogènes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citrus Research & Education Center, University of Florida</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage doctoral dans le laboratoire de Plant Cell Genetics sous la direction du Pr J.W. Grosser</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Amélioration génétique des Citrus par hybridation somatique pour l'introgression de gènes d'intérêt pour la flaveur des fruits.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à plusieurs projets nationaux et européens :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Programme de Recherche [Bordeaux Plant Science] (axe &amp;quot;Phytostim&amp;quot;)  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.u-bordeaux.fr/recherche/ambition-scientifique/grands-programmes-de-recherche/BPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2015). Etude du métabolisme des plantes traitées avec biostimulant ou biocontrôle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Investissement infrastructure nationale en métabolomique et fluxomique </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METABOHUB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2024). Analyse et gestion des données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR FRIMOUSS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2019) sur la modélisation du métabolisme des fruits. Quantification des isoprénoïdes et des nucléotides, gestion des données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEDER OPTIFRAISE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2018) sur la gestion de l'eau en culture hors-sol. Membre du COPIL, experte en physiologie végétale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Erasysbio+</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Fruit Integrative Modelling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2015). Participation l'échantillonnage et à l'analyse des données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet européen STREP META-PHOR Metabolomics for Plants, Health and Outreach (2006-2009). Participation à l'échantillonnage et mise au point de protocoles d'extraction pour l'analyse RMN haut débit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Genoplante GEN036 - MetaboP (2004-2006). Contribution à la création de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> a web knowledgebase for the storage, visualization, analysis and annotation of plant NMR metabolomic profiles et interaction avec le Plant Ontology Consortium pour la mise en place d'une ontologie chez la tomate.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Alliance (2005-2006). Collaboration avec la Dr M. Defernez de l'Institut of Food Research à Norwich (UK). Développement d'une méthodologie d'alignement des spectres RMN et d'analyse des données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porteuse de projets locaux :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet visiting scholars financé par l’Initiative d'Excellence de Bordeaux (2017). Invitation du Pr J.W Grosser.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet d’innovation pédagogique financé par l’Initiative d'Excellence de Bordeaux (2015). Création d'un enseignement hybride en Biostatistique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme METABOHUB Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis sa création en 2002, labellisée IBISA en 2008</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">*Co-responsable du management du système de qualité certifié ISO9001:2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue à la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">section CNU 66</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015 (titulaire depuis 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Technique de l'Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d' Administration del'IUT de Périgueux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2001 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe fonctionnel pour la mise en place de la Mission d'Appui à la Pédagogie et à l'Innovation de l'Université de Bordeaux (2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 - D.E.A. Sciences Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II, Ecole Nationale Supérieure d'Agronomie de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre : La culture d'anthères chez le blé dur (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triticum aestivum turgidum ssp. durum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L. : étape de l'androgenèse et variabilité)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur et co-directeur : Dr. Marc Coumans et Pr. J.J. Macheix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989 - Maîtrise Biolgie des Organismes et des Population</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">option Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille III (mention Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988 - Licence Biologie des Organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille III (mention Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 - DUT Génie biologie option Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Villers-lès-Nancy, Université Nancy I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985 - Baccalauréat C,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Académie de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite names and identifiers: how far are we from interoperability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Umec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana P C Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-026-02404-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dussarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salimata Diarrassouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (365), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired cell growth under ammonium stress explained by modeling the energy cost of vacuole expansion in tomato leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Begoña González-Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (4), pp.1014-1028. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Leaf Function during Development Is Reflected in Profound Changes in the Metabolic Composition of the Vacuole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Destailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cocuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.848. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11120848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium supply induces differential metabolic adaptive responses in tomato according to leaf phenological stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Begoña González-Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (8), pp.3185-3199. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Metabolism Is Tuned to the Availability of Oxygen in Developing Melon Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. William Allwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.594. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1201. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (4), pp.1726-1739. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (11), pp.3391-404. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-term cadmium exposure on mineral content of Solanum lycopersicum plants: Consequences on fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Belkadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.176-181. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and elemental profiling of melon fruit quality as affected by genotype and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.57-77. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-012-0429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolomics: Profiling method for a rapid and efficient screening of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal-Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Pianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Menn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (52), pp.11386-11399. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJB12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term cadmium exposure on growth and metabolomic profile of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (8), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métabolomique appliquée à l'étude de la physiologie de la tomate : démarche et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 271, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged root hypoxia induces ammonium accumulation and decreases the nutritional quality of tomato fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 165 (13), pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2007.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative metabolic profiles of tomato flesh and seeds during fruit development: complementary analysis with ANN and PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.273-288. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-007-0059-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'hybridation somatique pour l'exploitation des ressources génétiques des agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique d'Hont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.223-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction de cals embryogenes d'agrumes par culture d'ovules. Determination isoenzymatique de l'origine tissulaire des embryons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, sp, pp.204-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of biostimulants for greenhouse horticultural crops: insights from NIR spectroscopy fingerprinting and Machine Learning analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eyssan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JS du RFMF Saint-Malo 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique, Jun 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of biostimulants on horticultural crop performance, Poinsettia: an approach combining non-target plant analysis methods and data science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Horticulture Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science, May 2024, Bucarest (Roumanie), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulants in horticulture: how difficult is it to value techno-economic compromises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïder Saint Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Agriculture Symposium "AGROSYM 2021"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence de Jaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Cocuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics-2012, International Conference and Exhibition on Metabolomics &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional changes of tomato seeds during development and maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Harouna Kore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. p. 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils métaboliques du fruit de tomate au cours de sa maturation en présence de cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux Metabolome Fluxome Facility (PMFB; http://www.bordeaux.inra.fr/umr619/NMR.htm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une contamination à long terme au cadmium sur la qualité du fruit de tomate (Solanum lycopersicum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Forum des sciences biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets prolongés du cadmium sur certains métabolites primaires et secondaires à activités antioxydantes chez la tomate (Solanum lycopersicon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SMBBM International Congress of Biochemistry in parallel with the IUBMB Special Meeting on Plant stresses and The Sixth FASBMB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling techniques to assess and manage fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tadmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMASH Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B : management and analysis of plant metabolomics 1H-NMR profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR profiling for the characterisation of melon commercial varieties and genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit metabolome changes of antisens transformants of fruit specific phosphenolpyruvate carboxylase (S1-ppc2) under various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ben Akal-Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B : Base de Données Métabolomiques dédiée au végétal et outils d’intégration, de visualisation et de traitement statistique de profils RMN 1H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée scientifique du réseau RMN aquitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et empreintes métaboliques par RMN du proton pour évaluer les modifications attendues et inattendues de la composition de tomates transgéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Mendocilla Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Spieldenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du profil métabolique chez des plants de tomate en réponse au stress cadmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du métabolome de la tomate par RMN du proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H NMR and LC-MS metabolomic analysis of tomato leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Mendocilla Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolomic analysis of tomato leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Mendocilla Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal-Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling of two tissues during tomato (Solanum lycopersicum) fruit development: cross-validation of LC, LC/MS and NMR approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolic profiling reveals tissue specificity in tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metabolome pole of the Functional Genomics Platform of Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint-Sauves-d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics resources for the study of plant metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétaboP: a French initiative supported by Génoplante for the development of analytical and bioinformatic tools for plant metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Noctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome-Fluxome facility at the Plant Systems Biology Institute in Bordeaux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fingerprinting for the evaluation of polar and non polar metabolite changes during fruit development in tomato (Solanum lycopersicum) by means of H NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fourloubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils quantitatifs et empreintes métaboliques par RMN pour étudier la qualité des fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Métabolome à l'IFR 103 Biologie Végétale Intégrative de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil informatique générique pour le stockage et le data-mining de données de métabolome de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of carbon metabolism in fruit through metabolomics and fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dieuaide-Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Israël Agro-Biotechnologies Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling by 1H NMR for detecting unintended effects in plant responses to pathogen, hormones and genetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Belvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORVM Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABiosE: Comparative Analyses of Biostimulants effects on tomato crop and their associated microbiots under water stress conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs du département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolome of plants to optimize horticultural practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Blanc-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METABODAY 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABiosE : Comparative Analyses of Biostimulant Effects on tomato crops and their associated microbiota, under water stress conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolome of plants to optimize horticultural practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Blanc-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cordazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry Biology Interface Day (CBID 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Launch of the project CABiosE: Comparative Analyses of Biostimulant Effects on Tomato Crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international conference of French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Boutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Biostimulant Application on Tomato Metabolism through a metabolomics strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Rochepeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry at the service of Plant Science to decipher Plant Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Chemistry Biology Interface Day (CBID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting plant performance to enhance the acceptance of innovative solutions in the field of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Saint Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International conference of French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PHYTOSTIM Project (2021-2025): Toward an integrative Analysis of Phytostimulant Mode of Action and Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Najaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eyssan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Agriculture Symposium "AGROSYM 2021"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarajevo, Bosnia and Herzegovina. pp.P80, Agrosym 2021 - Book of proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timing of shifts in the transcriptome and proteome in relation to metabolic state during tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isma Belouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence de Jaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cocuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Arrivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Feil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEML Interactive designer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Biliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Kopka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B: a plant metabolomics database and knowledge base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional changes in fruit pericarp of water-stressed tomato in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal compositional changes in pericarp of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Helsinki, Finland. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Controls in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïder Saint Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Prigent-Combaret; Bernard Dumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol of Plant Disease: Recent Advances and Prospects in Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group; Wiley; ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-55, 2022, 9781789450989. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188277.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Analysis of Semipolar Compounds by LC-MS and Targeted Analysis of Fatty Acids by GC-MS/GC-FID: From Plant Cultivation to Extract Preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Acket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1778, Springer Science + Business Media B.V., pp.101-124, 2018, Methods in Molecular Biology, 978-1-4939-7818-2. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7819-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 1H-NMR spectroscopy and beyond to explore plant metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics Coming of Age with its Technological Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67 (1ère éd.), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 693 p., 2013, Advances in Botanical Research, 978-0-12-397922-3. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dogimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 1993-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0631-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7B0988A"/>
+    <w:nsid w:val="EC25C3AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3520E336"/>
+    <w:nsid w:val="11394314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49E7CF8C"/>
+    <w:nsid w:val="DAD2DB8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-cabasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9726-4891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242410081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/recherche/ambition-scientifique/grands-programmes-de-recherche/BPS" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metabohub.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-15-CE20-0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invenio-fl.fr/experimentation-fraise/conduite-culturale/culture-sur-substrat/irrigation/projet-optifraise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.inrae.fr/dataset.xhtml?persistentId=doi:10.15454/95JUTK" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://services.cbib.u-bordeaux.fr/MERYB/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bego&#241;a Gonz&#225;lez-Moro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15991" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00594" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Belkadhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2015.01.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB12.088" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFD6MNTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669168v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.10.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M4L95JD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dambier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ollitrault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190266v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eyssan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Harouna Kore" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754676v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hediji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Djebali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tadmor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751144v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754417v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754892v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752654v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756215v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla Sato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752709v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Spieldenner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755981v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756940v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754317v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757194v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759652v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fourloubey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belvert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420616v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190181v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Honor&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cordazzo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190219v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677506v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rochepeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190320v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Saint Jean" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383359v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Naja&#239;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyssan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dartigues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Biliau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kopka" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801976v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933715v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394188277.ch2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188277.ch2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01972166v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acket" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7819-9_8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811296v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00001-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849188v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rode" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-cabasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9726-4891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242410081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/recherche/ambition-scientifique/grands-programmes-de-recherche/BPS" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metabohub.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-15-CE20-0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invenio-fl.fr/experimentation-fraise/conduite-culturale/culture-sur-substrat/irrigation/projet-optifraise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.inrae.fr/dataset.xhtml?persistentId=doi:10.15454/95JUTK" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://services.cbib.u-bordeaux.fr/MERYB/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Umec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P C Pimentel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02404-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bego&#241;a Gonz&#225;lez-Moro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15991" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Belkadhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2015.01.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB12.088" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFD6MNTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.10.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M4L95JD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dambier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ollitrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eyssan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Harouna Kore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hediji" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Djebali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tadmor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla Sato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Spieldenner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755981v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756215v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757194v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753989v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754317v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754805v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762461v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fourloubey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759652v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764501v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759485v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760372v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Honor&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420616v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190283v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cordazzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677506v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rochepeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190320v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Saint Jean" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Naja&#239;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyssan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203290v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dartigues" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Biliau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kopka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801976v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933715v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394188277.ch2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188277.ch2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01972166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acket" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7819-9_8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811296v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00001-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849188v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rode" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>