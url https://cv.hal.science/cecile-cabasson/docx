--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile CABASSON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-cabasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9726-4891</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242410081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plus de 30 ans d'expérience dans l'Enseignement Supérieur et la Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis maître de conférences en Physiologie végétale à l'Université de Bordeaux depuis 2000. Mes travaux portent sur le métabolisme et la physiologie des fruits et leur impact sur la croissance, la production de biomasse et la qualité nutritionnelle. Mon lieu de recherche privilégié est l'INRAE, dans l'équipe de recherche Métabolisme, qui collabore avec plusieurs instituts professionnels (INVENIO, ASTHREDOR, CTIFL...). Actuellement, je suis impliquée dans un des Grands programmes de Recherche Bordeaux Plant Science de l'université de Bordeaux (axe &amp;quot;Phytostim&amp;quot;).Je suis membre depuis sa création de la Plateforme MetaboHUB Bordeaux, une structure dédiée à l’analyse du métabolome des plantes et j'adhère au réseau français de métabolomique et de fluxomique (RFMF). Depuis septembre 2021, je suis co-responsable Qualité du système management de la Plateforme Bordeaux Metabolome certifiée ISO 9001:2015.J'enseigne la biologie et la physiologie végétale et la biostatistique à l'Université de Bordeaux en Licence et en Master. J'ai été attachée temporaire à l’enseignement et à recherche (ATER) à l'Université de Bordeaux dans l'équipe de recherche Génie des Procédés de Périgueux (ERAP 1999 à 2001) et à l’Université de Montpellier dans l'équipe de recherche en horticulture à l'INRA d'Avignon (UGALF 1994/1995) ; doctorante à l'Université de Montpellier dans l'équipe de recherche BIOTROP au CIRAD (1990 à 1993). J'ai obtenu la bourse Dufrenoy de l'Académie d'Agriculture de France pour ses travaux sur l'hybridation des agrumes en collaboration avec le professeur J.W. Grosser du Citrus Research & Education Center de l’Université de Gainsville, USA (CREC 1992).Adresse UMR 1332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées :Biologie du Fruit et Pathologie, Centre INRAE Bordeaux Nouvelle Aquitaine, 71, avenue Edouard Bourlaux, 33882 Villenave d'Ornon Cedex, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université des Sciences & Techniques du Languedoc-Montpellier II (Décembre 1993) Mention très honorable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole doctorale &amp;quot;Biologie des systèmes intégrés Agronomie-Environnement&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : CIRAD-BIOTROP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : Régénération de la Mandrine commune (Citrus deliciosa Ten.) par embryogenèse somatique en milieu liquide. Fusions somatiques et essais de transformation génétique.”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur et co-directeur de thèse : Dr. Claude Teisson et Dr. Patrick Ollitrault, CIRAD Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE EN ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF Biologie, Collège Sciences & Technnologies, Université de Bordeaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">UF Biologie : Licence (Physiologie </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">végétale),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Master (Biostatistique)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de cinq unités d'enseignement en Master et en Licence. Agronomie des plantes à valeurs santé, Complément alimentaire Securité & innovation, Biostatistique, Bio stage dating, Simulating life.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2018 Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Périgueux, Université de Bordeaux IV</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie biologique : DUT1 (Biologie cellulaire, Physiologie végétale, Ecologie, Statistique) et DUT2 (Ecophysiologie, Biotechnologie)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable pédagogique du DUT1 (2001/2002)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF Biologie : Master Biologie et Biotechnologie des plantes (Biostatistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999-2000 Attachée temporaire à l'Enseignement et à la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dép.Génie biologique, IUT Périgueux, Université de Bordeaux IV</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie biologique : DUT1 (Biologie cellulaire, Ecologie, Statistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994 Attachée temporaire à l'Enseignement et à la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier II</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFR Biologie : Préparation au CAPES, DEUG B (Biologie végétale)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-1999</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays du Vaucluse</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue : DAEU-B (Biologie)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie biologique/IUT d'Avignon : Création de l'option Agronomie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993 Monitrice de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF Bioologie : DEUG B (Biologie végétale TP/TD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE EN RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2002 UMR 1332 Biologie du fruit & Pathologie (UMR 619 Biologie du fruit jusqu'en 2010), Université de Bordeaux et INRAE</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachée à l'équipe Métabolisme sous la direction du Dr. Yves GIBON (Pr. D. ROLIN jusqu'en 2010), Département des Sciences de l'Environnement</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Etude de la régulation du métabolisme au cours des phases précoces du développement des fruits charnus dans le cadre d’une approche de génomique fonctionnelle chez la tomate.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010/2011 UMR 5200, Laboratoire de Biogenèse membranaire, CNRS et Université de Bordeaux</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détachement dans l'équipe Métabolisme lipidique sous la direction du Dr JJ Bessoule et R. LESSIRE</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Etude du métabolisme des lipides dans la graine de tomate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999-2000 Equipe de Recherche Appliquée de Périgueux</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En collaboration avec l'Institut de Chimie de la Matière Condensée de Bordeaux sous la direction du Pr. G. DEMAZEAU</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Application des Hautes Pressions à la conservation des végétaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994 Station de Génétique et d'Amélioration des Fruits et Légumes, INRA Avignon</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachée à l'équipe Amélioration des Curcubitaceae sous la Direction des Dr. M. Pitrat et C. Dogimont</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Amélioration génétique du Melon par hybridation somatique pour l'introgression de gènes d'intérêt dans la résistance aux pathogènes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citrus Research & Education Center, University of Florida</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage doctoral dans le laboratoire de Plant Cell Genetics sous la direction du Pr J.W. Grosser</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Amélioration génétique des Citrus par hybridation somatique pour l'introgression de gènes d'intérêt pour la flaveur des fruits.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à plusieurs projets nationaux et européens :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Programme de Recherche [Bordeaux Plant Science] (axe &amp;quot;Phytostim&amp;quot;)  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.u-bordeaux.fr/recherche/ambition-scientifique/grands-programmes-de-recherche/BPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2015). Etude du métabolisme des plantes traitées avec biostimulant ou biocontrôle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Investissement infrastructure nationale en métabolomique et fluxomique </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METABOHUB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2024). Analyse et gestion des données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR FRIMOUSS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2019) sur la modélisation du métabolisme des fruits. Quantification des isoprénoïdes et des nucléotides, gestion des données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEDER OPTIFRAISE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2018) sur la gestion de l'eau en culture hors-sol. Membre du COPIL, experte en physiologie végétale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Erasysbio+</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Fruit Integrative Modelling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2015). Participation l'échantillonnage et à l'analyse des données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet européen STREP META-PHOR Metabolomics for Plants, Health and Outreach (2006-2009). Participation à l'échantillonnage et mise au point de protocoles d'extraction pour l'analyse RMN haut débit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Genoplante GEN036 - MetaboP (2004-2006). Contribution à la création de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> a web knowledgebase for the storage, visualization, analysis and annotation of plant NMR metabolomic profiles et interaction avec le Plant Ontology Consortium pour la mise en place d'une ontologie chez la tomate.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Alliance (2005-2006). Collaboration avec la Dr M. Defernez de l'Institut of Food Research à Norwich (UK). Développement d'une méthodologie d'alignement des spectres RMN et d'analyse des données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porteuse de projets locaux :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet visiting scholars financé par l’Initiative d'Excellence de Bordeaux (2017). Invitation du Pr J.W Grosser.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet d’innovation pédagogique financé par l’Initiative d'Excellence de Bordeaux (2015). Création d'un enseignement hybride en Biostatistique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme METABOHUB Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis sa création en 2002, labellisée IBISA en 2008</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">*Co-responsable du management du système de qualité certifié ISO9001:2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue à la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">section CNU 66</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015 (titulaire depuis 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Technique de l'Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d' Administration del'IUT de Périgueux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2001 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe fonctionnel pour la mise en place de la Mission d'Appui à la Pédagogie et à l'Innovation de l'Université de Bordeaux (2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 - D.E.A. Sciences Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II, Ecole Nationale Supérieure d'Agronomie de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre : La culture d'anthères chez le blé dur (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triticum aestivum turgidum ssp. durum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L. : étape de l'androgenèse et variabilité)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur et co-directeur : Dr. Marc Coumans et Pr. J.J. Macheix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989 - Maîtrise Biolgie des Organismes et des Population</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">option Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille III (mention Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988 - Licence Biologie des Organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille III (mention Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 - DUT Génie biologie option Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Villers-lès-Nancy, Université Nancy I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985 - Baccalauréat C,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Académie de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite names and identifiers: how far are we from interoperability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Umec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana P C Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-026-02404-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dussarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salimata Diarrassouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (365), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired cell growth under ammonium stress explained by modeling the energy cost of vacuole expansion in tomato leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Begoña González-Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (4), pp.1014-1028. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Leaf Function during Development Is Reflected in Profound Changes in the Metabolic Composition of the Vacuole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Destailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cocuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.848. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11120848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium supply induces differential metabolic adaptive responses in tomato according to leaf phenological stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Begoña González-Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (8), pp.3185-3199. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Metabolism Is Tuned to the Availability of Oxygen in Developing Melon Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. William Allwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.594. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1201. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (4), pp.1726-1739. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (11), pp.3391-404. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-term cadmium exposure on mineral content of Solanum lycopersicum plants: Consequences on fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Belkadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.176-181. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and elemental profiling of melon fruit quality as affected by genotype and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.57-77. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-012-0429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolomics: Profiling method for a rapid and efficient screening of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal-Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Pianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Menn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (52), pp.11386-11399. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJB12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term cadmium exposure on growth and metabolomic profile of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (8), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métabolomique appliquée à l'étude de la physiologie de la tomate : démarche et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 271, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged root hypoxia induces ammonium accumulation and decreases the nutritional quality of tomato fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 165 (13), pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2007.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative metabolic profiles of tomato flesh and seeds during fruit development: complementary analysis with ANN and PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.273-288. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-007-0059-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'hybridation somatique pour l'exploitation des ressources génétiques des agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique d'Hont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.223-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction de cals embryogenes d'agrumes par culture d'ovules. Determination isoenzymatique de l'origine tissulaire des embryons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, sp, pp.204-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of biostimulants for greenhouse horticultural crops: insights from NIR spectroscopy fingerprinting and Machine Learning analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eyssan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JS du RFMF Saint-Malo 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique, Jun 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of biostimulants on horticultural crop performance, Poinsettia: an approach combining non-target plant analysis methods and data science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Horticulture Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science, May 2024, Bucarest (Roumanie), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulants in horticulture: how difficult is it to value techno-economic compromises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïder Saint Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Agriculture Symposium "AGROSYM 2021"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence de Jaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Cocuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics-2012, International Conference and Exhibition on Metabolomics &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional changes of tomato seeds during development and maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Harouna Kore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. p. 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils métaboliques du fruit de tomate au cours de sa maturation en présence de cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux Metabolome Fluxome Facility (PMFB; http://www.bordeaux.inra.fr/umr619/NMR.htm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une contamination à long terme au cadmium sur la qualité du fruit de tomate (Solanum lycopersicum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Forum des sciences biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets prolongés du cadmium sur certains métabolites primaires et secondaires à activités antioxydantes chez la tomate (Solanum lycopersicon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SMBBM International Congress of Biochemistry in parallel with the IUBMB Special Meeting on Plant stresses and The Sixth FASBMB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling techniques to assess and manage fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tadmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMASH Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B : management and analysis of plant metabolomics 1H-NMR profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR profiling for the characterisation of melon commercial varieties and genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit metabolome changes of antisens transformants of fruit specific phosphenolpyruvate carboxylase (S1-ppc2) under various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ben Akal-Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B : Base de Données Métabolomiques dédiée au végétal et outils d’intégration, de visualisation et de traitement statistique de profils RMN 1H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée scientifique du réseau RMN aquitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et empreintes métaboliques par RMN du proton pour évaluer les modifications attendues et inattendues de la composition de tomates transgéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Mendocilla Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Spieldenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du profil métabolique chez des plants de tomate en réponse au stress cadmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du métabolome de la tomate par RMN du proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H NMR and LC-MS metabolomic analysis of tomato leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Mendocilla Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolomic analysis of tomato leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Mendocilla Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal-Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling of two tissues during tomato (Solanum lycopersicum) fruit development: cross-validation of LC, LC/MS and NMR approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolic profiling reveals tissue specificity in tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metabolome pole of the Functional Genomics Platform of Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint-Sauves-d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics resources for the study of plant metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétaboP: a French initiative supported by Génoplante for the development of analytical and bioinformatic tools for plant metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Noctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome-Fluxome facility at the Plant Systems Biology Institute in Bordeaux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fingerprinting for the evaluation of polar and non polar metabolite changes during fruit development in tomato (Solanum lycopersicum) by means of H NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fourloubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils quantitatifs et empreintes métaboliques par RMN pour étudier la qualité des fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Métabolome à l'IFR 103 Biologie Végétale Intégrative de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil informatique générique pour le stockage et le data-mining de données de métabolome de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of carbon metabolism in fruit through metabolomics and fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dieuaide-Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Israël Agro-Biotechnologies Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling by 1H NMR for detecting unintended effects in plant responses to pathogen, hormones and genetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Belvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORVM Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABiosE: Comparative Analyses of Biostimulants effects on tomato crop and their associated microbiots under water stress conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs du département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolome of plants to optimize horticultural practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Blanc-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METABODAY 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABiosE : Comparative Analyses of Biostimulant Effects on tomato crops and their associated microbiota, under water stress conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolome of plants to optimize horticultural practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Blanc-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cordazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry Biology Interface Day (CBID 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Launch of the project CABiosE: Comparative Analyses of Biostimulant Effects on Tomato Crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international conference of French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Boutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Biostimulant Application on Tomato Metabolism through a metabolomics strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Rochepeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry at the service of Plant Science to decipher Plant Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Chemistry Biology Interface Day (CBID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting plant performance to enhance the acceptance of innovative solutions in the field of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Saint Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International conference of French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PHYTOSTIM Project (2021-2025): Toward an integrative Analysis of Phytostimulant Mode of Action and Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Najaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eyssan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Agriculture Symposium "AGROSYM 2021"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarajevo, Bosnia and Herzegovina. pp.P80, Agrosym 2021 - Book of proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timing of shifts in the transcriptome and proteome in relation to metabolic state during tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isma Belouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence de Jaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cocuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Arrivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Feil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEML Interactive designer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Biliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Kopka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B: a plant metabolomics database and knowledge base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional changes in fruit pericarp of water-stressed tomato in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal compositional changes in pericarp of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Helsinki, Finland. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Controls in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïder Saint Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Prigent-Combaret; Bernard Dumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol of Plant Disease: Recent Advances and Prospects in Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group; Wiley; ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-55, 2022, 9781789450989. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188277.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Analysis of Semipolar Compounds by LC-MS and Targeted Analysis of Fatty Acids by GC-MS/GC-FID: From Plant Cultivation to Extract Preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Acket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1778, Springer Science + Business Media B.V., pp.101-124, 2018, Methods in Molecular Biology, 978-1-4939-7818-2. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7819-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 1H-NMR spectroscopy and beyond to explore plant metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics Coming of Age with its Technological Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67 (1ère éd.), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 693 p., 2013, Advances in Botanical Research, 978-0-12-397922-3. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dogimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 1993-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0631-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.572916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile CABASSON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-cabasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9726-4891</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242410081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plus de 30 ans d'expérience dans l'Enseignement Supérieur et la Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis maître de conférences en Physiologie végétale à l'Université de Bordeaux depuis 2000. Mes travaux portent sur le métabolisme et la physiologie des fruits et leur impact sur la croissance, la production de biomasse et la qualité nutritionnelle. Mon lieu de recherche privilégié est l'INRAE, dans l'équipe de recherche Métabolisme, qui collabore avec plusieurs instituts professionnels (INVENIO, ASTHREDOR, CTIFL...). Actuellement, je suis impliquée dans un des Grands programmes de Recherche Bordeaux Plant Science de l'université de Bordeaux (axe &amp;quot;Phytostim&amp;quot;).Je suis membre depuis sa création de la Plateforme MetaboHUB Bordeaux, une structure dédiée à l’analyse du métabolome des plantes et j'adhère au réseau français de métabolomique et de fluxomique (RFMF). Depuis septembre 2021, je suis co-responsable Qualité du système management de la Plateforme Bordeaux Metabolome certifiée ISO 9001:2015.J'enseigne la biologie et la physiologie végétale et la biostatistique à l'Université de Bordeaux en Licence et en Master. J'ai été attachée temporaire à l’enseignement et à recherche (ATER) à l'Université de Bordeaux dans l'équipe de recherche Génie des Procédés de Périgueux (ERAP 1999 à 2001) et à l’Université de Montpellier dans l'équipe de recherche en horticulture à l'INRA d'Avignon (UGALF 1994/1995) ; doctorante à l'Université de Montpellier dans l'équipe de recherche BIOTROP au CIRAD (1990 à 1993). J'ai obtenu la bourse Dufrenoy de l'Académie d'Agriculture de France pour ses travaux sur l'hybridation des agrumes en collaboration avec le professeur J.W. Grosser du Citrus Research & Education Center de l’Université de Gainsville, USA (CREC 1992).Adresse UMR 1332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordonnées :Biologie du Fruit et Pathologie, Centre INRAE Bordeaux Nouvelle Aquitaine, 71, avenue Edouard Bourlaux, 33882 Villenave d'Ornon Cedex, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TITRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Physiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université des Sciences & Techniques du Languedoc-Montpellier II (Décembre 1993) Mention très honorable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole doctorale &amp;quot;Biologie des systèmes intégrés Agronomie-Environnement&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : CIRAD-BIOTROP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : Régénération de la Mandrine commune (Citrus deliciosa Ten.) par embryogenèse somatique en milieu liquide. Fusions somatiques et essais de transformation génétique.”</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur et co-directeur de thèse : Dr. Claude Teisson et Dr. Patrick Ollitrault, CIRAD Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE EN ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF Biologie, Collège Sciences & Technnologies, Université de Bordeaux</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">UF Biologie : Licence (Physiologie </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">végétale),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Master (Biostatistique)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de cinq unités d'enseignement en Master et en Licence. Agronomie des plantes à valeurs santé, Complément alimentaire Securité & innovation, Biostatistique, Bio stage dating, Simulating life.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2018 Maître de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Périgueux, Université de Bordeaux IV</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie biologique : DUT1 (Biologie cellulaire, Physiologie végétale, Ecologie, Statistique) et DUT2 (Ecophysiologie, Biotechnologie)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable pédagogique du DUT1 (2001/2002)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF Biologie : Master Biologie et Biotechnologie des plantes (Biostatistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999-2000 Attachée temporaire à l'Enseignement et à la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dép.Génie biologique, IUT Périgueux, Université de Bordeaux IV</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie biologique : DUT1 (Biologie cellulaire, Ecologie, Statistique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994 Attachée temporaire à l'Enseignement et à la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier II</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFR Biologie : Préparation au CAPES, DEUG B (Biologie végétale)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996-1999</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de mission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays du Vaucluse</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue : DAEU-B (Biologie)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Département Génie biologique/IUT d'Avignon : Création de l'option Agronomie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993 Monitrice de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UF Bioologie : DEUG B (Biologie végétale TP/TD)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE EN RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2002 UMR 1332 Biologie du fruit & Pathologie (UMR 619 Biologie du fruit jusqu'en 2010), Université de Bordeaux et INRAE</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachée à l'équipe Métabolisme sous la direction du Dr. Yves GIBON (Pr. D. ROLIN jusqu'en 2010), Département des Sciences de l'Environnement</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Etude de la régulation du métabolisme au cours des phases précoces du développement des fruits charnus dans le cadre d’une approche de génomique fonctionnelle chez la tomate.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010/2011 UMR 5200, Laboratoire de Biogenèse membranaire, CNRS et Université de Bordeaux</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détachement dans l'équipe Métabolisme lipidique sous la direction du Dr JJ Bessoule et R. LESSIRE</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Etude du métabolisme des lipides dans la graine de tomate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1999-2000 Equipe de Recherche Appliquée de Périgueux</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En collaboration avec l'Institut de Chimie de la Matière Condensée de Bordeaux sous la direction du Pr. G. DEMAZEAU</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Application des Hautes Pressions à la conservation des végétaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1994 Station de Génétique et d'Amélioration des Fruits et Légumes, INRA Avignon</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachée à l'équipe Amélioration des Curcubitaceae sous la Direction des Dr. M. Pitrat et C. Dogimont</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Amélioration génétique du Melon par hybridation somatique pour l'introgression de gènes d'intérêt dans la résistance aux pathogènes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citrus Research & Education Center, University of Florida</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage doctoral dans le laboratoire de Plant Cell Genetics sous la direction du Pr J.W. Grosser</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique de recherche : Amélioration génétique des Citrus par hybridation somatique pour l'introgression de gènes d'intérêt pour la flaveur des fruits.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROJETS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à plusieurs projets nationaux et européens :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grand Programme de Recherche [Bordeaux Plant Science] (axe &amp;quot;Phytostim&amp;quot;)  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.u-bordeaux.fr/recherche/ambition-scientifique/grands-programmes-de-recherche/BPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2015). Etude du métabolisme des plantes traitées avec biostimulant ou biocontrôle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Investissement infrastructure nationale en métabolomique et fluxomique </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METABOHUB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2013-2024). Analyse et gestion des données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR FRIMOUSS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2019) sur la modélisation du métabolisme des fruits. Quantification des isoprénoïdes et des nucléotides, gestion des données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEDER OPTIFRAISE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2015-2018) sur la gestion de l'eau en culture hors-sol. Membre du COPIL, experte en physiologie végétale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Erasysbio+</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> Fruit Integrative Modelling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2015). Participation l'échantillonnage et à l'analyse des données.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet européen STREP META-PHOR Metabolomics for Plants, Health and Outreach (2006-2009). Participation à l'échantillonnage et mise au point de protocoles d'extraction pour l'analyse RMN haut débit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Genoplante GEN036 - MetaboP (2004-2006). Contribution à la création de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> a web knowledgebase for the storage, visualization, analysis and annotation of plant NMR metabolomic profiles et interaction avec le Plant Ontology Consortium pour la mise en place d'une ontologie chez la tomate.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet Alliance (2005-2006). Collaboration avec la Dr M. Defernez de l'Institut of Food Research à Norwich (UK). Développement d'une méthodologie d'alignement des spectres RMN et d'analyse des données.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porteuse de projets locaux :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet visiting scholars financé par l’Initiative d'Excellence de Bordeaux (2017). Invitation du Pr J.W Grosser.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet d’innovation pédagogique financé par l’Initiative d'Excellence de Bordeaux (2015). Création d'un enseignement hybride en Biostatistique.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">RESPONSABILITES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme METABOHUB Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis sa création en 2002, labellisée IBISA en 2008</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">*Co-responsable du management du système de qualité certifié ISO9001:2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue à la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">section CNU 66</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2015 (titulaire depuis 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Technique de l'Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élue au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil d' Administration del'IUT de Périgueux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2001 à 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe fonctionnel pour la mise en place de la Mission d'Appui à la Pédagogie et à l'Innovation de l'Université de Bordeaux (2014)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990 - D.E.A. Sciences Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier II, Ecole Nationale Supérieure d'Agronomie de Montpellier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Titre : La culture d'anthères chez le blé dur (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triticum aestivum turgidum ssp. durum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L. : étape de l'androgenèse et variabilité)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directeur et co-directeur : Dr. Marc Coumans et Pr. J.J. Macheix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989 - Maîtrise Biolgie des Organismes et des Population</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">option Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille III (mention Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988 - Licence Biologie des Organismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille III (mention Bien)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987 - DUT Génie biologie option Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Villers-lès-Nancy, Université Nancy I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985 - Baccalauréat C,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Académie de Strasbourg</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite names and identifiers: how far are we from interoperability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giacomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Umec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana P C Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (2), pp.28. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-026-02404-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dussarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salimata Diarrassouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (365), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired cell growth under ammonium stress explained by modeling the energy cost of vacuole expansion in tomato leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Begoña González-Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (4), pp.1014-1028. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Leaf Function during Development Is Reflected in Profound Changes in the Metabolic Composition of the Vacuole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Destailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cocuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (12), pp.848. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11120848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonium supply induces differential metabolic adaptive responses in tomato according to leaf phenological stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Begoña González-Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (8), pp.3185-3199. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Metabolism Is Tuned to the Availability of Oxygen in Developing Melon Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. William Allwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.594. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1201. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vercambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (4), pp.1726-1739. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (11), pp.3391-404. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-term cadmium exposure on mineral content of Solanum lycopersicum plants: Consequences on fruit production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Belkadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 97, pp.176-181. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sajb.2015.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic and elemental profiling of melon fruit quality as affected by genotype and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), pp.57-77. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-012-0429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolomics: Profiling method for a rapid and efficient screening of transgenic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal-Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Pianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Menn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (52), pp.11386-11399. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJB12.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term cadmium exposure on growth and metabolomic profile of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (8), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Métabolomique appliquée à l'étude de la physiologie de la tomate : démarche et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 271, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged root hypoxia induces ammonium accumulation and decreases the nutritional quality of tomato fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 165 (13), pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2007.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative metabolic profiles of tomato flesh and seeds during fruit development: complementary analysis with ANN and PCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.273-288. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-007-0059-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'hybridation somatique pour l'exploitation des ressources génétiques des agrumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Froelicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique d'Hont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.223-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction de cals embryogenes d'agrumes par culture d'ovules. Determination isoenzymatique de l'origine tissulaire des embryons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, sp, pp.204-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking the potential of biostimulants for greenhouse horticultural crops: insights from NIR spectroscopy fingerprinting and Machine Learning analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Eyssan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes JS du RFMF Saint-Malo 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et de Fluxomique, Jun 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of biostimulants on horticultural crop performance, Poinsettia: an approach combining non-target plant analysis methods and data science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Horticulture Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science, May 2024, Bucarest (Roumanie), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulants in horticulture: how difficult is it to value techno-economic compromises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïder Saint Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Agriculture Symposium "AGROSYM 2021"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nazaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence de Jaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Cocuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics-2012, International Conference and Exhibition on Metabolomics &amp; Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional changes of tomato seeds during development and maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Harouna Kore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nantes, France. p. 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux Metabolome Fluxome Facility (PMFB; http://www.bordeaux.inra.fr/umr619/NMR.htm)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils métaboliques du fruit de tomate au cours de sa maturation en présence de cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une contamination à long terme au cadmium sur la qualité du fruit de tomate (Solanum lycopersicum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Forum des sciences biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling techniques to assess and manage fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Tadmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMASH Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B : management and analysis of plant metabolomics 1H-NMR profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets prolongés du cadmium sur certains métabolites primaires et secondaires à activités antioxydantes chez la tomate (Solanum lycopersicon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SMBBM International Congress of Biochemistry in parallel with the IUBMB Special Meeting on Plant stresses and The Sixth FASBMB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit metabolome changes of antisens transformants of fruit specific phosphenolpyruvate carboxylase (S1-ppc2) under various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ben Akal-Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR profiling for the characterisation of melon commercial varieties and genetic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B : Base de Données Métabolomiques dédiée au végétal et outils d’intégration, de visualisation et de traitement statistique de profils RMN 1H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée scientifique du réseau RMN aquitain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du métabolome de la tomate par RMN du proton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque de la recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H NMR and LC-MS metabolomic analysis of tomato leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Mendocilla Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du profil métabolique chez des plants de tomate en réponse au stress cadmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils et empreintes métaboliques par RMN du proton pour évaluer les modifications attendues et inattendues de la composition de tomates transgéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Mendocilla Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Spieldenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolomic analysis of tomato leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Mendocilla Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Akal-Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolic profiling reveals tissue specificity in tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinformatics resources for the study of plant metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Daruvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétaboP: a French initiative supported by Génoplante for the development of analytical and bioinformatic tools for plant metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Noctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metabolome pole of the Functional Genomics Platform of Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint-Sauves-d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome-Fluxome facility at the Plant Systems Biology Institute in Bordeaux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic profiling of two tissues during tomato (Solanum lycopersicum) fruit development: cross-validation of LC, LC/MS and NMR approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils quantitatifs et empreintes métaboliques par RMN pour étudier la qualité des fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle Métabolome à l'IFR 103 Biologie Végétale Intégrative de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil informatique générique pour le stockage et le data-mining de données de métabolome de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical fingerprinting for the evaluation of polar and non polar metabolite changes during fruit development in tomato (Solanum lycopersicum) by means of H NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fourloubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of carbon metabolism in fruit through metabolomics and fluxomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dieuaide-Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Israël Agro-Biotechnologies Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling by 1H NMR for detecting unintended effects in plant responses to pathogen, hormones and genetic variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Belvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORVM Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laisney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bellembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFMF 2025 - 17èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. pp.1-1, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolome of plants to optimize horticultural practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Blanc-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">METABODAY 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Talence (Bordeaux), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABiosE: Comparative Analyses of Biostimulants effects on tomato crop and their associated microbiots under water stress conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs du département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABiosE : Comparative Analyses of Biostimulant Effects on tomato crops and their associated microbiota, under water stress conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the metabolome of plants to optimize horticultural practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Blanc-Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cordazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry Biology Interface Day (CBID 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Launch of the project CABiosE: Comparative Analyses of Biostimulant Effects on Tomato Crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international conference of French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB – Bordeaux Metabolome Facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Boutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572412770331912E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Impact of Biostimulant Application on Tomato Metabolism through a metabolomics strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Mirande-Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Cristina Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Rochepeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Poucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry at the service of Plant Science to decipher Plant Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena C. Barros Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Chemistry Biology Interface Day (CBID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project-scale map of metadata to improve future data management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting plant performance to enhance the acceptance of innovative solutions in the field of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Saint Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International conference of French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PHYTOSTIM Project (2021-2025): Toward an integrative Analysis of Phytostimulant Mode of Action and Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabri Najaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eyssan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Agriculture Symposium "AGROSYM 2021"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarajevo, Bosnia and Herzegovina. pp.P80, Agrosym 2021 - Book of proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timing of shifts in the transcriptome and proteome in relation to metabolic state during tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isma Belouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Arrivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Guenther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Feil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence de Jaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cocuron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XEML Interactive designer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Biliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Kopka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bordeaux, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mery-B: a plant metabolomics database and knowledge base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional changes in fruit pericarp of water-stressed tomato in greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal compositional changes in pericarp of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio-Algar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Helsinki, Finland. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Controls in Horticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïder Saint Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deogratias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Prigent-Combaret; Bernard Dumas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocontrol of Plant Disease: Recent Advances and Prospects in Plant Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group; Wiley; ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-55, 2022, 9781789450989. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188277.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted Analysis of Semipolar Compounds by LC-MS and Targeted Analysis of Fatty Acids by GC-MS/GC-FID: From Plant Cultivation to Extract Preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Acket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Rossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1778, Springer Science + Business Media B.V., pp.101-124, 2018, Methods in Molecular Biology, 978-1-4939-7818-2. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7819-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution 1H-NMR spectroscopy and beyond to explore plant metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics Coming of Age with its Technological Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 67 (1ère éd.), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 693 p., 2013, Advances in Botanical Research, 978-0-12-397922-3. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pitrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dogimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudracco-Arnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'activités 1993-1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1995, 2-7380-0631-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC25C3AD"/>
+    <w:nsid w:val="5ECBB4CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11394314"/>
+    <w:nsid w:val="E27AC580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DAD2DB8D"/>
+    <w:nsid w:val="97431A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-cabasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9726-4891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242410081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/recherche/ambition-scientifique/grands-programmes-de-recherche/BPS" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metabohub.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-15-CE20-0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invenio-fl.fr/experimentation-fraise/conduite-culturale/culture-sur-substrat/irrigation/projet-optifraise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.inrae.fr/dataset.xhtml?persistentId=doi:10.15454/95JUTK" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://services.cbib.u-bordeaux.fr/MERYB/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Umec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P C Pimentel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02404-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bego&#241;a Gonz&#225;lez-Moro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15991" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Belkadhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2015.01.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB12.088" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFD6MNTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.10.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M4L95JD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dambier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ollitrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eyssan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Harouna Kore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hediji" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Djebali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tadmor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla Sato" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Spieldenner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755981v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756215v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756940v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757194v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753989v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754317v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754805v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762461v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fourloubey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759652v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764501v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759485v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760372v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Honor&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420616v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190283v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cordazzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677506v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rochepeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190320v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Saint Jean" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Naja&#239;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyssan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203290v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dartigues" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Biliau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kopka" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801976v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933715v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394188277.ch2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188277.ch2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01972166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acket" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7819-9_8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811296v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00001-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849188v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rode" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-cabasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9726-4891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242410081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr/recherche/ambition-scientifique/grands-programmes-de-recherche/BPS" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metabohub.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-15-CE20-0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invenio-fl.fr/experimentation-fraise/conduite-culturale/culture-sur-substrat/irrigation/projet-optifraise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.inrae.fr/dataset.xhtml?persistentId=doi:10.15454/95JUTK" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://services.cbib.u-bordeaux.fr/MERYB/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Umec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P C Pimentel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02404-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Poucet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bego&#241;a Gonz&#225;lez-Moro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15991" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03505133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Destailleur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alonso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cocuron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120848" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179910v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. William Allwood" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Belkadhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2015.01.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Pianelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB12.088" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668879v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFD6MNTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669168v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.10.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M4L95JD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667259v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-007-0059-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694551v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dambier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique d'Hont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ollitrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Eyssan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deogratias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;der Saint Jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Harouna Kore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754676v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hediji" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Djebali" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751149v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tadmor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754417v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753178v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758187v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla Sato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755981v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Spieldenner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757194v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754398v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Daruvar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Noctor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753989v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754805v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759652v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764501v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759485v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fourloubey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760372v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belvert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laisney" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellembois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Blanc-Gonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouveyrol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190181v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Honor&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190283v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cordazzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena C. Barros Santos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572412770331912E12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677506v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Mirande-Ney" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rochepeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194945v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776494v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Saint Jean" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabri Naja&#239;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eyssan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dartigues" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Biliau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kopka" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801976v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805488v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933715v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394188277.ch2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188277.ch2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01972166v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Acket" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7819-9_8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811296v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fauvelle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00001-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849188v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pitrat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dogimont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rode" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>