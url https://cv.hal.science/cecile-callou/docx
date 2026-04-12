--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -1788,520 +1788,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03342638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations Between theCranium, theMandible andMuscle Architecture inModern Domestic Dogs</w:t>
+                <w:t xml:space="preserve">How Does Masticatory Muscle Architecture Covary with Mandibular Shape in Domestic Dogs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilaine Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guintard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Montchatre-Leroy Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13045⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11692-020-09499-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943757v1</w:t>
+                <w:t xml:space="preserve">hal-02984503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex determination of archaeological dogs using the skull: evaluation of morphological and metric traits on various modern breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.102294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956007v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Masticatory Muscle Architecture Covary with Mandibular Shape in Domestic Dogs?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Barrat</w:t>
+                <w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Harbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Neaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11692-020-09499-6⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.192039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984503v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination of archaeological dogs using the skull: evaluation of morphological and metric traits on various modern breeds</w:t>
+                <w:t xml:space="preserve">Interrelations Between theCranium, theMandible andMuscle Architecture inModern Domestic Dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilaine Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montchatre-Leroy Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31, pp.102294. </w:t>
+              <w:t xml:space="preserve">Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.13045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132889v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mitogenomic lineages in Papio baboons and their phylogeographic implications</w:t>
               </w:r>
@@ -2771,51 +2771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of captivity and domestication on limb bone cortical morphology: an experimental approach using a wild boar model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,264 +3992,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02103282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication A cranial morphometric assessment of the taxonomic affinities of Trachypithecus auratus (E. Geoffroy, 1812 Primates : Colobinae) with a reassessment of the T. auratus type specimen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">National Inventory of Natural Heritage website: recent, historical and archaeological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ingicco</w:t>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Balzeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yuliana Sulistya Fitriana</w:t>
+                <w:t xml:space="preserve">Elodie Rieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAA Archaeological Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.37-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02103423v1</w:t>
+                <w:t xml:space="preserve">mnhn-02103401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Inventory of Natural Heritage website: recent, historical and archaeological data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brief communication A cranial morphometric assessment of the taxonomic affinities of Trachypithecus auratus (E. Geoffroy, 1812 Primates : Colobinae) with a reassessment of the T. auratus type specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ingicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Rieb</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliana Sulistya Fitriana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAA Archaeological Record</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 146 (2), pp.306-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.21577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02103401v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02103423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lion du Bubasteion à Saqqara (Égypte). Une momie remarquable parmi des momies de chats</w:t>
               </w:r>
@@ -9116,307 +9116,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of Woodland Resources by Early Modern Armies: Anthracological Insights from Lanaken (1748, Belgium) and Montigny-lès-Metz (1552)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hello-Laprérie Germain</w:t>
+                <w:t xml:space="preserve">Impact des conflits sur les forêts en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Deforce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brkojewitsch Gael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies de Raymaeker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan de Beenhouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA, Aug 2024, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire d'archéobotanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélie Salavert; Charlène Bouchaud, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839624v1</w:t>
+                <w:t xml:space="preserve">hal-04544287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des conflits sur les forêts en Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germain Hello</w:t>
+                <w:t xml:space="preserve">Exploitation of Woodland Resources by Early Modern Armies: Anthracological Insights from Lanaken (1748, Belgium) and Montigny-lès-Metz (1552)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hello-Laprérie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Deforce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies de Raymaeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brkojewitsch Gael</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annelies de Raymaeker</w:t>
+                <w:t xml:space="preserve">Jan de Beenhouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'archéobotanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aurélie Salavert; Charlène Bouchaud, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA, Aug 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544287v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodland exploitation by early modern military camps and their impact on the forest environment : anthracological analysis from ninove-doorn noord (1692-1693, 1745, Belgium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9588,51 +9588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des conflits modernes sur les boisements français et belges : potentiel de l’anthracologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11137,51 +11137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14258,51 +14258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1787A85"/>
+    <w:nsid w:val="797DA3B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14489,51 +14489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-callou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8540-8114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057607842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149058v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherratt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishab Pillai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839589v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hello-Lapr&#233;rie Germain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Deforce" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Verbrugge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104836" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03689393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptolemaios Dimitrios Paxinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Best" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121978119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03538933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2785" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaine Merlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224394" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95166-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09521-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03342638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jackson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jansen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Baglione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montchatre-Leroy Elodie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09499-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102294" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Knauf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Chuma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boukef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09515-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Theil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75496-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224352" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;treau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barbe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1392" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A.F. Frantz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sykes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.12.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Otranto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giannelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Dantas-Torres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lichtentberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dunand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2011-0131" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FE9F52D0D1538EB8BBFB5E2F0D50D88F07BCFC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103442v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Dinh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dietz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Denzinger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Bates" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puechmaille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103426v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21577" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2HGRM7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rieb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lichtenberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hennet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zivie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2011n2a4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Groves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9455-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Landais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Loreille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hardy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Treinen-Claustre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1995.0094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-302QCTFS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103180v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dennebouy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00163228" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6MCLZDLF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01921726" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32B139CB546FB5A90946716AC471C601523D4990/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894062v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnerot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Vigne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Biju-Duval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Casane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Waerebeek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baldwin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brownell Jr." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332519" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03417264v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03512237v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03417287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Jackson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03512315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michelot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103149v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103143v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103119v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103096v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103090v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112487v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112476v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Borel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103414v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103364v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133166v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05482143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bary" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bach&#232;lerie-Gouverneur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Burgio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103065v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Letellier-Willemin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103739v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839624v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Raymaeker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Beenhouwer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544287v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Hello" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brkojewitsch Gael" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358124v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine H&#233;non" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946937v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537589v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Illien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817714v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363041v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boronean&#355;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621628v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453839v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03624479v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132972v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Monnerot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mougel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Vachot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141120v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khrouz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234155v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204649v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204636v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363145v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604790v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511580v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512033v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02459675v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271750v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jomier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271727v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03949328v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948506v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-callou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8540-8114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057607842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149058v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherratt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishab Pillai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839589v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hello-Lapr&#233;rie Germain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Deforce" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Verbrugge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104836" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03689393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptolemaios Dimitrios Paxinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Best" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121978119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03538933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2785" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaine Merlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224394" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95166-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09521-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03342638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jackson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jansen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Baglione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09499-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102294" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montchatre-Leroy Elodie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Knauf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Chuma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boukef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09515-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Theil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75496-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224352" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;treau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barbe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1392" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A.F. Frantz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sykes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.12.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Otranto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giannelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Dantas-Torres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lichtentberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dunand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2011-0131" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FE9F52D0D1538EB8BBFB5E2F0D50D88F07BCFC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103442v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Dinh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dietz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Denzinger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Bates" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puechmaille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103426v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rieb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103423v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21577" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2HGRM7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lichtenberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hennet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zivie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2011n2a4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Groves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9455-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Landais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Loreille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hardy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Treinen-Claustre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1995.0094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-302QCTFS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103180v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dennebouy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00163228" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6MCLZDLF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01921726" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32B139CB546FB5A90946716AC471C601523D4990/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894062v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnerot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Vigne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Biju-Duval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Casane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Waerebeek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baldwin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brownell Jr." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332519" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03417264v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03512237v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03417287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Jackson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03512315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michelot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103149v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103143v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103119v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103096v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103090v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112487v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112476v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Borel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103414v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103364v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133166v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05482143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bary" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bach&#232;lerie-Gouverneur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Burgio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103065v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Letellier-Willemin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103739v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544287v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Hello" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brkojewitsch Gael" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Raymaeker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Beenhouwer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358124v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine H&#233;non" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946937v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537589v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Illien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817714v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363041v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boronean&#355;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621628v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453839v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03624479v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132972v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Monnerot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mougel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Vachot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141120v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khrouz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234155v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204649v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204636v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363145v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604790v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511580v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512033v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02459675v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271750v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jomier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271727v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03949328v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948506v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>