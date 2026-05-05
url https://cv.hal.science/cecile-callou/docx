--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1788,520 +1788,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03342638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Masticatory Muscle Architecture Covary with Mandibular Shape in Domestic Dogs?</w:t>
+                <w:t xml:space="preserve">Interrelations Between theCranium, theMandible andMuscle Architecture inModern Domestic Dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilaine Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montchatre-Leroy Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 47 (2), pp.133-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11692-020-09499-6⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984503v1</w:t>
+                <w:t xml:space="preserve">hal-02943757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination of archaeological dogs using the skull: evaluation of morphological and metric traits on various modern breeds</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Harbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Neaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.192039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03132889v1</w:t>
+                <w:t xml:space="preserve">hal-02956007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mark of captivity: plastic responses in the ankle bone of a wild ungulate (Sus scrofa)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flavie Laurens</w:t>
+                <w:t xml:space="preserve">How Does Masticatory Muscle Architecture Covary with Mandibular Shape in Domestic Dogs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilaine Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11692-020-09499-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.192039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02956007v1</w:t>
+                <w:t xml:space="preserve">hal-02984503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations Between theCranium, theMandible andMuscle Architecture inModern Domestic Dogs</w:t>
+                <w:t xml:space="preserve">Sex determination of archaeological dogs using the skull: evaluation of morphological and metric traits on various modern breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.102294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943757v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New mitogenomic lineages in Papio baboons and their phylogeographic implications</w:t>
               </w:r>
@@ -2497,325 +2497,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations Between the Cranium, the Mandible and Muscle Architecture in Modern Domestic Dogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Barrat</w:t>
+                <w:t xml:space="preserve">GOTIT: A laboratory application software for optimizing multi‐criteria species‐based research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11692-020-09515-9⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948546v1</w:t>
+                <w:t xml:space="preserve">hal-02329439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOTIT: A laboratory application software for optimizing multi‐criteria species‐based research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Lefébure</w:t>
+                <w:t xml:space="preserve">Interrelations Between the Cranium, the Mandible and Muscle Architecture in Modern Domestic Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilaine Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Monchâtre-Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.159-167. </w:t>
+              <w:t xml:space="preserve">Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (4), pp.308-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11692-020-09515-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329439v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of captivity and domestication on limb bone cortical morphology: an experimental approach using a wild boar model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Harbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zanolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,264 +3992,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02103282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Inventory of Natural Heritage website: recent, historical and archaeological data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brief communication A cranial morphometric assessment of the taxonomic affinities of Trachypithecus auratus (E. Geoffroy, 1812 Primates : Colobinae) with a reassessment of the T. auratus type specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ingicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Rieb</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliana Sulistya Fitriana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAA Archaeological Record</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 146 (2), pp.306-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.21577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02103401v1</w:t>
+                <w:t xml:space="preserve">mnhn-02103423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication A cranial morphometric assessment of the taxonomic affinities of Trachypithecus auratus (E. Geoffroy, 1812 Primates : Colobinae) with a reassessment of the T. auratus type specimen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">National Inventory of Natural Heritage website: recent, historical and archaeological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuliana Sulistya Fitriana</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAA Archaeological Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.37-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02103423v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02103401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lion du Bubasteion à Saqqara (Égypte). Une momie remarquable parmi des momies de chats</w:t>
               </w:r>
@@ -6082,2671 +6082,2770 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Domestication of the Wild Rabbit: Genetic and Genomic Elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Homme et les Primates non humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Garreau</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">ISTE Ltd. </w:t>
+                <w:t xml:space="preserve">Patrick Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audrey Savouré-Soubelet; Stéphane Aulagnier; Patrick Haffner; Audrey Maille; François Moutou; Cécile Richard-Hansen; Sandrine Ruette; Géraldine Véron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics of Domestications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atlas des mammifères de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnivores et Primates (3), 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796326v1</w:t>
+                <w:t xml:space="preserve">hal-05590466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La domestication du lapin sauvage : éléments de génétique et de génomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">The Domestication of the Wild Rabbit: Genetic and Genomic Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Georges Pelletier. </w:t>
+              <w:t xml:space="preserve">ISTE Ltd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génétique des domestications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Genetics of Domestications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, pp.59-74, 2024, Genetics of Domestications, 9781789451672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1002/9781394332519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643552v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation du Rhinopithèque de Biet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+                <w:t xml:space="preserve">La domestication du lapin sauvage : éléments de génétique et de génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Patrick Giraudoux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Pelletier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-écosystèmes. L'indiscipline comme exigence du terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE éditions, pp.225-258, 2022, 9781789480528</w:t>
+              <w:t xml:space="preserve">Génétique des domestications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-85, 2024, Biologie, 978-1-78948-167-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512103v1</w:t>
+                <w:t xml:space="preserve">hal-04643552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les animaux de la ferme à Versailles. Trianon, Hameau de la Reine et Rambouillet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation du Rhinopithèque de Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Denis</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Alexandre Maral; Nicolas Milovanovic. </w:t>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Giraudoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Animaux du roi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Liénart &amp; Château de Versailles, pp.361-366, 2021, 978-2-35906-345-5</w:t>
+              <w:t xml:space="preserve">Socio-écosystèmes. L'indiscipline comme exigence du terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE éditions, pp.225-258, 2022, 9781789480528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03417264v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be a dog mummy: how a metric study of skull can inform selection practices pertaining to canid mummification in ancient Egypt?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colline Brassard</w:t>
+                <w:t xml:space="preserve">Les animaux de la ferme à Versailles. Trianon, Hameau de la Reine et Rambouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Porcier</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Salima Ikram; Jessica Kaiser; Stéphane Porcier. </w:t>
+                <w:t xml:space="preserve">Bernard Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Maral; Nicolas Milovanovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ancient Egyptians and the natural world. Flora, Fauna &amp; Science (Proceedings of the Conference of the Bioarchaeology of Ancient Egypt (BAE) &amp; International Symposium on Animals in Ancient Egypt (ISAEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.45-60, 2021, 9789464260359</w:t>
+              <w:t xml:space="preserve">Les Animaux du roi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Liénart &amp; Château de Versailles, pp.361-366, 2021, 978-2-35906-345-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03512237v1</w:t>
+                <w:t xml:space="preserve">mnhn-03417264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Homme et les Ongulés et Lagomorphes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To be or not to be a dog mummy: how a metric study of skull can inform selection practices pertaining to canid mummification in ancient Egypt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Porcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Audrey Savouré-Soubelet; Christian-Philippe Arthur; Stéphane Aulagnier; Guillaume Body; Cécile Callou; Patrick Haffner; Stéphane Marchandeau; François Moutou; Christine Saint-Andrieux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salima Ikram; Jessica Kaiser; Stéphane Porcier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des mammifères sauvages de France. Volume 2 : Ongulés et Lagomorphes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 83, Muséum national d'Histoire naturelle, pp.30-36, 2021, Patrimoines naturels, 978-2-85653-924-8</w:t>
+              <w:t xml:space="preserve">The ancient Egyptians and the natural world. Flora, Fauna &amp; Science (Proceedings of the Conference of the Bioarchaeology of Ancient Egypt (BAE) &amp; International Symposium on Animals in Ancient Egypt (ISAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.45-60, 2021, 9789464260359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133005v1</w:t>
+                <w:t xml:space="preserve">mnhn-03512237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mammifères collectés par l’expédition du capitaine Baudin</w:t>
+                <w:t xml:space="preserve">L'Homme et les Ongulés et Lagomorphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audrey Savouré-Soubelet; Christian-Philippe Arthur; Stéphane Aulagnier; Guillaume Body; Cécile Callou; Patrick Haffner; Stéphane Marchandeau; François Moutou; Christine Saint-Andrieux. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australie/Le Havre, l’intimité d’un lien (1801-2021). (Catalogue de l’exposition, Muséum d’Histoire naturelle du Havre, 5 juin-7 nov 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MkF Editions, pp.92-99, 2021, 979-10-92305-77-7</w:t>
+              <w:t xml:space="preserve">Atlas des mammifères sauvages de France. Volume 2 : Ongulés et Lagomorphes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 83, Muséum national d'Histoire naturelle, pp.30-36, 2021, Patrimoines naturels, 978-2-85653-924-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03417287v1</w:t>
+                <w:t xml:space="preserve">hal-03133005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèces éteintes ou disparues de France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mammifères collectés par l’expédition du capitaine Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des mammifères de France. Volume 2, Ongulés et Lagomorphes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 83, Muséum national d’Histoire naturelle, pp.293-298, 2021, Patrimoines naturels, 978-2-85653-924-8</w:t>
+              <w:t xml:space="preserve">Australie/Le Havre, l’intimité d’un lien (1801-2021). (Catalogue de l’exposition, Muséum d’Histoire naturelle du Havre, 5 juin-7 nov 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MkF Editions, pp.92-99, 2021, 979-10-92305-77-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03512315v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03417287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exotique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espèces éteintes ou disparues de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audrey Savouré-Soubelet; Christian-Philippe Arthur; Stéphane Aulagnier; Guillaume Body; Cécile Callou; Patrick Haffner; Stéphane Marchandeau; François Moutou; Christine Saint-Andrieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
+              <w:t xml:space="preserve">Atlas des mammifères de France. Volume 2, Ongulés et Lagomorphes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 83, Muséum national d’Histoire naturelle, pp.293-298, 2021, Patrimoines naturels, 978-2-85653-924-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615856v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03512315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tigre</w:t>
+                <w:t xml:space="preserve">Exotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">María González Menéndez. </w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Tomadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Lavelle; Marie Merlin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des lions et des hommes. Mythes félins : 400 siècles de fascination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard / Grotte Chauvet 2 - Ardèche, pp.142-143, 2019, 9782072838521</w:t>
+              <w:t xml:space="preserve">Je mange donc je suis. Petit dictionnaire curieux de l’alimentation. Catalogue de l’exposition "Je mange donc je suis" (Musée de l’Homme, Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum national d’Histoire naturelle, 2020, 2856538924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02103152v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panthère des neiges</w:t>
+                <w:t xml:space="preserve">Tigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María González Menéndez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des lions et des hommes. Mythes félins : 400 siècles de fascination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gallimard / Grotte Chauvet 2 - Ardèche, pp.140-141, 2019, 9782072838521</w:t>
+              <w:t xml:space="preserve">, Gallimard / Grotte Chauvet 2 - Ardèche, pp.142-143, 2019, 9782072838521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02103149v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02103152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaguar</w:t>
+                <w:t xml:space="preserve">Panthère des neiges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María González Menéndez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des lions et des hommes. Mythes félins : 400 siècles de fascination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gallimard / Grotte Chauvet 2 - Ardèche, pp.138-139, 2019, 9782072838521</w:t>
+              <w:t xml:space="preserve">, Gallimard / Grotte Chauvet 2 - Ardèche, pp.140-141, 2019, 9782072838521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02103143v1</w:t>
+                <w:t xml:space="preserve">mnhn-02103149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lion</w:t>
+                <w:t xml:space="preserve">Jaguar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María González Menéndez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des lions et des hommes. Mythes félins : 400 siècles de fascination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gallimard / Grotte Chauvet 2 - Ardèche, pp.134-135, 2019, 9782072838521</w:t>
+              <w:t xml:space="preserve">, Gallimard / Grotte Chauvet 2 - Ardèche, pp.138-139, 2019, 9782072838521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02103134v1</w:t>
+                <w:t xml:space="preserve">mnhn-02103143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus : le lion de Saqqarah</w:t>
+                <w:t xml:space="preserve">Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María González Menéndez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des lions et des hommes. Mythes félins : 400 siècles de fascination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gallimard / Grotte Chauvet 2 - Ardèche, pp.59, 2019, 9782072838521</w:t>
+              <w:t xml:space="preserve">, Gallimard / Grotte Chauvet 2 - Ardèche, pp.134-135, 2019, 9782072838521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02103119v1</w:t>
+                <w:t xml:space="preserve">mnhn-02103134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopard</w:t>
+                <w:t xml:space="preserve">Focus : le lion de Saqqarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Veron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María González Menéndez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des lions et des hommes. Mythes félins : 400 siècles de fascination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gallimard / Grotte Chauvet 2 - Ardèche, pp.136-137, 2019, 9782072838521</w:t>
+              <w:t xml:space="preserve">, Gallimard / Grotte Chauvet 2 - Ardèche, pp.59, 2019, 9782072838521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02103139v1</w:t>
+                <w:t xml:space="preserve">mnhn-02103119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépôt d’offrandes de la tombe de la divine adoratrice Karomama (XXIIe dynastie ; vers 840 av. J.‑C.). Approche archéozoologique d’un assemblage remarquable</w:t>
+                <w:t xml:space="preserve">Léopard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Benoït Lurson. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">María González Menéndez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la mère du roi à l’épouse du dieu. Première synthèse des résultats de la fouille du temple de Touy et de la tombe de Karomama</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18, Editions Safran, pp.81-86, 2017, Connaissance de l'Egypte Ancienne, 978-2-87457-097-1</w:t>
+              <w:t xml:space="preserve">Des lions et des hommes. Mythes félins : 400 siècles de fascination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard / Grotte Chauvet 2 - Ardèche, pp.136-137, 2019, 9782072838521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02103453v1</w:t>
+                <w:t xml:space="preserve">mnhn-02103139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
+                <w:t xml:space="preserve">Le dépôt d’offrandes de la tombe de la divine adoratrice Karomama (XXIIe dynastie ; vers 840 av. J.‑C.). Approche archéozoologique d’un assemblage remarquable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoït Lurson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
+              <w:t xml:space="preserve">De la mère du roi à l’épouse du dieu. Première synthèse des résultats de la fouille du temple de Touy et de la tombe de Karomama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Editions Safran, pp.81-86, 2017, Connaissance de l'Egypte Ancienne, 978-2-87457-097-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03847162v1</w:t>
+                <w:t xml:space="preserve">mnhn-02103453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étude archéozoologique</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Françoise Dunand; Roger Lichtenberg; Cécile Callou; Fleur Letellier-Willemin. </w:t>
+                <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El-Deir nécropoles. IV, Les chiens momifiés d'El-Deir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Cybèle, pp.159-186, 2017, 978-2-915840-38-4</w:t>
+              <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02103096v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les momies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'étude archéozoologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Dunand; Roger Lichtenberg; Cécile Callou; Fleur Letellier-Willemin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El-Deir nécropoles. IV, Les chiens momifiés d'El-Deir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Cybèle, pp.25-158, 2017, 978-2-915840-38-4</w:t>
+              <w:t xml:space="preserve">, Editions Cybèle, pp.159-186, 2017, 978-2-915840-38-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02103090v1</w:t>
+                <w:t xml:space="preserve">mnhn-02103096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les momies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lichtenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Commission Technique et des Standards. </w:t>
+              <w:t xml:space="preserve">Françoise Dunand; Roger Lichtenberg; Cécile Callou; Fleur Letellier-Willemin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lapins de race, spécificités zoologiques, standards officiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération française de cuniculiculture, pp.392, 2015</w:t>
+              <w:t xml:space="preserve">El-Deir nécropoles. IV, Les chiens momifiés d'El-Deir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Cybèle, pp.25-158, 2017, 978-2-915840-38-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02112487v1</w:t>
+                <w:t xml:space="preserve">mnhn-02103090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dogs at El-Deir</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Salima Ikram; Jessica Kaiser; Roxie Walker. </w:t>
+              <w:t xml:space="preserve">Commission Technique et des Standards. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Egyptian Bioarchaeology : Humans, Animals, and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.169-176, 2015, 9789088902871</w:t>
+              <w:t xml:space="preserve">Les lapins de race, spécificités zoologiques, standards officiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération française de cuniculiculture, pp.392, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02112476v1</w:t>
+                <w:t xml:space="preserve">mnhn-02112487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes radiologiques des momies de béliers en France et en Pologne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dogs at El-Deir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lichtenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Elisabeth Delange; Horst Jaritz. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salima Ikram; Jessica Kaiser; Roxie Walker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elephantine XXV. Des Widderfriedhof des Chnumtempels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 105, Harrassowitz Verlag; Deutsches Archäologische Institut Kairo, pp.219-222, 2013, Archäologische veröffentichungen, 978-3-447-06257-2</w:t>
+              <w:t xml:space="preserve">Egyptian Bioarchaeology : Humans, Animals, and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.169-176, 2015, 9789088902871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133063v1</w:t>
+                <w:t xml:space="preserve">mnhn-02112476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes culturels, stratégies et pratiques d'exploitation, de contrôle et de gestion des environnements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudes radiologiques des momies de béliers en France et en Pologne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Centre National de la Recherche scientifique (France). </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Delange; Horst Jaritz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospective de l'Institut Ecologie &amp; Environnement du CNRS : compte-rendu des journées des 24 et 25 octobre 2012, Avignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, hors-série, Centre national de la Recherche scientifique, pp.111-118, 2013, Les Cahiers Prospectives</w:t>
+              <w:t xml:space="preserve">Elephantine XXV. Des Widderfriedhof des Chnumtempels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 105, Harrassowitz Verlag; Deutsches Archäologische Institut Kairo, pp.219-222, 2013, Archäologische veröffentichungen, 978-3-447-06257-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441458v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils en écologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Roy</w:t>
+                <w:t xml:space="preserve">Systèmes culturels, stratégies et pratiques d'exploitation, de contrôle et de gestion des environnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...25 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre National de la Recherche scientifique (France). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospective de l'Institut Ecologie et Environnement du CNRS, Compte-rendu des journées (24-25 oct 2012, Avignon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série, Centre national de la Recherche scientifique, pp.227-232, 2013, Les Cahiers Prospectives</w:t>
+              <w:t xml:space="preserve">Prospective de l'Institut Ecologie &amp; Environnement du CNRS : compte-rendu des journées des 24 et 25 octobre 2012, Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors-série, Centre national de la Recherche scientifique, pp.111-118, 2013, Les Cahiers Prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133217v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lynx en France : apport des données archéologiques et historiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils en écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lynx.. le grand retour ? Actes du symposium international. Orléans 17, 18, 19 octobre 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 71, Muséum national d'Histoire naturelle, 2011, Patrimoines naturels, 978-2-85653-680-3</w:t>
+              <w:t xml:space="preserve">Prospective de l'Institut Ecologie et Environnement du CNRS, Compte-rendu des journées (24-25 oct 2012, Avignon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série, Centre national de la Recherche scientifique, pp.227-232, 2013, Les Cahiers Prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02103414v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les volatiles à la ménagerie de Trianon</w:t>
+                <w:t xml:space="preserve">Le lynx en France : apport des données archéologiques et historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Béatrix Saule; Catherine Arminjon. </w:t>
+              <w:t xml:space="preserve">Rosoux René; Bellefroid (de) Marie-des-Neiges; Baillon J.; Moreau A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences &amp; curiosités à la cour de Versailles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réunion des musées nationaux, Château de Versailles, pp.124-127, 2010</w:t>
+              <w:t xml:space="preserve">Lynx.. le grand retour ? Actes du symposium international. Orléans 17, 18, 19 octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, Muséum national d'Histoire naturelle, 2011, Patrimoines naturels, 978-2-85653-680-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02103364v1</w:t>
+                <w:t xml:space="preserve">mnhn-02103414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les volatiles à la ménagerie de Trianon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrix Saule; Catherine Arminjon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t>
+              <w:t xml:space="preserve">Sciences &amp; curiosités à la cour de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion des musées nationaux, Château de Versailles, pp.124-127, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529622v1</w:t>
+                <w:t xml:space="preserve">mnhn-02103364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bearez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bournery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les restes alimentaires animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Monnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie quotidienne dans une forteresse royale. La Grosse Tour de Bourges (fin XIIe-milieu XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monographie 1999-1, Ed. de la ville de Bourges; Service d'archéologie municipal, pp.295-337, 1999, BITURIGA, 9782951409705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8756,154 +8855,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu du Colloque sur la journée des données des Plateformes d'Alliance Sorbonne Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bachèlerie-Gouverneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des données des plateformes d'Alliance Sorbonne Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05482143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8913,51 +9012,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Deir nécropoles. IV, Les chiens momifiés d'El-Deir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8966,139 +9065,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lichtenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Letellier-Willemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Cybèle. 256 p., 2017, 978-2-915840-38-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02103065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la garenne au clapier : Étude archéozoologique du Lapin en Europe occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum national d'Histoire naturelle, 189, 356 p., 2003, Mémoires du Muséum national d'Histoire naturelle, 2-85653-545-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02103739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9108,176 +9207,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des conflits sur les forêts en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Deforce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brkojewitsch Gael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies de Raymaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurélie Salavert; Charlène Bouchaud, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of Woodland Resources by Early Modern Armies: Anthracological Insights from Lanaken (1748, Belgium) and Montigny-lès-Metz (1552)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hello-Laprérie Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9286,137 +9385,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Deforce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies de Raymaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan de Beenhouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAA, Aug 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woodland exploitation by early modern military camps and their impact on the forest environment : anthracological analysis from ninove-doorn noord (1692-1693, 1745, Belgium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9457,182 +9556,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, João Tereso; Filipe Vaz, Aug 2023, Porto (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des jeux de données et Science Ouverte : l'implication des unités d'appui à la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA ( (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie): Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GMPCA, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des conflits modernes sur les boisements français et belges : potentiel de l’anthracologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9673,742 +9772,742 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte de l’Homme sur les espaces naturels (18e journée doctorale d’Archéologie - Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louise Bigot; Julia Bude; Alexia Rosak; Quentin Zarka, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde sur les Enjeux de la Science Ouverte pour l'archéologie, Colloque MASA (Tours, 2 dec 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favreau Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque MASA “Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing semantic interoperability in ecosystem studies: semantic modelling and annotation for FAIR data production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de Monseigneur Félix Biet dans la collecte de spécimens au Tibet. L’exemple de la collection des mammifères au Muséum national d’Histoire naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Française des Amis de L'Orient &amp; des Missions Etrangères de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer l’évolution fonctionnelle de la mâchoire des chiens en s’appuyant sur des modèles établis à partir de spécimens actuels : exemple d’application à des chiens européens pré-Age du Bronze et limites méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CAI-RN, Nature, concepts et enjeux des référentiels en archéométrie et sciences de la conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03537589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datapoc 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Illien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres CollExPerséeFID :Regards croisés sur de nouveaux systèmes documentaires en appui à la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04003649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How did European dogs look like prior to the Bronze Age? A 3D analysis based on the mandible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Boroneant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03537510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatio-temporelles de la vigne (Vitis vinifera) au cours de l’Holocène en France d’après les enregistrements archéobotaniques (graines et fruits, charbons de bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10467,168 +10566,168 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet d'inventaire de la faune et de la flore française vers un portail bioarchéologique ouvert géographiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ferjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e séminaire scientifique et technique Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-functional study of extant canids with application to the European Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10637,1434 +10736,1434 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-functional study of extant canids: application to the Romanian Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina Boroneanţ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Les sociétés préhistoriques dans l'espace carpato-danubien : environnements, systèmes techniques, interactions » (Bucarest, ROUMANIE, 24-27 juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02363041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données dans AnaEE-France : enjeux et développements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique et métadonnées de l'infrastructure AnaEE-france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aïvayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des utilisateurs de l’e-infrastructure ECOSCOPE - Portail de métadonnées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation pour la Recherche sur la Biodiversité (FRB). FRA., Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SemWeb.Pro 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation sémantique et accès aux ressources distribuées dans le SI d'AnaEE-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IN-OVIVE'15: 3ème atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Shared Reference Thesaurus for Studies on History of Zoology, Archaeozoology and Conservation Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Semantic Web Confenrece 2015, workshop Semantic Web For Scientific Heritage (SW4SH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions pour le partage de données et d'outils dans le Système d’Information d'AnaEE-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating modelling and experimental platforms in research infrastructure: design and approach in AnaEE-France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Experimentation in Ecosystem Research in a Changing World: Challenges and Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating modelling and experimental platforms in research infrastructure : design and approach in AnaEE-France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ExpeER international conference: Experimentation in Ecosystem Research in a changing world: Challenges and opportunities.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectifs et premiers travaux de l’Unité de Service BBEES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e séminaire annuel du Réseau des Observatoires Hommes / Milieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene small mammal communities at the north-western margin of continental Europe: some zooarchaeological considerations about the timing of post-glacial re-colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Congress of Mammalogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mummies of Cats discovered in the Bubasteion at Saqqarah (Egypt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12093,176 +12192,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology of the Earliest Northeastern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03624479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The european Rabbit : wild population evolution and domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Monnerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Loreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dennebouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Toulouse, France. pp.331-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12272,871 +12371,871 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international research network on bipedalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual European Society for the study of Human Evolution meeting (ESHE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. Paleoanthropology, 2025 (2), pp.435-436, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48738/2025.iss2.4032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InDoRES, A platform for FAIR biodiversity and environmental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Khrouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dataverse Community Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing semantic interoperability in ecology and ecosystem studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDA 17th Plenary Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Edinburgh, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeology and Biodiversity research databases: how are the user communities articulated?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chlous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Young Natural History Scientists’Meeting, MNHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeology research databases: how are the user communities articulated?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge X. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Chlous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Heritages Sciences and Technologies », Institut de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commensalism and domesticity in canids from the old world from the Late-Glacial to Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Relations Hommes/Canidés de la Préhistoire aux périodes modernes, Bordeaux (1er-3 octobre 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données et interopérabilité au sein de l’infrastructure de recherche AnaEE-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sist15 : Séries interopérables et systèmes de traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Marseille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13146,169 +13245,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique des données des dispositifs et infrastructures de l'INEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hénon Amandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la nature façonne l’art : les rustiques figulines de Bernard Palissy et leur postérité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13330,73 +13429,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la trace des rustiques Figulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Métreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13431,165 +13530,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gerbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAMA, Accéder aux dispositifs d'analyse des matériaux anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Arean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge X. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02459675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13599,387 +13698,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Vaissié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard de données SINP - Occurrences de taxons version minimaliste, version 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04271750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard de données SINP - Occurrences de taxons, version 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04271727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13989,100 +14088,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion du lapin (Oryctolagus cuniculus) en Europe occidentale : aspects historiques, biogéographiques, évolutifs et anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Panthéon-Sorbonne (Paris I), 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03949328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14092,105 +14191,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trier, classer et organiser pour comprendre les interactions entre anthropisation et évolution de la biodiversité mammalienne à l’holocène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Muséum national d'Histoire naturelle - MNHN Paris, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03948506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId401"/>
+      <w:footerReference w:type="default" r:id="rId402"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14258,51 +14357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="797DA3B7"/>
+    <w:nsid w:val="0D9A3C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14489,51 +14588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-callou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8540-8114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057607842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149058v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherratt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishab Pillai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839589v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hello-Lapr&#233;rie Germain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Deforce" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Verbrugge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104836" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03689393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptolemaios Dimitrios Paxinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Best" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121978119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03538933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2785" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaine Merlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224394" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95166-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09521-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03342638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jackson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jansen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Baglione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09499-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102294" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943757v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montchatre-Leroy Elodie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Knauf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Chuma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boukef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09515-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Theil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75496-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224352" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;treau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barbe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1392" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A.F. Frantz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sykes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.12.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Otranto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giannelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Dantas-Torres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lichtentberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dunand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2011-0131" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FE9F52D0D1538EB8BBFB5E2F0D50D88F07BCFC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103442v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Dinh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dietz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Denzinger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Bates" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puechmaille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103426v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rieb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103423v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21577" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2HGRM7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lichtenberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hennet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zivie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2011n2a4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Groves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9455-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Landais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Loreille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hardy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Treinen-Claustre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1995.0094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-302QCTFS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103180v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dennebouy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00163228" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6MCLZDLF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01921726" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32B139CB546FB5A90946716AC471C601523D4990/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894062v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnerot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Vigne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Biju-Duval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Casane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Waerebeek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baldwin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brownell Jr." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332519" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03417264v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03512237v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133005v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03417287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Jackson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03512315v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michelot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103152v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103149v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103143v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103119v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103139v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103453v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103096v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103090v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112487v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112476v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Borel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103414v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103364v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133166v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05482143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bary" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bach&#232;lerie-Gouverneur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Burgio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103065v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Letellier-Willemin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103739v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544287v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Hello" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brkojewitsch Gael" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Raymaeker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Beenhouwer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358124v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine H&#233;non" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946937v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537589v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Illien" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817714v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363041v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boronean&#355;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621628v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453839v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03624479v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132972v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Monnerot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mougel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Vachot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141120v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khrouz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234155v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204649v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204636v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363145v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604790v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511580v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512033v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02459675v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271750v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jomier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271727v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03949328v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948506v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-callou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8540-8114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057607842" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149058v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sherratt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nelson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishab Pillai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839589v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hello-Lapr&#233;rie Germain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Deforce" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Verbrugge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104836" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duchemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13882" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03689393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptolemaios Dimitrios Paxinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Best" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121978119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03538933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besombes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.2785" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03292603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilaine Merlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224394" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Dupaix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghua Yu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-95166-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ortiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Laurens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09521-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03342638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Jackson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jansen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Baglione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943757v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montchatre-Leroy Elodie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harbers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09499-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102294" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027526v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Knauf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Chuma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boukef" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13307" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-020-09515-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cazenave" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Theil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75496-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Monch&#226;tre-Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.224352" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia M&#233;treau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barbe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gerbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1392" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A.F. Frantz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Sykes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2017.12.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Otranto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giannelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Dantas-Torres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lichtentberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dunand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mellier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2011-0131" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FE9F52D0D1538EB8BBFB5E2F0D50D88F07BCFC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103442v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Dinh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dietz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Denzinger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Bates" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puechmaille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103426v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103282v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ingicco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Sulistya Fitriana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21577" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z2HGRM7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rieb" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103375v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lichtenberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hennet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Samzun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zivie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/az2011n2a4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Groves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-010-9455-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103324v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Landais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103269v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133115v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Loreille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hardy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Treinen-Claustre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1995.0094" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-302QCTFS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103180v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dennebouy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00163228" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-6MCLZDLF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01921726" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32B139CB546FB5A90946716AC471C601523D4990/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894062v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Monnerot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd Vigne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Biju-Duval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Casane" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Waerebeek" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baldwin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brownell Jr." TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent A. Viblanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Huchard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590466v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796326v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394332519" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643552v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512103v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03417264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03512237v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porcier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133005v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03417287v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T Jackson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03512315v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Michelot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615856v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lefevre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103152v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Veron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103143v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103134v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103119v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103139v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103453v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103096v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103090v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112487v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112476v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133063v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Borel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133217v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103414v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103364v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133166v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05482143v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bary" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bach&#232;lerie-Gouverneur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Burgio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103065v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Letellier-Willemin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02103739v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544287v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Hello" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brkojewitsch Gael" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Raymaeker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839624v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Beenhouwer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358124v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079778v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine H&#233;non" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358150v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537589v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04003649v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Illien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537510v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boroneant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Radu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817714v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362172v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363041v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Boronean&#355;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fleming" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621628v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453839v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pascal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03624479v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132972v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Monnerot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mougel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Vachot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291470v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Aerts" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Agostini" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141120v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Khrouz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234155v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204649v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204636v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363145v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cornette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604790v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maire" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schellenberger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000652v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;non Amandine" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511580v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512033v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02459675v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271750v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jomier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271727v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03949328v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03948506v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>