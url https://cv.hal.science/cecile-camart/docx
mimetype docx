--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Camart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences - histoire de l'art contemporain & muséologie / Université Sorbonne Nouvelle / LIRA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5162-1451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076458601</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33844004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000038149450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18e et 22e sections du CNUMembre du LIRA - Laboratoire international de recherches en arts (EA 7343)Co-directrice du master Médiation du patrimoine et de l'exposition, mention Direction de projets ou établissements culturelsResponsable de la mention de master Direction de projets ou établissements culturelsUFR Arts & Médias, Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions précédentes :Directrice adjointe du LIRA ; membre élue de la Commission de la Recherche et du Conseil académique de l'université Sorbonne Nouvelle ; coordinatrice des programmes d'échanges internationaux et Erasmus+</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poétique de la régie d’œuvres : chorégraphier la collection (The Poetics of Art Management: Choreographing the Collection) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'artiste muséologue : les nouveaux usages des collections, 129, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements et reconfigurations successives : l’exposition accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'artiste muséologue, 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manifestes des avant-gardes et fables post-modernes : de quelques pratiques des alphabets plastiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Art &amp; Alphabet. Abécédaires au fil des arts, XXIXe année - janvier-juin 2017 (n° 153-156), p. 168-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valérie Mréjen - Listes, annuaires, étiquettes, dialogues et monologues : R comme Roots »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Art &amp; Alphabet. Abécédaires au fil des arts, XXIXe année - Janvier-juin 2017 (n° 153-156), p. 220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean-Marc Fiess - mises en récit et flâneries animées, du zoo aux devinettes polyglottes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Art &amp; Alphabet. Abécédaires au fil des arts, XXIXe année - Janvier-juin 2017 (n° 153-156), p. 157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'artiste historien de l'art en narrateur : musées clandestins et copies anonymes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'artiste et le musée (dir. J.Bawin et F. Mairesse), n° 27, p. 43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À la recherche de l’archive. Le futur antérieur de l’espace (ré)exposé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteus-Cahiers des théories de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le commissariat comme forme de recherche (dir. V. Athanassopoulos et N. Boutan), n° 10, p. 19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« As estrategias editoriais de Sophie Calle: Livros de fotografias, fotorromance, livros de artista »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pós : Revista do Programma de Pós-graduaçāo em Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (10), p. 112-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recréations ou récréations ? Bégaiements de l’art moderne : reconstitutions, reprises et imitations d’expositions (2010-2013) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, New Trends in Museology, volume 43b, p. 37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’œuvre, l’artiste et le médiateur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pour une éthique de la médiation culturelle, 177, p.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Jan Fabre au Louvre. L’Ange de la métamorphose, Gallimard, 2008] ; [Frac Nord-Pas de Calais : collection 1983-1990 #1, 2008] ; [Bertrand Lavier/Edouard Manet, Argol, 2008] ; [Locked In, Casino Luxembourg, 2008] ; [D. Ottinger, Le Futurisme, Ensba, 2008]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’aveu de la fiction : une stratégie contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars, Journal of Institute of Art History of Slovak Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (2), p. 240-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[S. Calle, Prenez soin de vous (cat.), Actes Sud, 2007] ; [Orlan, Le Récit / The Narrative (cat.), Scala, 2007] ; [E. Parry, Joel-Peter Witkin (monographie), Phaidon, 2007] ; [A. Sauvageot, Sophie Calle. L’art caméléon, PUF, 2007] ; [T. Shafrazi, Andy Warhol : portraits, Phaidon, 2007] ; [A. Warhol, Ma philosophie de A à B et vice versa, Flammarion, 2007] ; [A. Warhol, P. Hackett, Popisme. Les années 1960 de Warhol, Flammarion, 2007]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’artiste ou l’écrivain ? Fabulations et postures littéraires chez Agnès Geoffray et Marcelline Delbecq »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lectures de l'art contemporain (dir. M. Nachtergael), 52, p. 70-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roche : l’un écrit, l’autre photographie, sous la dir. de Luigi Magno, préface par Jean-Marie Gleize, Lyon, ENS Éditions, 2007&amp;quot; (compte-rendu de lecture), Littératures, numéro 57, &amp;quot;Guy Goffette autour des romances sans paroles&amp;quot;, 2007, p. 297-299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’abdication devant l’image ? Figures du manque, de la disparition et du deuil dans les œuvres récentes de Sophie Calle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, p. 49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bhakti Baxter, ‘Introspective’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Mois de la Photo à Paris : du document à la fiction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, p.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle : de dérives en filatures : un érotisme de la séparation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dérives 2, 55, p.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Central Station, collection Harald Falckenberg (cat.), Paris, Fage Éditions, 2004] ; [Hors d’œuvres : ordres et désordres de la nourriture (cat.), Bordeaux, CapcMusée d’art contemporain / Paris, Fage Éditions, 2004] ; [Images au Centre 04, photographie, vidéo et patrimoine (cat.), Paris, Le Point du jour, 2004] ; [L’élémentaire, le vital, l’énergie. Arte Povera in Castello (cat.)., Milan, Skira, 2004] ; [Alison Gingeras, Christine Macel, Xavier Veilhan, Vanishing Point (monographie), Paris, Éditions du Centre Pompidou, coll. « Espace 315 », 2004] ; [Jean-Pierre Bordaz, Bernard Marcadé, Jean-Michel Alberola, Carole Benzaken (cat.), Paris, Éditions du Centre Pompidou, coll. « Espace 315 », 2005] ; [David Perreau, Xavier Veilhan (monographie), Paris, Hazan, 2004]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pétrifiantes esquives de Mireille Loup »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mythologies to be read standing up »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foam Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, p. 39-54 ; p. 56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle, 1978-1981. Genèse d’une figure d’artiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85, p. 50-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle, alias Sophie Calle. Le je d’un Narcisse éclaté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hors Série n° 5, « Fictions d’artistes. Autobiographies, récits, supercheries », p. 30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoires de filles. Autoportraits et mythologies aux miroirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hors Série n° 5, « Fictions d’artistes. Autobiographies, récits, supercheries », p. 36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note sur les archives de la Galerie Sagot - Le Garrec : libraires, éditeurs, marchands d’estampes (1876-1967) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, p.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Arman, Passages à l’acte (cat.), Paris, Seuil / Genève, Skira, 2001] ; [Richard Conte, Tapinorama (essai), Juvisy-sur-Orge, Espace d’art contemporain Camille Lambert, 2001] ; [Véronique Ellena, Les classiques cyclistes (cat.), Roubaix, Espace Croisé, 2001] ; [Estelle Fredet, Jung-Yeun Jang, Martine Locatelli, La vie moderne (cat.), Montbéliard, Centre régional d’art contemporain, 2000] ; [Simone Mangos (cat.), Vassivière, Centre d’art contemporain de Vassivière en Limousin/ Freibourg, Kunstverein, 2001] ; [Carmen Mariscal, Innata, Innée (cat.), Paris, Centre culturel du Mexique, 2001] ; [Maria Loura Estevaõ (cat.), Vassivière, Centre d’art contemporain de Vassivière en Limousin / Tredrez-Locquémeau, Galerie du Dourven / Paris, Galerie Cent 8, 2001] ; [Pierre Tilman, Tout comme unique (essai), Montbéliard, Scène Nationale de Montbéliard / Paris, Éditions Voix/Richard Meier, 2001]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01784958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter, collecter, exposer, enregistrer », atelier-table ronde, première journée d’étude du Pôle &amp;quot;Mémoires de la Création Contemporaine&amp;quot; (dir. Aurélie Mouton-Rezzouk), 8 septembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Rencontres du Pôle Mémoires de la Création Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commissariat participatif : quand les publics choisissent leurs oeuvres&amp;quot;, session &amp;quot;Comment échapper aux formes canoniques de l'exposition&amp;quot; (dir. Marie Fraser et Lisa Bouraly), octobre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AAUC Association des universités d'art du Canada / UAAC Universities Art Association of Canada Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toronto, Oct 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le commissariat participatif : quand les publics choisissent leurs œuvres », session Comment échapper aux formes canoniques de l'exposition ? (dir. Marie Fraser et Lisa Bouraly), Congrès AAUC/UAAC, octobre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment échapper aux formes canoniques de l'exposition ? Congrès AAUC/UAAC (Association des universités d'art du Canada/ Universities Art Association of Canada Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toronto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Expéditions, fouilles, collectes : des artistes archéologues du futur », colloque Corps terrestres. Le récit de territoire et le corps (organisé par Béatrice Laroche et Catherine Rudent), Sorbonne Nouvelle, Maison de la Recherche, 23 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps terrestres. Le récit de territoire et le corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux et réalités de la recherche en histoire de l’art contemporain et muséologie de l’art en France : méthodes, ressources, thèmes et objets », séminaire Pratiques, méthodologies et thématiques de la recherche en histoire de l’art contemporain et muséologie de l’art en France et au Québec, co-organisé avec Mélanie Boucher (UQO) et Marie Fraser (UQAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire Les réseaux francophones de la recherche en arts et médias : Québec / France, webinaire international de l’UFR Arts &amp; Médias et de l’Ecole doctorale 267 Arts &amp; Médias, Sorbonne Nouvelle, deux interventions les 21 et 22 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris / Montréal / Gattineau-Ottawa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les galeries d’art en temps de crise : œuvres réelles, expositions virtuelles ? », entretien avec Thomas Bernard, directeur de la galerie Thomas Bernard, webinaire « Une nouvelle normalité pour la culture, les médias et la communication ? », du 8 au 10 mars 2021, 6e édition de la SAM (Semaine des Arts & Médias), Sorbonne Nouvelle, en ligne : https://nouvellenormalite.artsetmedias.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nouvelle normalité pour la culture, les médias et la communication ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Perspectives et innovations dans les institutions artistiques et culturelles », organisation et modération de table ronde (six invités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Et si on partageait la médiation culturelle ?", Paris, Sorbonne Nouvelle, 16 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. C. Camart, F. Mairesse, C. Rudent, F. Van Geert), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art contemporain doit-il être spectaculaire ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde, 11 avril 2019. Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La médiation à l’épreuve de l’art contemporain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de Médiation Culturelle de la Sorbonne Nouvelle / Universidad Cayetano Heredia (UPCH), Lima (Pérou), Gestión y Mediación de la Cultura et la Cienca, 13-19 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'artiste face à la machine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déclarations, énoncés et récits brefs dans l’art contemporain : tracés topographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le genre bref dans l’espace public", Sorbonne Nouvelle, CEREG, Centre d’Études et de Recherches sur l’Espace Germanophone – EA 4223/ CLESTHIA, Langues, Systèmes, Discours – EA 7345, 5 avril 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Textures et transformations : la matière, c'est l’œuvre », Micro Onde, centre d'art de l'Onde, 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Commissaires hors-normes ? Quand le cinéma et l’opéra font l’expo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde, 23 mai 2019. Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarisations, scénographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des muséographies superposées : un infratexte au sein des collections du Musée de la Cour d'Or de Metz »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche EQART - Espaces en Question(s) de l'art contemporain, Musée de la Cour d'Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Chris Dercon, ancien directeur de la Tate Modern et de la Volksbühne, &amp;quot;Is there a Future for the Museum ? Which Future ?&amp;quot;, Paris, Musée de l'Homme, 20 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Des lieux pour penser"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle / Musée de l'Homme, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Spectacle vivant et arts plastiques : une histoire de rencontres. Avant-scène autour d'Alain Platel et du spectacle &amp;quot;Requiem pour L.&amp;quot; » [conférence à trois voix avec Delphine Bachacou et Christophe Candoni]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Onde Théâtre - Centre d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scénarisations, scénographies », Restitution publique de l'atelier, Université Sorbonne Nouvelle-Paris 3, amphithéâtre A, 22 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Des lieux pour penser"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les parfums de l’art contemporain : un périple olfactif et sensoriel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Artistes intrépides. Une brève histoire du risque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art contemporain de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le musée invisible. Stratégies de l'exposition en discussion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche EQART - Espaces en Question(s) de l'art contemporain, Ecole Supérieure d'Art de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mémoires de la guerre et pouvoirs de l’image »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Micro-Onde, Centre d'art de l'Onde, Apr 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01766549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'art de l'infini. Une odyssée de l'espace »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Onde - Centre d'Art, Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exposition des pratiques vernaculaires : du kitsch au freak, de l’anecdote au folklore », Université Toulouse-Jean Jaurès, FRAMESPA, UMR 5136 / Musée des Abattoirs, Auditorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Vous avez dit populaire ? Pratiques, objets, discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autour de l’Atlas d’un effacement. Dialogue avec l’artiste Sima Khatami », ARVIMM, Groupe de recherche sur les Arts Visuels du Monde Musulman, EHESS, 5 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires de l’art dans le monde musulman (Maghreb et Moyen Orient), XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans la nuit. Peurs et frissons de l’artiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Micro-Onde, centre d'art de l'Onde, Nov 2017, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Doublures. Un art à porter et à danser »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Micro Onde, centre d'art de l'Onde, Oct 2017, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer, publier, éditer : images latentes et collections d’images »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réserver, l’envers de l’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Réserve, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pèlerin, le touriste, le flâneur et le travailleur : formes et pratiques d’un research curatorial turn », Université du Québec en Outaouais, Ottawa-Gatineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements de la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une exposition coloniale. Discuter et organiser publiquement une exposition à La Colonie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une exposition coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suspended Spaces / La Colonie, Nov 2016, Paris, La Colonie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Biennales et expositions internationales : mondialisation de l’art contemporain, circulation des identités géo-artistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle. Circulation, réception, médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bégaiements de l’art moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles tendances de la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37e symposium international de l’ICOFOM (International Comittee for Museology), Jun 2014, Paris, Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conférence-performance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ruines de la mémoire collective et trajectoires individuelles au présent chez Mathieu Pernot, Ahlam Shibli et Arno Gisinger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, art et monde contemporain : récits, histoire, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La muséologie participative » [présidence et modération de session]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles tendances de la muséologie, 37e symposium international de l’ICOFOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris (Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musées fictifs et critique institutionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien Social et Culturalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Influences artistiques de Robert Wilson : de Kaprow à Dewey, de Flavin à Thek, œuvre plastique, scénographie d’exposition et histoire du collectionnisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Robert Wilson : de la scène au musée" (sous la direction de Frédéric Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Citations et autocitations, autoréférentialité et référentialité dans les œuvres vidéo de Robert Wilson »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Robert Wilson : de la scène au musée" (sous la direction de Frédéric Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Living Rooms : Wilson commissaire d’expositions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Robert Wilson : de la scène au musée" (sous la direction de Frédéric Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Œuvres et expositions parlées : entre conversation performative et discours sur l’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les Mondes de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle-Paris 3, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art contemporain aux portes du patrimoine. De nouveaux itinéraires pour le tourisme culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres, voyages et tourisme culturel au Brésil, en France et au Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle-Paris 3, Universidade Federal Fluminense, Universidade de Lisboa, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Crimes, délices et recyclage : les légendes d’Agnès G. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’imposture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ils se disent peintres, ils se disent photographes, l’histoire d’une exposition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires de la photographie, École Supérieure des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une monographie de la fabulation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monographie dans l’histoire de l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, FRAC Les Abattoirs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La spécialisation des médiateurs culturels aux métiers des musées et des patrimoines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, musées et identités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace narratif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Désirs de fiction et pratiques d’une biographie fictive : le narcissisme comme posture ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X-Nanterre, UFR LLPHI, Département de Philosophie, Nov 2007, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fabulations et postures littéraires dans l’art contemporain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Lectures de l’art contemporain" (dir. M. Nachtergael), Université Paris 7-Denis Diderot, U.F.R Arts et Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En filigrane de l’œuvre, la dialectique présence-absence : une poétique de la perte et du manque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Journées sous le signe de Sophie Calle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand Gervais et Maïté Snauwaert, Centre de recherche Figura sur le texte et l’imaginaire, Université du Québec à Montréal, Apr 2005, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Variations parisiennes sur les situations romanesques de Sophie Calle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, capitale de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Paris, Ecole du Louvre, Apr 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’hybridation des médias dans l’élaboration d’une mythologie individuelle : analyse du film No Sex Last Night (1992) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art de la situation : une fiction à la française ? Mythologies individuelles, rituels et fictionnalisations de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art de la France et du monde francophone depuis 1980 (dir. Michael Bishop &amp; Christopher Elson)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalhousie University, Department of French, Sep 2001, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ART & ALPHABET. Abécédaires au fil des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Schenck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, Ligeia. Dossiers sur l'art. XXIXe année - janvier-juin 2017 (n° 153-156), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calle. M'as-tu vue (cat. d'exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Macel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou; Editions Xavier Barral, 443 p., 2003, 9782844262202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exposition interminable. Nouveaux formats de négociation avec le temps », 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mavrikakis, Chantal Boulanger, Laurent Vernet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une illustion post-moderne ? Réflexions sur l’évanescence d’un concept en arts visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal, Éditions Varia, coll. Nota Bene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 163-182, 2021, 978-2-89606-164-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Period rooms, atmosphere rooms, making of : une collection d’ambiances au Van Abbemuseum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in F. Garcin-Marrou, F. Mairesse, A. Mouton-Rezzouk (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser. Musées, théâtres, bibliothèques. Matériaux pour une discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM-ICOFOM, 2018, 978-92-9012-439-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Persistance du dérisoire - ficus elastica »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kavyrchine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-vue Malaquais n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; École nationale supérieure d'architecture Paris-Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 44-46, 2017, Héroïsmes, 978-2-330-07685-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Points de vue sur le champ libre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaglyph Mireille Loup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images Plurielles Éditions </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-919436-21-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conversation performative comme pratique artistique : les œuvres parlées au musée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Camart, François Mairesse, Cécile Prévost-Thomas, Pauline Vessely (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, p. 119-134, 2016, collection "Les Cahiers de la médiation culturelle", 978-2-336-30910-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Commémoration, généalogies, monuments photographiques. (De l’image à sa légende, de la relique à la mise en scène de la mémoire) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nayla Tamraz (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, art et monde contemporain. Récits - Histoire - Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beyrouth, Presses de l'Université Saint-Joseph, p. 91-110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saisir le moment : un art de circonstance. Attitudes artistiques et dispositifs relationnels dans les années 1980-1990 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arnaud BANOUN, Lucas DUFOUR (dir.), L’opportunisme, une approche pluridisplinaire, Paris, Hermès Sciences Publications, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-141., 2011, 978-2746230002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle, Prenez soin de vous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Marie BONNET, Fabrice BOUSTEAU (dir.), Qu’est-ce que l’art aujourd’hui ?, Paris, Beaux-Arts Éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2842786861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-delà des frontières : surfaces liquides et apparences trompeuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La grande traversée : horizons photographiques, (cat. d’exposition, Musée du Nouveau Monde, La Rochelle), Rimouski, Musée régional de Rimouski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les stratégies éditoriales de Sophie Calle : livres de photographie, photo-roman, livres d’artistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean-Pierre MONTIER, Liliane LOUVEL, Danièle MEAUX, Philippe ORTEL (dir.), Littérature et photographie, Rennes, Presses Universitaires de Rennes, p. 373-389</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2008, 978-2753507456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoires d’enfance / L’équilibre instable de l’enfance, une forme instable de l’exil imminent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La grande traversée : horizons photographiques (cat. d’exposition, Maison Champlain, Brouage), Rimouski, Musée régional de Rimouski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« New Burlesque or the veil of pretence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(trad. Heidi Wood), in Katharina BOSSE, New Burlesque, New York, D.A.P., p. 81-101</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dressing (wounds)/ Thinking about Alienation : for a Scenography of the (Umbilical) Cord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(trad. Simon Pleasance), in Lucile RISCH, YWEML You Wan’t Escape My Love, New York, LMAK Projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Nouveau Burlesque ou le simulacre du voile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Katharina BOSSE, New Burlesque, Paris/Trézélan, Filigranes Éditions, p. 81-101</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Annexes (catalogue raisonné, bibliographie, expographie, filmographie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Sophie Calle. M’as-tu vue, cat. d’exposition, codirigé avec Christine MACEL, Paris, Éditions du Centre Pompidou / Éditions Xavier Barral, p. 433-443</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La construction de l’identité féminine chez Sophie Calle : stratégies de la représentation de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pr. Peter DAVIES (ed.), Tous Azimuts, III : Contemporary francophone identities, Glasgow, University of Glasgow, French and German Publications, p. 41-62</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise. Évaluation du projet de programme de &amp;quot;Maîtrise interdisciplinaire en arts, concentration en pratique des arts et concentration en muséologie&amp;quot;, présenté par l’Université du Québec en Outaouais (UQO). Montréal, Commission d’évaluation des programmes (CEP) de la Conférence des Recteurs et des Principaux des Universités du Québec (CREPUQ), 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conférence des Recteurs et des Principaux des Universités du Québec (CREPUQ). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Camart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences - histoire de l'art contemporain & muséologie / Université Sorbonne Nouvelle / LIRA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5162-1451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076458601</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33844004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000038149450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18e et 22e sections du CNUMembre du LIRA - Laboratoire international de recherches en arts (EA 7343)Co-directrice du master Médiation du patrimoine et de l'exposition, mention Direction de projets ou établissements culturelsResponsable de la mention de master Direction de projets ou établissements culturelsUFR Arts & Médias, Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions précédentes :Directrice adjointe du LIRA ; membre élue de la Commission de la Recherche et du Conseil académique de l'université Sorbonne Nouvelle ; coordinatrice des programmes d'échanges internationaux et Erasmus+</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poétique de la régie d’œuvres : chorégraphier la collection (The Poetics of Art Management: Choreographing the Collection) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'artiste muséologue : les nouveaux usages des collections, 129, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements et reconfigurations successives : l’exposition accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'artiste muséologue, 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manifestes des avant-gardes et fables post-modernes : de quelques pratiques des alphabets plastiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Art &amp; Alphabet. Abécédaires au fil des arts, XXIXe année - janvier-juin 2017 (n° 153-156), p. 168-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valérie Mréjen - Listes, annuaires, étiquettes, dialogues et monologues : R comme Roots »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Art &amp; Alphabet. Abécédaires au fil des arts, XXIXe année - Janvier-juin 2017 (n° 153-156), p. 220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean-Marc Fiess - mises en récit et flâneries animées, du zoo aux devinettes polyglottes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Art &amp; Alphabet. Abécédaires au fil des arts, XXIXe année - Janvier-juin 2017 (n° 153-156), p. 157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'artiste historien de l'art en narrateur : musées clandestins et copies anonymes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'artiste et le musée (dir. J.Bawin et F. Mairesse), n° 27, p. 43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À la recherche de l’archive. Le futur antérieur de l’espace (ré)exposé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le commissariat comme forme de recherche (dir. V. Athanassopoulos et N. Boutan), n° 10, p. 19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« As estrategias editoriais de Sophie Calle: Livros de fotografias, fotorromance, livros de artista »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pós : Revista do Programma de Pós-graduaçāo em Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (10), p. 112-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recréations ou récréations ? Bégaiements de l’art moderne : reconstitutions, reprises et imitations d’expositions (2010-2013) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, New Trends in Museology, volume 43b, p. 37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’œuvre, l’artiste et le médiateur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pour une éthique de la médiation culturelle, 177, p.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Jan Fabre au Louvre. L’Ange de la métamorphose, Gallimard, 2008] ; [Frac Nord-Pas de Calais : collection 1983-1990 #1, 2008] ; [Bertrand Lavier/Edouard Manet, Argol, 2008] ; [Locked In, Casino Luxembourg, 2008] ; [D. Ottinger, Le Futurisme, Ensba, 2008]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’aveu de la fiction : une stratégie contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars, Journal of Institute of Art History of Slovak Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (2), p. 240-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’artiste ou l’écrivain ? Fabulations et postures littéraires chez Agnès Geoffray et Marcelline Delbecq »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lectures de l'art contemporain (dir. M. Nachtergael), 52, p. 70-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[S. Calle, Prenez soin de vous (cat.), Actes Sud, 2007] ; [Orlan, Le Récit / The Narrative (cat.), Scala, 2007] ; [E. Parry, Joel-Peter Witkin (monographie), Phaidon, 2007] ; [A. Sauvageot, Sophie Calle. L’art caméléon, PUF, 2007] ; [T. Shafrazi, Andy Warhol : portraits, Phaidon, 2007] ; [A. Warhol, Ma philosophie de A à B et vice versa, Flammarion, 2007] ; [A. Warhol, P. Hackett, Popisme. Les années 1960 de Warhol, Flammarion, 2007]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roche : l’un écrit, l’autre photographie, sous la dir. de Luigi Magno, préface par Jean-Marie Gleize, Lyon, ENS Éditions, 2007&amp;quot; (compte-rendu de lecture), Littératures, numéro 57, &amp;quot;Guy Goffette autour des romances sans paroles&amp;quot;, 2007, p. 297-299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’abdication devant l’image ? Figures du manque, de la disparition et du deuil dans les œuvres récentes de Sophie Calle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, p. 49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bhakti Baxter, ‘Introspective’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Mois de la Photo à Paris : du document à la fiction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, p.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle : de dérives en filatures : un érotisme de la séparation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dérives 2, 55, p.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Central Station, collection Harald Falckenberg (cat.), Paris, Fage Éditions, 2004] ; [Hors d’œuvres : ordres et désordres de la nourriture (cat.), Bordeaux, CapcMusée d’art contemporain / Paris, Fage Éditions, 2004] ; [Images au Centre 04, photographie, vidéo et patrimoine (cat.), Paris, Le Point du jour, 2004] ; [L’élémentaire, le vital, l’énergie. Arte Povera in Castello (cat.)., Milan, Skira, 2004] ; [Alison Gingeras, Christine Macel, Xavier Veilhan, Vanishing Point (monographie), Paris, Éditions du Centre Pompidou, coll. « Espace 315 », 2004] ; [Jean-Pierre Bordaz, Bernard Marcadé, Jean-Michel Alberola, Carole Benzaken (cat.), Paris, Éditions du Centre Pompidou, coll. « Espace 315 », 2005] ; [David Perreau, Xavier Veilhan (monographie), Paris, Hazan, 2004]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pétrifiantes esquives de Mireille Loup »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mythologies to be read standing up »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foam Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, p. 39-54 ; p. 56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle, 1978-1981. Genèse d’une figure d’artiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85, p. 50-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle, alias Sophie Calle. Le je d’un Narcisse éclaté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hors Série n° 5, « Fictions d’artistes. Autobiographies, récits, supercheries », p. 30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoires de filles. Autoportraits et mythologies aux miroirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hors Série n° 5, « Fictions d’artistes. Autobiographies, récits, supercheries », p. 36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note sur les archives de la Galerie Sagot - Le Garrec : libraires, éditeurs, marchands d’estampes (1876-1967) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, p.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Arman, Passages à l’acte (cat.), Paris, Seuil / Genève, Skira, 2001] ; [Richard Conte, Tapinorama (essai), Juvisy-sur-Orge, Espace d’art contemporain Camille Lambert, 2001] ; [Véronique Ellena, Les classiques cyclistes (cat.), Roubaix, Espace Croisé, 2001] ; [Estelle Fredet, Jung-Yeun Jang, Martine Locatelli, La vie moderne (cat.), Montbéliard, Centre régional d’art contemporain, 2000] ; [Simone Mangos (cat.), Vassivière, Centre d’art contemporain de Vassivière en Limousin/ Freibourg, Kunstverein, 2001] ; [Carmen Mariscal, Innata, Innée (cat.), Paris, Centre culturel du Mexique, 2001] ; [Maria Loura Estevaõ (cat.), Vassivière, Centre d’art contemporain de Vassivière en Limousin / Tredrez-Locquémeau, Galerie du Dourven / Paris, Galerie Cent 8, 2001] ; [Pierre Tilman, Tout comme unique (essai), Montbéliard, Scène Nationale de Montbéliard / Paris, Éditions Voix/Richard Meier, 2001]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01784958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commissariat participatif : quand les publics choisissent leurs oeuvres&amp;quot;, session &amp;quot;Comment échapper aux formes canoniques de l'exposition&amp;quot; (dir. Marie Fraser et Lisa Bouraly), octobre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AAUC Association des universités d'art du Canada / UAAC Universities Art Association of Canada Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toronto, Oct 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le commissariat participatif : quand les publics choisissent leurs œuvres », session Comment échapper aux formes canoniques de l'exposition ? (dir. Marie Fraser et Lisa Bouraly), Congrès AAUC/UAAC, octobre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment échapper aux formes canoniques de l'exposition ? Congrès AAUC/UAAC (Association des universités d'art du Canada/ Universities Art Association of Canada Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toronto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter, collecter, exposer, enregistrer », atelier-table ronde, première journée d’étude du Pôle &amp;quot;Mémoires de la Création Contemporaine&amp;quot; (dir. Aurélie Mouton-Rezzouk), 8 septembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Rencontres du Pôle Mémoires de la Création Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Expéditions, fouilles, collectes : des artistes archéologues du futur », colloque Corps terrestres. Le récit de territoire et le corps (organisé par Béatrice Laroche et Catherine Rudent), Sorbonne Nouvelle, Maison de la Recherche, 23 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps terrestres. Le récit de territoire et le corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux et réalités de la recherche en histoire de l’art contemporain et muséologie de l’art en France : méthodes, ressources, thèmes et objets », séminaire Pratiques, méthodologies et thématiques de la recherche en histoire de l’art contemporain et muséologie de l’art en France et au Québec, co-organisé avec Mélanie Boucher (UQO) et Marie Fraser (UQAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire Les réseaux francophones de la recherche en arts et médias : Québec / France, webinaire international de l’UFR Arts &amp; Médias et de l’Ecole doctorale 267 Arts &amp; Médias, Sorbonne Nouvelle, deux interventions les 21 et 22 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris / Montréal / Gattineau-Ottawa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les galeries d’art en temps de crise : œuvres réelles, expositions virtuelles ? », entretien avec Thomas Bernard, directeur de la galerie Thomas Bernard, webinaire « Une nouvelle normalité pour la culture, les médias et la communication ? », du 8 au 10 mars 2021, 6e édition de la SAM (Semaine des Arts & Médias), Sorbonne Nouvelle, en ligne : https://nouvellenormalite.artsetmedias.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nouvelle normalité pour la culture, les médias et la communication ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Perspectives et innovations dans les institutions artistiques et culturelles », organisation et modération de table ronde (six invités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Et si on partageait la médiation culturelle ?", Paris, Sorbonne Nouvelle, 16 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. C. Camart, F. Mairesse, C. Rudent, F. Van Geert), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La médiation à l’épreuve de l’art contemporain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de Médiation Culturelle de la Sorbonne Nouvelle / Universidad Cayetano Heredia (UPCH), Lima (Pérou), Gestión y Mediación de la Cultura et la Cienca, 13-19 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art contemporain doit-il être spectaculaire ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde, 11 avril 2019. Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déclarations, énoncés et récits brefs dans l’art contemporain : tracés topographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le genre bref dans l’espace public", Sorbonne Nouvelle, CEREG, Centre d’Études et de Recherches sur l’Espace Germanophone – EA 4223/ CLESTHIA, Langues, Systèmes, Discours – EA 7345, 5 avril 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'artiste face à la machine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Textures et transformations : la matière, c'est l’œuvre », Micro Onde, centre d'art de l'Onde, 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Commissaires hors-normes ? Quand le cinéma et l’opéra font l’expo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde, 23 mai 2019. Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scénarisations, scénographies », Restitution publique de l'atelier, Université Sorbonne Nouvelle-Paris 3, amphithéâtre A, 22 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Des lieux pour penser"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Artistes intrépides. Une brève histoire du risque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art contemporain de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les parfums de l’art contemporain : un périple olfactif et sensoriel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Chris Dercon, ancien directeur de la Tate Modern et de la Volksbühne, &amp;quot;Is there a Future for the Museum ? Which Future ?&amp;quot;, Paris, Musée de l'Homme, 20 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Des lieux pour penser"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle / Musée de l'Homme, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des muséographies superposées : un infratexte au sein des collections du Musée de la Cour d'Or de Metz »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche EQART - Espaces en Question(s) de l'art contemporain, Musée de la Cour d'Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Spectacle vivant et arts plastiques : une histoire de rencontres. Avant-scène autour d'Alain Platel et du spectacle &amp;quot;Requiem pour L.&amp;quot; » [conférence à trois voix avec Delphine Bachacou et Christophe Candoni]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Onde Théâtre - Centre d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarisations, scénographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le musée invisible. Stratégies de l'exposition en discussion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche EQART - Espaces en Question(s) de l'art contemporain, Ecole Supérieure d'Art de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mémoires de la guerre et pouvoirs de l’image »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Micro-Onde, Centre d'art de l'Onde, Apr 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01766549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'art de l'infini. Une odyssée de l'espace »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Onde - Centre d'Art, Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exposition des pratiques vernaculaires : du kitsch au freak, de l’anecdote au folklore », Université Toulouse-Jean Jaurès, FRAMESPA, UMR 5136 / Musée des Abattoirs, Auditorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Vous avez dit populaire ? Pratiques, objets, discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autour de l’Atlas d’un effacement. Dialogue avec l’artiste Sima Khatami », ARVIMM, Groupe de recherche sur les Arts Visuels du Monde Musulman, EHESS, 5 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires de l’art dans le monde musulman (Maghreb et Moyen Orient), XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans la nuit. Peurs et frissons de l’artiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Micro-Onde, centre d'art de l'Onde, Nov 2017, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Doublures. Un art à porter et à danser »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Micro Onde, centre d'art de l'Onde, Oct 2017, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pèlerin, le touriste, le flâneur et le travailleur : formes et pratiques d’un research curatorial turn », Université du Québec en Outaouais, Ottawa-Gatineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements de la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une exposition coloniale. Discuter et organiser publiquement une exposition à La Colonie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une exposition coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suspended Spaces / La Colonie, Nov 2016, Paris, La Colonie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer, publier, éditer : images latentes et collections d’images »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réserver, l’envers de l’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Réserve, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conférence-performance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bégaiements de l’art moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles tendances de la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37e symposium international de l’ICOFOM (International Comittee for Museology), Jun 2014, Paris, Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Biennales et expositions internationales : mondialisation de l’art contemporain, circulation des identités géo-artistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle. Circulation, réception, médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ruines de la mémoire collective et trajectoires individuelles au présent chez Mathieu Pernot, Ahlam Shibli et Arno Gisinger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, art et monde contemporain : récits, histoire, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La muséologie participative » [présidence et modération de session]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles tendances de la muséologie, 37e symposium international de l’ICOFOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris (Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Citations et autocitations, autoréférentialité et référentialité dans les œuvres vidéo de Robert Wilson »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Robert Wilson : de la scène au musée" (sous la direction de Frédéric Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musées fictifs et critique institutionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien Social et Culturalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Influences artistiques de Robert Wilson : de Kaprow à Dewey, de Flavin à Thek, œuvre plastique, scénographie d’exposition et histoire du collectionnisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Robert Wilson : de la scène au musée" (sous la direction de Frédéric Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Living Rooms : Wilson commissaire d’expositions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Robert Wilson : de la scène au musée" (sous la direction de Frédéric Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Œuvres et expositions parlées : entre conversation performative et discours sur l’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les Mondes de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle-Paris 3, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art contemporain aux portes du patrimoine. De nouveaux itinéraires pour le tourisme culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres, voyages et tourisme culturel au Brésil, en France et au Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle-Paris 3, Universidade Federal Fluminense, Universidade de Lisboa, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Crimes, délices et recyclage : les légendes d’Agnès G. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’imposture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ils se disent peintres, ils se disent photographes, l’histoire d’une exposition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires de la photographie, École Supérieure des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une monographie de la fabulation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monographie dans l’histoire de l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, FRAC Les Abattoirs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La spécialisation des médiateurs culturels aux métiers des musées et des patrimoines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, musées et identités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace narratif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Désirs de fiction et pratiques d’une biographie fictive : le narcissisme comme posture ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X-Nanterre, UFR LLPHI, Département de Philosophie, Nov 2007, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fabulations et postures littéraires dans l’art contemporain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Lectures de l’art contemporain" (dir. M. Nachtergael), Université Paris 7-Denis Diderot, U.F.R Arts et Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En filigrane de l’œuvre, la dialectique présence-absence : une poétique de la perte et du manque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Journées sous le signe de Sophie Calle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand Gervais et Maïté Snauwaert, Centre de recherche Figura sur le texte et l’imaginaire, Université du Québec à Montréal, Apr 2005, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Variations parisiennes sur les situations romanesques de Sophie Calle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, capitale de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Paris, Ecole du Louvre, Apr 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art de la situation : une fiction à la française ? Mythologies individuelles, rituels et fictionnalisations de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art de la France et du monde francophone depuis 1980 (dir. Michael Bishop &amp; Christopher Elson)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalhousie University, Department of French, Sep 2001, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’hybridation des médias dans l’élaboration d’une mythologie individuelle : analyse du film No Sex Last Night (1992) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ART & ALPHABET. Abécédaires au fil des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Schenck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, Ligeia. Dossiers sur l'art. XXIXe année - janvier-juin 2017 (n° 153-156), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calle. M'as-tu vue (cat. d'exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Macel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou; Editions Xavier Barral, 443 p., 2003, 9782844262202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exposition interminable. Nouveaux formats de négociation avec le temps », 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mavrikakis, Chantal Boulanger, Laurent Vernet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une illustion post-moderne ? Réflexions sur l’évanescence d’un concept en arts visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal, Éditions Varia, coll. Nota Bene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 163-182, 2021, 978-2-89606-164-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Period rooms, atmosphere rooms, making of : une collection d’ambiances au Van Abbemuseum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in F. Garcin-Marrou, F. Mairesse, A. Mouton-Rezzouk (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser. Musées, théâtres, bibliothèques. Matériaux pour une discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM-ICOFOM, 2018, 978-92-9012-439-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Persistance du dérisoire - ficus elastica »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kavyrchine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-vue Malaquais n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; École nationale supérieure d'architecture Paris-Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 44-46, 2017, Héroïsmes, 978-2-330-07685-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Points de vue sur le champ libre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaglyph Mireille Loup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images Plurielles Éditions </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-919436-21-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conversation performative comme pratique artistique : les œuvres parlées au musée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Camart, François Mairesse, Cécile Prévost-Thomas, Pauline Vessely (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, p. 119-134, 2016, collection "Les Cahiers de la médiation culturelle", 978-2-336-30910-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Commémoration, généalogies, monuments photographiques. (De l’image à sa légende, de la relique à la mise en scène de la mémoire) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nayla Tamraz (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, art et monde contemporain. Récits - Histoire - Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beyrouth, Presses de l'Université Saint-Joseph, p. 91-110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saisir le moment : un art de circonstance. Attitudes artistiques et dispositifs relationnels dans les années 1980-1990 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arnaud BANOUN, Lucas DUFOUR (dir.), L’opportunisme, une approche pluridisplinaire, Paris, Hermès Sciences Publications, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-141., 2011, 978-2746230002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle, Prenez soin de vous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Marie BONNET, Fabrice BOUSTEAU (dir.), Qu’est-ce que l’art aujourd’hui ?, Paris, Beaux-Arts Éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2842786861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les stratégies éditoriales de Sophie Calle : livres de photographie, photo-roman, livres d’artistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean-Pierre MONTIER, Liliane LOUVEL, Danièle MEAUX, Philippe ORTEL (dir.), Littérature et photographie, Rennes, Presses Universitaires de Rennes, p. 373-389</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2008, 978-2753507456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-delà des frontières : surfaces liquides et apparences trompeuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La grande traversée : horizons photographiques, (cat. d’exposition, Musée du Nouveau Monde, La Rochelle), Rimouski, Musée régional de Rimouski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoires d’enfance / L’équilibre instable de l’enfance, une forme instable de l’exil imminent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La grande traversée : horizons photographiques (cat. d’exposition, Maison Champlain, Brouage), Rimouski, Musée régional de Rimouski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« New Burlesque or the veil of pretence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(trad. Heidi Wood), in Katharina BOSSE, New Burlesque, New York, D.A.P., p. 81-101</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dressing (wounds)/ Thinking about Alienation : for a Scenography of the (Umbilical) Cord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(trad. Simon Pleasance), in Lucile RISCH, YWEML You Wan’t Escape My Love, New York, LMAK Projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Nouveau Burlesque ou le simulacre du voile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Katharina BOSSE, New Burlesque, Paris/Trézélan, Filigranes Éditions, p. 81-101</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Annexes (catalogue raisonné, bibliographie, expographie, filmographie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Sophie Calle. M’as-tu vue, cat. d’exposition, codirigé avec Christine MACEL, Paris, Éditions du Centre Pompidou / Éditions Xavier Barral, p. 433-443</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La construction de l’identité féminine chez Sophie Calle : stratégies de la représentation de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pr. Peter DAVIES (ed.), Tous Azimuts, III : Contemporary francophone identities, Glasgow, University of Glasgow, French and German Publications, p. 41-62</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise. Évaluation du projet de programme de &amp;quot;Maîtrise interdisciplinaire en arts, concentration en pratique des arts et concentration en muséologie&amp;quot;, présenté par l’Université du Québec en Outaouais (UQO). Montréal, Commission d’évaluation des programmes (CEP) de la Conférence des Recteurs et des Principaux des Universités du Québec (CREPUQ), 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conférence des Recteurs et des Principaux des Universités du Québec (CREPUQ). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B339773"/>
+    <w:nsid w:val="809B7F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-camart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5162-1451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076458601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/33844004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000038149450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03953338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982653v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588016v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maurin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schenck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com/publication/lillusion-postmoderne-r%C3%A9flexions-sur-l%C3%A9vanescence-dun-concept-en-arts-visuels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kavyrchine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/architecture-et-urbanisme/re-vue-malaquais-n-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imagesplurielles.com/livre.php?id=38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587945v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-camart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5162-1451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076458601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/33844004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000038149450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03953338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maurin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schenck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com/publication/lillusion-postmoderne-r%C3%A9flexions-sur-l%C3%A9vanescence-dun-concept-en-arts-visuels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kavyrchine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/architecture-et-urbanisme/re-vue-malaquais-n-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imagesplurielles.com/livre.php?id=38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587945v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>