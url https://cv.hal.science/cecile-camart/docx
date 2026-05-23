--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Camart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences - histoire de l'art contemporain & muséologie / Université Sorbonne Nouvelle / LIRA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5162-1451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076458601</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33844004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000038149450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18e et 22e sections du CNUMembre du LIRA - Laboratoire international de recherches en arts (EA 7343)Co-directrice du master Médiation du patrimoine et de l'exposition, mention Direction de projets ou établissements culturelsResponsable de la mention de master Direction de projets ou établissements culturelsUFR Arts & Médias, Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions précédentes :Directrice adjointe du LIRA ; membre élue de la Commission de la Recherche et du Conseil académique de l'université Sorbonne Nouvelle ; coordinatrice des programmes d'échanges internationaux et Erasmus+</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poétique de la régie d’œuvres : chorégraphier la collection (The Poetics of Art Management: Choreographing the Collection) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'artiste muséologue : les nouveaux usages des collections, 129, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements et reconfigurations successives : l’exposition accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'artiste muséologue, 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manifestes des avant-gardes et fables post-modernes : de quelques pratiques des alphabets plastiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Art &amp; Alphabet. Abécédaires au fil des arts, XXIXe année - janvier-juin 2017 (n° 153-156), p. 168-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valérie Mréjen - Listes, annuaires, étiquettes, dialogues et monologues : R comme Roots »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Art &amp; Alphabet. Abécédaires au fil des arts, XXIXe année - Janvier-juin 2017 (n° 153-156), p. 220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean-Marc Fiess - mises en récit et flâneries animées, du zoo aux devinettes polyglottes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Art &amp; Alphabet. Abécédaires au fil des arts, XXIXe année - Janvier-juin 2017 (n° 153-156), p. 157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'artiste historien de l'art en narrateur : musées clandestins et copies anonymes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'artiste et le musée (dir. J.Bawin et F. Mairesse), n° 27, p. 43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À la recherche de l’archive. Le futur antérieur de l’espace (ré)exposé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le commissariat comme forme de recherche (dir. V. Athanassopoulos et N. Boutan), n° 10, p. 19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« As estrategias editoriais de Sophie Calle: Livros de fotografias, fotorromance, livros de artista »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pós : Revista do Programma de Pós-graduaçāo em Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (10), p. 112-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recréations ou récréations ? Bégaiements de l’art moderne : reconstitutions, reprises et imitations d’expositions (2010-2013) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, New Trends in Museology, volume 43b, p. 37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’œuvre, l’artiste et le médiateur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pour une éthique de la médiation culturelle, 177, p.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Jan Fabre au Louvre. L’Ange de la métamorphose, Gallimard, 2008] ; [Frac Nord-Pas de Calais : collection 1983-1990 #1, 2008] ; [Bertrand Lavier/Edouard Manet, Argol, 2008] ; [Locked In, Casino Luxembourg, 2008] ; [D. Ottinger, Le Futurisme, Ensba, 2008]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’aveu de la fiction : une stratégie contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars, Journal of Institute of Art History of Slovak Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (2), p. 240-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’artiste ou l’écrivain ? Fabulations et postures littéraires chez Agnès Geoffray et Marcelline Delbecq »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lectures de l'art contemporain (dir. M. Nachtergael), 52, p. 70-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[S. Calle, Prenez soin de vous (cat.), Actes Sud, 2007] ; [Orlan, Le Récit / The Narrative (cat.), Scala, 2007] ; [E. Parry, Joel-Peter Witkin (monographie), Phaidon, 2007] ; [A. Sauvageot, Sophie Calle. L’art caméléon, PUF, 2007] ; [T. Shafrazi, Andy Warhol : portraits, Phaidon, 2007] ; [A. Warhol, Ma philosophie de A à B et vice versa, Flammarion, 2007] ; [A. Warhol, P. Hackett, Popisme. Les années 1960 de Warhol, Flammarion, 2007]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roche : l’un écrit, l’autre photographie, sous la dir. de Luigi Magno, préface par Jean-Marie Gleize, Lyon, ENS Éditions, 2007&amp;quot; (compte-rendu de lecture), Littératures, numéro 57, &amp;quot;Guy Goffette autour des romances sans paroles&amp;quot;, 2007, p. 297-299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’abdication devant l’image ? Figures du manque, de la disparition et du deuil dans les œuvres récentes de Sophie Calle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, p. 49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bhakti Baxter, ‘Introspective’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Mois de la Photo à Paris : du document à la fiction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, p.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle : de dérives en filatures : un érotisme de la séparation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dérives 2, 55, p.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Central Station, collection Harald Falckenberg (cat.), Paris, Fage Éditions, 2004] ; [Hors d’œuvres : ordres et désordres de la nourriture (cat.), Bordeaux, CapcMusée d’art contemporain / Paris, Fage Éditions, 2004] ; [Images au Centre 04, photographie, vidéo et patrimoine (cat.), Paris, Le Point du jour, 2004] ; [L’élémentaire, le vital, l’énergie. Arte Povera in Castello (cat.)., Milan, Skira, 2004] ; [Alison Gingeras, Christine Macel, Xavier Veilhan, Vanishing Point (monographie), Paris, Éditions du Centre Pompidou, coll. « Espace 315 », 2004] ; [Jean-Pierre Bordaz, Bernard Marcadé, Jean-Michel Alberola, Carole Benzaken (cat.), Paris, Éditions du Centre Pompidou, coll. « Espace 315 », 2005] ; [David Perreau, Xavier Veilhan (monographie), Paris, Hazan, 2004]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pétrifiantes esquives de Mireille Loup »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mythologies to be read standing up »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foam Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, p. 39-54 ; p. 56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle, 1978-1981. Genèse d’une figure d’artiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85, p. 50-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle, alias Sophie Calle. Le je d’un Narcisse éclaté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hors Série n° 5, « Fictions d’artistes. Autobiographies, récits, supercheries », p. 30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoires de filles. Autoportraits et mythologies aux miroirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hors Série n° 5, « Fictions d’artistes. Autobiographies, récits, supercheries », p. 36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note sur les archives de la Galerie Sagot - Le Garrec : libraires, éditeurs, marchands d’estampes (1876-1967) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, p.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Arman, Passages à l’acte (cat.), Paris, Seuil / Genève, Skira, 2001] ; [Richard Conte, Tapinorama (essai), Juvisy-sur-Orge, Espace d’art contemporain Camille Lambert, 2001] ; [Véronique Ellena, Les classiques cyclistes (cat.), Roubaix, Espace Croisé, 2001] ; [Estelle Fredet, Jung-Yeun Jang, Martine Locatelli, La vie moderne (cat.), Montbéliard, Centre régional d’art contemporain, 2000] ; [Simone Mangos (cat.), Vassivière, Centre d’art contemporain de Vassivière en Limousin/ Freibourg, Kunstverein, 2001] ; [Carmen Mariscal, Innata, Innée (cat.), Paris, Centre culturel du Mexique, 2001] ; [Maria Loura Estevaõ (cat.), Vassivière, Centre d’art contemporain de Vassivière en Limousin / Tredrez-Locquémeau, Galerie du Dourven / Paris, Galerie Cent 8, 2001] ; [Pierre Tilman, Tout comme unique (essai), Montbéliard, Scène Nationale de Montbéliard / Paris, Éditions Voix/Richard Meier, 2001]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01784958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commissariat participatif : quand les publics choisissent leurs oeuvres&amp;quot;, session &amp;quot;Comment échapper aux formes canoniques de l'exposition&amp;quot; (dir. Marie Fraser et Lisa Bouraly), octobre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AAUC Association des universités d'art du Canada / UAAC Universities Art Association of Canada Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toronto, Oct 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le commissariat participatif : quand les publics choisissent leurs œuvres », session Comment échapper aux formes canoniques de l'exposition ? (dir. Marie Fraser et Lisa Bouraly), Congrès AAUC/UAAC, octobre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment échapper aux formes canoniques de l'exposition ? Congrès AAUC/UAAC (Association des universités d'art du Canada/ Universities Art Association of Canada Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toronto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter, collecter, exposer, enregistrer », atelier-table ronde, première journée d’étude du Pôle &amp;quot;Mémoires de la Création Contemporaine&amp;quot; (dir. Aurélie Mouton-Rezzouk), 8 septembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Rencontres du Pôle Mémoires de la Création Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Expéditions, fouilles, collectes : des artistes archéologues du futur », colloque Corps terrestres. Le récit de territoire et le corps (organisé par Béatrice Laroche et Catherine Rudent), Sorbonne Nouvelle, Maison de la Recherche, 23 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps terrestres. Le récit de territoire et le corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux et réalités de la recherche en histoire de l’art contemporain et muséologie de l’art en France : méthodes, ressources, thèmes et objets », séminaire Pratiques, méthodologies et thématiques de la recherche en histoire de l’art contemporain et muséologie de l’art en France et au Québec, co-organisé avec Mélanie Boucher (UQO) et Marie Fraser (UQAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire Les réseaux francophones de la recherche en arts et médias : Québec / France, webinaire international de l’UFR Arts &amp; Médias et de l’Ecole doctorale 267 Arts &amp; Médias, Sorbonne Nouvelle, deux interventions les 21 et 22 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris / Montréal / Gattineau-Ottawa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les galeries d’art en temps de crise : œuvres réelles, expositions virtuelles ? », entretien avec Thomas Bernard, directeur de la galerie Thomas Bernard, webinaire « Une nouvelle normalité pour la culture, les médias et la communication ? », du 8 au 10 mars 2021, 6e édition de la SAM (Semaine des Arts & Médias), Sorbonne Nouvelle, en ligne : https://nouvellenormalite.artsetmedias.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nouvelle normalité pour la culture, les médias et la communication ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Perspectives et innovations dans les institutions artistiques et culturelles », organisation et modération de table ronde (six invités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Et si on partageait la médiation culturelle ?", Paris, Sorbonne Nouvelle, 16 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. C. Camart, F. Mairesse, C. Rudent, F. Van Geert), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La médiation à l’épreuve de l’art contemporain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de Médiation Culturelle de la Sorbonne Nouvelle / Universidad Cayetano Heredia (UPCH), Lima (Pérou), Gestión y Mediación de la Cultura et la Cienca, 13-19 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art contemporain doit-il être spectaculaire ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde, 11 avril 2019. Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déclarations, énoncés et récits brefs dans l’art contemporain : tracés topographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le genre bref dans l’espace public", Sorbonne Nouvelle, CEREG, Centre d’Études et de Recherches sur l’Espace Germanophone – EA 4223/ CLESTHIA, Langues, Systèmes, Discours – EA 7345, 5 avril 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'artiste face à la machine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Textures et transformations : la matière, c'est l’œuvre », Micro Onde, centre d'art de l'Onde, 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Commissaires hors-normes ? Quand le cinéma et l’opéra font l’expo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde, 23 mai 2019. Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scénarisations, scénographies », Restitution publique de l'atelier, Université Sorbonne Nouvelle-Paris 3, amphithéâtre A, 22 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Des lieux pour penser"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Artistes intrépides. Une brève histoire du risque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art contemporain de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les parfums de l’art contemporain : un périple olfactif et sensoriel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Chris Dercon, ancien directeur de la Tate Modern et de la Volksbühne, &amp;quot;Is there a Future for the Museum ? Which Future ?&amp;quot;, Paris, Musée de l'Homme, 20 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Des lieux pour penser"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle / Musée de l'Homme, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des muséographies superposées : un infratexte au sein des collections du Musée de la Cour d'Or de Metz »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche EQART - Espaces en Question(s) de l'art contemporain, Musée de la Cour d'Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Spectacle vivant et arts plastiques : une histoire de rencontres. Avant-scène autour d'Alain Platel et du spectacle &amp;quot;Requiem pour L.&amp;quot; » [conférence à trois voix avec Delphine Bachacou et Christophe Candoni]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Onde Théâtre - Centre d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarisations, scénographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le musée invisible. Stratégies de l'exposition en discussion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche EQART - Espaces en Question(s) de l'art contemporain, Ecole Supérieure d'Art de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mémoires de la guerre et pouvoirs de l’image »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Micro-Onde, Centre d'art de l'Onde, Apr 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01766549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'art de l'infini. Une odyssée de l'espace »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Onde - Centre d'Art, Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exposition des pratiques vernaculaires : du kitsch au freak, de l’anecdote au folklore », Université Toulouse-Jean Jaurès, FRAMESPA, UMR 5136 / Musée des Abattoirs, Auditorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Vous avez dit populaire ? Pratiques, objets, discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autour de l’Atlas d’un effacement. Dialogue avec l’artiste Sima Khatami », ARVIMM, Groupe de recherche sur les Arts Visuels du Monde Musulman, EHESS, 5 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires de l’art dans le monde musulman (Maghreb et Moyen Orient), XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans la nuit. Peurs et frissons de l’artiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Micro-Onde, centre d'art de l'Onde, Nov 2017, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Doublures. Un art à porter et à danser »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Micro Onde, centre d'art de l'Onde, Oct 2017, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pèlerin, le touriste, le flâneur et le travailleur : formes et pratiques d’un research curatorial turn », Université du Québec en Outaouais, Ottawa-Gatineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements de la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une exposition coloniale. Discuter et organiser publiquement une exposition à La Colonie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une exposition coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suspended Spaces / La Colonie, Nov 2016, Paris, La Colonie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer, publier, éditer : images latentes et collections d’images »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réserver, l’envers de l’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Réserve, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conférence-performance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bégaiements de l’art moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles tendances de la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37e symposium international de l’ICOFOM (International Comittee for Museology), Jun 2014, Paris, Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Biennales et expositions internationales : mondialisation de l’art contemporain, circulation des identités géo-artistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle. Circulation, réception, médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ruines de la mémoire collective et trajectoires individuelles au présent chez Mathieu Pernot, Ahlam Shibli et Arno Gisinger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, art et monde contemporain : récits, histoire, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La muséologie participative » [présidence et modération de session]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles tendances de la muséologie, 37e symposium international de l’ICOFOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris (Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Citations et autocitations, autoréférentialité et référentialité dans les œuvres vidéo de Robert Wilson »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Robert Wilson : de la scène au musée" (sous la direction de Frédéric Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musées fictifs et critique institutionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien Social et Culturalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Influences artistiques de Robert Wilson : de Kaprow à Dewey, de Flavin à Thek, œuvre plastique, scénographie d’exposition et histoire du collectionnisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Robert Wilson : de la scène au musée" (sous la direction de Frédéric Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Living Rooms : Wilson commissaire d’expositions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Robert Wilson : de la scène au musée" (sous la direction de Frédéric Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Œuvres et expositions parlées : entre conversation performative et discours sur l’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les Mondes de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle-Paris 3, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art contemporain aux portes du patrimoine. De nouveaux itinéraires pour le tourisme culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres, voyages et tourisme culturel au Brésil, en France et au Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle-Paris 3, Universidade Federal Fluminense, Universidade de Lisboa, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Crimes, délices et recyclage : les légendes d’Agnès G. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’imposture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ils se disent peintres, ils se disent photographes, l’histoire d’une exposition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires de la photographie, École Supérieure des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une monographie de la fabulation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monographie dans l’histoire de l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, FRAC Les Abattoirs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La spécialisation des médiateurs culturels aux métiers des musées et des patrimoines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, musées et identités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace narratif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Désirs de fiction et pratiques d’une biographie fictive : le narcissisme comme posture ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X-Nanterre, UFR LLPHI, Département de Philosophie, Nov 2007, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fabulations et postures littéraires dans l’art contemporain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Lectures de l’art contemporain" (dir. M. Nachtergael), Université Paris 7-Denis Diderot, U.F.R Arts et Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En filigrane de l’œuvre, la dialectique présence-absence : une poétique de la perte et du manque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Journées sous le signe de Sophie Calle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand Gervais et Maïté Snauwaert, Centre de recherche Figura sur le texte et l’imaginaire, Université du Québec à Montréal, Apr 2005, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Variations parisiennes sur les situations romanesques de Sophie Calle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, capitale de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Paris, Ecole du Louvre, Apr 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art de la situation : une fiction à la française ? Mythologies individuelles, rituels et fictionnalisations de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art de la France et du monde francophone depuis 1980 (dir. Michael Bishop &amp; Christopher Elson)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalhousie University, Department of French, Sep 2001, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’hybridation des médias dans l’élaboration d’une mythologie individuelle : analyse du film No Sex Last Night (1992) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ART & ALPHABET. Abécédaires au fil des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Schenck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, Ligeia. Dossiers sur l'art. XXIXe année - janvier-juin 2017 (n° 153-156), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calle. M'as-tu vue (cat. d'exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Macel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou; Editions Xavier Barral, 443 p., 2003, 9782844262202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exposition interminable. Nouveaux formats de négociation avec le temps », 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mavrikakis, Chantal Boulanger, Laurent Vernet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une illustion post-moderne ? Réflexions sur l’évanescence d’un concept en arts visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal, Éditions Varia, coll. Nota Bene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 163-182, 2021, 978-2-89606-164-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Period rooms, atmosphere rooms, making of : une collection d’ambiances au Van Abbemuseum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in F. Garcin-Marrou, F. Mairesse, A. Mouton-Rezzouk (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser. Musées, théâtres, bibliothèques. Matériaux pour une discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM-ICOFOM, 2018, 978-92-9012-439-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Persistance du dérisoire - ficus elastica »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kavyrchine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-vue Malaquais n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; École nationale supérieure d'architecture Paris-Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 44-46, 2017, Héroïsmes, 978-2-330-07685-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Points de vue sur le champ libre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaglyph Mireille Loup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images Plurielles Éditions </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-919436-21-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conversation performative comme pratique artistique : les œuvres parlées au musée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Camart, François Mairesse, Cécile Prévost-Thomas, Pauline Vessely (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, p. 119-134, 2016, collection "Les Cahiers de la médiation culturelle", 978-2-336-30910-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Commémoration, généalogies, monuments photographiques. (De l’image à sa légende, de la relique à la mise en scène de la mémoire) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nayla Tamraz (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, art et monde contemporain. Récits - Histoire - Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beyrouth, Presses de l'Université Saint-Joseph, p. 91-110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saisir le moment : un art de circonstance. Attitudes artistiques et dispositifs relationnels dans les années 1980-1990 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arnaud BANOUN, Lucas DUFOUR (dir.), L’opportunisme, une approche pluridisplinaire, Paris, Hermès Sciences Publications, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-141., 2011, 978-2746230002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle, Prenez soin de vous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Marie BONNET, Fabrice BOUSTEAU (dir.), Qu’est-ce que l’art aujourd’hui ?, Paris, Beaux-Arts Éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2842786861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les stratégies éditoriales de Sophie Calle : livres de photographie, photo-roman, livres d’artistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean-Pierre MONTIER, Liliane LOUVEL, Danièle MEAUX, Philippe ORTEL (dir.), Littérature et photographie, Rennes, Presses Universitaires de Rennes, p. 373-389</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2008, 978-2753507456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-delà des frontières : surfaces liquides et apparences trompeuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La grande traversée : horizons photographiques, (cat. d’exposition, Musée du Nouveau Monde, La Rochelle), Rimouski, Musée régional de Rimouski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoires d’enfance / L’équilibre instable de l’enfance, une forme instable de l’exil imminent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La grande traversée : horizons photographiques (cat. d’exposition, Maison Champlain, Brouage), Rimouski, Musée régional de Rimouski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« New Burlesque or the veil of pretence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(trad. Heidi Wood), in Katharina BOSSE, New Burlesque, New York, D.A.P., p. 81-101</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dressing (wounds)/ Thinking about Alienation : for a Scenography of the (Umbilical) Cord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(trad. Simon Pleasance), in Lucile RISCH, YWEML You Wan’t Escape My Love, New York, LMAK Projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Nouveau Burlesque ou le simulacre du voile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Katharina BOSSE, New Burlesque, Paris/Trézélan, Filigranes Éditions, p. 81-101</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Annexes (catalogue raisonné, bibliographie, expographie, filmographie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Sophie Calle. M’as-tu vue, cat. d’exposition, codirigé avec Christine MACEL, Paris, Éditions du Centre Pompidou / Éditions Xavier Barral, p. 433-443</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La construction de l’identité féminine chez Sophie Calle : stratégies de la représentation de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pr. Peter DAVIES (ed.), Tous Azimuts, III : Contemporary francophone identities, Glasgow, University of Glasgow, French and German Publications, p. 41-62</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise. Évaluation du projet de programme de &amp;quot;Maîtrise interdisciplinaire en arts, concentration en pratique des arts et concentration en muséologie&amp;quot;, présenté par l’Université du Québec en Outaouais (UQO). Montréal, Commission d’évaluation des programmes (CEP) de la Conférence des Recteurs et des Principaux des Universités du Québec (CREPUQ), 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conférence des Recteurs et des Principaux des Universités du Québec (CREPUQ). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Camart </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences - histoire de l'art contemporain & muséologie / Université Sorbonne Nouvelle / LIRA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5162-1451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076458601</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33844004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000038149450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18e et 22e sections du CNUMembre du LIRA - Laboratoire international de recherches en arts (EA 7343)Co-directrice du master Médiation du patrimoine et de l'exposition, mention Direction de projets ou établissements culturelsResponsable de la mention de master Direction de projets ou établissements culturelsUFR Arts & Médias, Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonctions précédentes :Directrice adjointe du LIRA ; membre élue de la Commission de la Recherche et du Conseil académique de l'université Sorbonne Nouvelle ; coordinatrice des programmes d'échanges internationaux et Erasmus+</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poétique de la régie d’œuvres : chorégraphier la collection (The Poetics of Art Management: Choreographing the Collection) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'artiste muséologue : les nouveaux usages des collections, 129, pp.30-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements et reconfigurations successives : l’exposition accélérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'artiste muséologue, 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manifestes des avant-gardes et fables post-modernes : de quelques pratiques des alphabets plastiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Art &amp; Alphabet. Abécédaires au fil des arts, XXIXe année - janvier-juin 2017 (n° 153-156), p. 168-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Valérie Mréjen - Listes, annuaires, étiquettes, dialogues et monologues : R comme Roots »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Art &amp; Alphabet. Abécédaires au fil des arts, XXIXe année - Janvier-juin 2017 (n° 153-156), p. 220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Jean-Marc Fiess - mises en récit et flâneries animées, du zoo aux devinettes polyglottes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Art &amp; Alphabet. Abécédaires au fil des arts, XXIXe année - Janvier-juin 2017 (n° 153-156), p. 157-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'artiste historien de l'art en narrateur : musées clandestins et copies anonymes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'artiste et le musée (dir. J.Bawin et F. Mairesse), n° 27, p. 43-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À la recherche de l’archive. Le futur antérieur de l’espace (ré)exposé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le commissariat comme forme de recherche (dir. V. Athanassopoulos et N. Boutan), n° 10, p. 19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recréations ou récréations ? Bégaiements de l’art moderne : reconstitutions, reprises et imitations d’expositions (2010-2013) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOFOM Study Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, New Trends in Museology, volume 43b, p. 37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« As estrategias editoriais de Sophie Calle: Livros de fotografias, fotorromance, livros de artista »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pós : Revista do Programma de Pós-graduaçāo em Artes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (10), p. 112-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’œuvre, l’artiste et le médiateur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pour une éthique de la médiation culturelle, 177, p.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Jan Fabre au Louvre. L’Ange de la métamorphose, Gallimard, 2008] ; [Frac Nord-Pas de Calais : collection 1983-1990 #1, 2008] ; [Bertrand Lavier/Edouard Manet, Argol, 2008] ; [Locked In, Casino Luxembourg, 2008] ; [D. Ottinger, Le Futurisme, Ensba, 2008]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’aveu de la fiction : une stratégie contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ars, Journal of Institute of Art History of Slovak Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (2), p. 240-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’artiste ou l’écrivain ? Fabulations et postures littéraires chez Agnès Geoffray et Marcelline Delbecq »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lectures de l'art contemporain (dir. M. Nachtergael), 52, p. 70-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[S. Calle, Prenez soin de vous (cat.), Actes Sud, 2007] ; [Orlan, Le Récit / The Narrative (cat.), Scala, 2007] ; [E. Parry, Joel-Peter Witkin (monographie), Phaidon, 2007] ; [A. Sauvageot, Sophie Calle. L’art caméléon, PUF, 2007] ; [T. Shafrazi, Andy Warhol : portraits, Phaidon, 2007] ; [A. Warhol, Ma philosophie de A à B et vice versa, Flammarion, 2007] ; [A. Warhol, P. Hackett, Popisme. Les années 1960 de Warhol, Flammarion, 2007]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roche : l’un écrit, l’autre photographie, sous la dir. de Luigi Magno, préface par Jean-Marie Gleize, Lyon, ENS Éditions, 2007&amp;quot; (compte-rendu de lecture), Littératures, numéro 57, &amp;quot;Guy Goffette autour des romances sans paroles&amp;quot;, 2007, p. 297-299</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bhakti Baxter, ‘Introspective’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’abdication devant l’image ? Figures du manque, de la disparition et du deuil dans les œuvres récentes de Sophie Calle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, p. 49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pétrifiantes esquives de Mireille Loup »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Mois de la Photo à Paris : du document à la fiction »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETC </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69, p.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle : de dérives en filatures : un érotisme de la séparation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dérives 2, 55, p.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Central Station, collection Harald Falckenberg (cat.), Paris, Fage Éditions, 2004] ; [Hors d’œuvres : ordres et désordres de la nourriture (cat.), Bordeaux, CapcMusée d’art contemporain / Paris, Fage Éditions, 2004] ; [Images au Centre 04, photographie, vidéo et patrimoine (cat.), Paris, Le Point du jour, 2004] ; [L’élémentaire, le vital, l’énergie. Arte Povera in Castello (cat.)., Milan, Skira, 2004] ; [Alison Gingeras, Christine Macel, Xavier Veilhan, Vanishing Point (monographie), Paris, Éditions du Centre Pompidou, coll. « Espace 315 », 2004] ; [Jean-Pierre Bordaz, Bernard Marcadé, Jean-Michel Alberola, Carole Benzaken (cat.), Paris, Éditions du Centre Pompidou, coll. « Espace 315 », 2005] ; [David Perreau, Xavier Veilhan (monographie), Paris, Hazan, 2004]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mythologies to be read standing up »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foam Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, p. 39-54 ; p. 56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle, 1978-1981. Genèse d’une figure d’artiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85, p. 50-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle, alias Sophie Calle. Le je d’un Narcisse éclaté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hors Série n° 5, « Fictions d’artistes. Autobiographies, récits, supercheries », p. 30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoires de filles. Autoportraits et mythologies aux miroirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hors Série n° 5, « Fictions d’artistes. Autobiographies, récits, supercheries », p. 36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Note sur les archives de la Galerie Sagot - Le Garrec : libraires, éditeurs, marchands d’estampes (1876-1967) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, p.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Arman, Passages à l’acte (cat.), Paris, Seuil / Genève, Skira, 2001] ; [Richard Conte, Tapinorama (essai), Juvisy-sur-Orge, Espace d’art contemporain Camille Lambert, 2001] ; [Véronique Ellena, Les classiques cyclistes (cat.), Roubaix, Espace Croisé, 2001] ; [Estelle Fredet, Jung-Yeun Jang, Martine Locatelli, La vie moderne (cat.), Montbéliard, Centre régional d’art contemporain, 2000] ; [Simone Mangos (cat.), Vassivière, Centre d’art contemporain de Vassivière en Limousin/ Freibourg, Kunstverein, 2001] ; [Carmen Mariscal, Innata, Innée (cat.), Paris, Centre culturel du Mexique, 2001] ; [Maria Loura Estevaõ (cat.), Vassivière, Centre d’art contemporain de Vassivière en Limousin / Tredrez-Locquémeau, Galerie du Dourven / Paris, Galerie Cent 8, 2001] ; [Pierre Tilman, Tout comme unique (essai), Montbéliard, Scène Nationale de Montbéliard / Paris, Éditions Voix/Richard Meier, 2001]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01784958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Expéditions, fouilles, collectes : des artistes archéologues du futur », colloque Corps terrestres. Le récit de territoire et le corps (organisé par Béatrice Laroche et Catherine Rudent), Sorbonne Nouvelle, Maison de la Recherche, 23 novembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps terrestres. Le récit de territoire et le corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le commissariat participatif : quand les publics choisissent leurs œuvres », session Comment échapper aux formes canoniques de l'exposition ? (dir. Marie Fraser et Lisa Bouraly), Congrès AAUC/UAAC, octobre 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment échapper aux formes canoniques de l'exposition ? Congrès AAUC/UAAC (Association des universités d'art du Canada/ Universities Art Association of Canada Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Toronto, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commissariat participatif : quand les publics choisissent leurs oeuvres&amp;quot;, session &amp;quot;Comment échapper aux formes canoniques de l'exposition&amp;quot; (dir. Marie Fraser et Lisa Bouraly), octobre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AAUC Association des universités d'art du Canada / UAAC Universities Art Association of Canada Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toronto, Oct 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enquêter, collecter, exposer, enregistrer », atelier-table ronde, première journée d’étude du Pôle &amp;quot;Mémoires de la Création Contemporaine&amp;quot; (dir. Aurélie Mouton-Rezzouk), 8 septembre 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Rencontres du Pôle Mémoires de la Création Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les galeries d’art en temps de crise : œuvres réelles, expositions virtuelles ? », entretien avec Thomas Bernard, directeur de la galerie Thomas Bernard, webinaire « Une nouvelle normalité pour la culture, les médias et la communication ? », du 8 au 10 mars 2021, 6e édition de la SAM (Semaine des Arts & Médias), Sorbonne Nouvelle, en ligne : https://nouvellenormalite.artsetmedias.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une nouvelle normalité pour la culture, les médias et la communication ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux et réalités de la recherche en histoire de l’art contemporain et muséologie de l’art en France : méthodes, ressources, thèmes et objets », séminaire Pratiques, méthodologies et thématiques de la recherche en histoire de l’art contemporain et muséologie de l’art en France et au Québec, co-organisé avec Mélanie Boucher (UQO) et Marie Fraser (UQAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire Les réseaux francophones de la recherche en arts et médias : Québec / France, webinaire international de l’UFR Arts &amp; Médias et de l’Ecole doctorale 267 Arts &amp; Médias, Sorbonne Nouvelle, deux interventions les 21 et 22 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris / Montréal / Gattineau-Ottawa, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Commissaires hors-normes ? Quand le cinéma et l’opéra font l’expo »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde, 23 mai 2019. Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La médiation à l’épreuve de l’art contemporain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de Médiation Culturelle de la Sorbonne Nouvelle / Universidad Cayetano Heredia (UPCH), Lima (Pérou), Gestión y Mediación de la Cultura et la Cienca, 13-19 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art contemporain doit-il être spectaculaire ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde, 11 avril 2019. Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Perspectives et innovations dans les institutions artistiques et culturelles », organisation et modération de table ronde (six invités)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Et si on partageait la médiation culturelle ?", Paris, Sorbonne Nouvelle, 16 novembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. C. Camart, F. Mairesse, C. Rudent, F. Van Geert), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Déclarations, énoncés et récits brefs dans l’art contemporain : tracés topographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Le genre bref dans l’espace public", Sorbonne Nouvelle, CEREG, Centre d’Études et de Recherches sur l’Espace Germanophone – EA 4223/ CLESTHIA, Langues, Systèmes, Discours – EA 7345, 5 avril 2019.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'artiste face à la machine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Textures et transformations : la matière, c'est l’œuvre », Micro Onde, centre d'art de l'Onde, 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'art de l'infini. Une odyssée de l'espace »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Onde - Centre d'Art, Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Spectacle vivant et arts plastiques : une histoire de rencontres. Avant-scène autour d'Alain Platel et du spectacle &amp;quot;Requiem pour L.&amp;quot; » [conférence à trois voix avec Delphine Bachacou et Christophe Candoni]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Onde Théâtre - Centre d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Chris Dercon, ancien directeur de la Tate Modern et de la Volksbühne, &amp;quot;Is there a Future for the Museum ? Which Future ?&amp;quot;, Paris, Musée de l'Homme, 20 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Des lieux pour penser"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle / Musée de l'Homme, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des muséographies superposées : un infratexte au sein des collections du Musée de la Cour d'Or de Metz »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche EQART - Espaces en Question(s) de l'art contemporain, Musée de la Cour d'Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scénarisations, scénographies », Restitution publique de l'atelier, Université Sorbonne Nouvelle-Paris 3, amphithéâtre A, 22 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Des lieux pour penser"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Artistes intrépides. Une brève histoire du risque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art contemporain de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les parfums de l’art contemporain : un périple olfactif et sensoriel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarisations, scénographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le musée invisible. Stratégies de l'exposition en discussion »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche EQART - Espaces en Question(s) de l'art contemporain, Ecole Supérieure d'Art de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mémoires de la guerre et pouvoirs de l’image »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Micro-Onde, Centre d'art de l'Onde, Apr 2018, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01766549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans la nuit. Peurs et frissons de l’artiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro-Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Micro-Onde, centre d'art de l'Onde, Nov 2017, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Doublures. Un art à porter et à danser »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro Onde, centre d'art de l'Onde - Cycle de conférences sur l'art contemporain et son actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Micro Onde, centre d'art de l'Onde, Oct 2017, Vélizy-Villacoublay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exposition des pratiques vernaculaires : du kitsch au freak, de l’anecdote au folklore », Université Toulouse-Jean Jaurès, FRAMESPA, UMR 5136 / Musée des Abattoirs, Auditorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Vous avez dit populaire ? Pratiques, objets, discours"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Autour de l’Atlas d’un effacement. Dialogue avec l’artiste Sima Khatami », ARVIMM, Groupe de recherche sur les Arts Visuels du Monde Musulman, EHESS, 5 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires de l’art dans le monde musulman (Maghreb et Moyen Orient), XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le pèlerin, le touriste, le flâneur et le travailleur : formes et pratiques d’un research curatorial turn », Université du Québec en Outaouais, Ottawa-Gatineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements de la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une exposition coloniale. Discuter et organiser publiquement une exposition à La Colonie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une exposition coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Suspended Spaces / La Colonie, Nov 2016, Paris, La Colonie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposer, publier, éditer : images latentes et collections d’images »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réserver, l’envers de l’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Réserve, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La muséologie participative » [présidence et modération de session]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles tendances de la muséologie, 37e symposium international de l’ICOFOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris (Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bégaiements de l’art moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles tendances de la muséologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37e symposium international de l’ICOFOM (International Comittee for Museology), Jun 2014, Paris, Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conférence-performance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Biennales et expositions internationales : mondialisation de l’art contemporain, circulation des identités géo-artistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire culturelle. Circulation, réception, médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ruines de la mémoire collective et trajectoires individuelles au présent chez Mathieu Pernot, Ahlam Shibli et Arno Gisinger »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, art et monde contemporain : récits, histoire, mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Influences artistiques de Robert Wilson : de Kaprow à Dewey, de Flavin à Thek, œuvre plastique, scénographie d’exposition et histoire du collectionnisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Robert Wilson : de la scène au musée" (sous la direction de Frédéric Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musées fictifs et critique institutionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien Social et Culturalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Citations et autocitations, autoréférentialité et référentialité dans les œuvres vidéo de Robert Wilson »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Robert Wilson : de la scène au musée" (sous la direction de Frédéric Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Living Rooms : Wilson commissaire d’expositions »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Robert Wilson : de la scène au musée" (sous la direction de Frédéric Maurin)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Œuvres et expositions parlées : entre conversation performative et discours sur l’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les Mondes de la médiation culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Nouvelle-Paris 3, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art contemporain aux portes du patrimoine. De nouveaux itinéraires pour le tourisme culturel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres, voyages et tourisme culturel au Brésil, en France et au Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Sorbonne Nouvelle-Paris 3, Universidade Federal Fluminense, Universidade de Lisboa, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Crimes, délices et recyclage : les légendes d’Agnès G. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’imposture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ils se disent peintres, ils se disent photographes, l’histoire d’une exposition »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires de la photographie, École Supérieure des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une monographie de la fabulation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La monographie dans l’histoire de l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, FRAC Les Abattoirs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La spécialisation des médiateurs culturels aux métiers des musées et des patrimoines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines, musées et identités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Désirs de fiction et pratiques d’une biographie fictive : le narcissisme comme posture ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris X-Nanterre, UFR LLPHI, Département de Philosophie, Nov 2007, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace narratif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Littérature et photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fabulations et postures littéraires dans l’art contemporain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Lectures de l’art contemporain" (dir. M. Nachtergael), Université Paris 7-Denis Diderot, U.F.R Arts et Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« En filigrane de l’œuvre, la dialectique présence-absence : une poétique de la perte et du manque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Journées sous le signe de Sophie Calle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bertrand Gervais et Maïté Snauwaert, Centre de recherche Figura sur le texte et l’imaginaire, Université du Québec à Montréal, Apr 2005, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Variations parisiennes sur les situations romanesques de Sophie Calle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, capitale de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Paris, Ecole du Louvre, Apr 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’art de la situation : une fiction à la française ? Mythologies individuelles, rituels et fictionnalisations de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art de la France et du monde francophone depuis 1980 (dir. Michael Bishop &amp; Christopher Elson)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalhousie University, Department of French, Sep 2001, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’hybridation des médias dans l’élaboration d’une mythologie individuelle : analyse du film No Sex Last Night (1992) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridation des arts contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ART & ALPHABET. Abécédaires au fil des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Schenck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, Ligeia. Dossiers sur l'art. XXIXe année - janvier-juin 2017 (n° 153-156), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calle. M'as-tu vue (cat. d'exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Macel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Pompidou; Editions Xavier Barral, 443 p., 2003, 9782844262202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’exposition interminable. Nouveaux formats de négociation avec le temps », 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Mavrikakis, Chantal Boulanger, Laurent Vernet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une illustion post-moderne ? Réflexions sur l’évanescence d’un concept en arts visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montréal, Éditions Varia, coll. Nota Bene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 163-182, 2021, 978-2-89606-164-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Period rooms, atmosphere rooms, making of : une collection d’ambiances au Van Abbemuseum »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">in F. Garcin-Marrou, F. Mairesse, A. Mouton-Rezzouk (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des lieux pour penser. Musées, théâtres, bibliothèques. Matériaux pour une discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOM-ICOFOM, 2018, 978-92-9012-439-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Persistance du dérisoire - ficus elastica »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Kavyrchine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-vue Malaquais n°4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud; École nationale supérieure d'architecture Paris-Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 44-46, 2017, Héroïsmes, 978-2-330-07685-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La conversation performative comme pratique artistique : les œuvres parlées au musée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Camart, François Mairesse, Cécile Prévost-Thomas, Pauline Vessely (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, L'Harmattan, p. 119-134, 2016, collection "Les Cahiers de la médiation culturelle", 978-2-336-30910-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Points de vue sur le champ libre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaglyph Mireille Loup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images Plurielles Éditions </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-919436-21-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Prévost-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vessely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Commémoration, généalogies, monuments photographiques. (De l’image à sa légende, de la relique à la mise en scène de la mémoire) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nayla Tamraz (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, art et monde contemporain. Récits - Histoire - Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beyrouth, Presses de l'Université Saint-Joseph, p. 91-110, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saisir le moment : un art de circonstance. Attitudes artistiques et dispositifs relationnels dans les années 1980-1990 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arnaud BANOUN, Lucas DUFOUR (dir.), L’opportunisme, une approche pluridisplinaire, Paris, Hermès Sciences Publications, 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 127-141., 2011, 978-2746230002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sophie Calle, Prenez soin de vous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Marie BONNET, Fabrice BOUSTEAU (dir.), Qu’est-ce que l’art aujourd’hui ?, Paris, Beaux-Arts Éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2842786861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les stratégies éditoriales de Sophie Calle : livres de photographie, photo-roman, livres d’artistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Jean-Pierre MONTIER, Liliane LOUVEL, Danièle MEAUX, Philippe ORTEL (dir.), Littérature et photographie, Rennes, Presses Universitaires de Rennes, p. 373-389</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2008, 978-2753507456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au-delà des frontières : surfaces liquides et apparences trompeuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La grande traversée : horizons photographiques, (cat. d’exposition, Musée du Nouveau Monde, La Rochelle), Rimouski, Musée régional de Rimouski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Territoires d’enfance / L’équilibre instable de l’enfance, une forme instable de l’exil imminent »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La grande traversée : horizons photographiques (cat. d’exposition, Maison Champlain, Brouage), Rimouski, Musée régional de Rimouski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« New Burlesque or the veil of pretence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(trad. Heidi Wood), in Katharina BOSSE, New Burlesque, New York, D.A.P., p. 81-101</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dressing (wounds)/ Thinking about Alienation : for a Scenography of the (Umbilical) Cord »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(trad. Simon Pleasance), in Lucile RISCH, YWEML You Wan’t Escape My Love, New York, LMAK Projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Nouveau Burlesque ou le simulacre du voile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Katharina BOSSE, New Burlesque, Paris/Trézélan, Filigranes Éditions, p. 81-101</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Annexes (catalogue raisonné, bibliographie, expographie, filmographie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Sophie Calle. M’as-tu vue, cat. d’exposition, codirigé avec Christine MACEL, Paris, Éditions du Centre Pompidou / Éditions Xavier Barral, p. 433-443</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La construction de l’identité féminine chez Sophie Calle : stratégies de la représentation de soi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pr. Peter DAVIES (ed.), Tous Azimuts, III : Contemporary francophone identities, Glasgow, University of Glasgow, French and German Publications, p. 41-62</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise. Évaluation du projet de programme de &amp;quot;Maîtrise interdisciplinaire en arts, concentration en pratique des arts et concentration en muséologie&amp;quot;, présenté par l’Université du Québec en Outaouais (UQO). Montréal, Commission d’évaluation des programmes (CEP) de la Conférence des Recteurs et des Principaux des Universités du Québec (CREPUQ), 2012.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Camart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conférence des Recteurs et des Principaux des Universités du Québec (CREPUQ). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="809B7F52"/>
+    <w:nsid w:val="7FDAD7D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-camart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5162-1451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076458601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/33844004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000038149450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419730v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587994v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03953338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831776v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908649v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661036v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492383v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maurin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schenck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com/publication/lillusion-postmoderne-r%C3%A9flexions-sur-l%C3%A9vanescence-dun-concept-en-arts-visuels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kavyrchine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/architecture-et-urbanisme/re-vue-malaquais-n-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imagesplurielles.com/livre.php?id=38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587945v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-camart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5162-1451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076458601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/33844004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000038149450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385241v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587984v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03953338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953341v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695865v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831789v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661036v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587969v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588000v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587976v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587978v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maurin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schenck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com/publication/lillusion-postmoderne-r%C3%A9flexions-sur-l%C3%A9vanescence-dun-concept-en-arts-visuels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01483383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kavyrchine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/architecture-et-urbanisme/re-vue-malaquais-n-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imagesplurielles.com/livre.php?id=38" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587930v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587932v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587941v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587945v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587960v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>