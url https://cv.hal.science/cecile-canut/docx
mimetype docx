--- v0 (2026-03-12)
+++ v1 (2026-04-11)
@@ -100,50 +100,257 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un pouvoir dérobé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hobé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lignes.067.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinfree Makoni : une nouvelle ontologie du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Guellouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinfree Makoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (2), pp.117-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.17399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Bulgarie de Vladimir Vasilev, un rapport intime à l’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -152,1448 +359,1241 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ballast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://www.revue-ballast.fr/la-bulgarie-de-vladimir-vasilev/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Alain Hobé</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agencements et indexicalités : signifier la subjectivation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.95-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.172.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Tell me that I am not a Ciganin, damn your mother! The social and political consequences of enregistement in Bulgaria”, Signs and Society, vol. 7, no3 (Penn University). [en ligne : https://www.journals.uchicago.edu/doi/full/10.1086/704985]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signs and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/704985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sinfree Makoni</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du devenir-langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canut</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïk Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2-3), pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu ne pleures pas, tu suis Dieu” Les aventuriers et le spectre de la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2-3), pp.21-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Nous nous appelons les voyageurs”. Mise en scène des parcours migratoires dans le théâtre des réfugiés d’Afrique centrale à Bamako »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les voix de la migration, n°213-214, pp.383-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’écoute du « Cri de la Tourterelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les mots de la migration, LIV (1-2) (213-214), pp.499-527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Essingan : performing migration. Theatre and migratory experience by Central African refugees in Bamako »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africa Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Volume 61 (Number 2), pp. 2-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“C’est pas du romani, c’est du turc !” : contacts de parole et agencements discursifs dans le quartier de Nadejda, Sliven (Bulgarie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, J. Ouzonova-Maspero, J.-M. Eloy (eds.) Langues collatérales en domaine slave, pp.147-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons Maghrébins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L’Afrique en mouvement : Imaginaires migratoires et dynamiques sociales au sud de la Méditerranée, n°68, pp. 79-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Instrumentalisations politiques et économiques des langues : le plurilinguisme en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 172, pp.95-123. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, Canut C., Duchêne A., Les nouveaux régimes langagiers : Appropriation politique et économique des langues, n° 136, pp.5-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Tell me that I am not a Ciganin, damn your mother! The social and political consequences of enregistement in Bulgaria”, Signs and Society, vol. 7, no3 (Penn University). [en ligne : https://www.journals.uchicago.edu/doi/full/10.1086/704985]</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction romani, capitalisation linguistique sur le marché des identités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signs and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Canut C., Duchêne A., Appropriation politique et économique des langues, n° 136, pp.55-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...361 lines deleted...]
-                <w:t xml:space="preserve">Alioune Sow</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction des discours identitaires au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les voix de la migration, n°213-214, pp.383-414</w:t>
+              <w:t xml:space="preserve">, 2006, 184, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marina Lafay</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00121484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pactes, alliances et plaisanteries. Pratiques locales, discours global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alioune Sow</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les mots de la migration, LIV (1-2) (213-214), pp.499-527</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 184, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.6198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...418 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Smith</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00121490v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00121484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue et identité : l'invention d'un héritage. De l'Europe des nations à l'Europe des communautés</w:t>
               </w:r>
@@ -2767,51 +2767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentés, plaisanteries et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole des Hautes Etudes en Sciences Sociales, pp.1, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4275,51 +4275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hob&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977988v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.067.0159" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977965v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Guellouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinfree Makoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17399" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZVN3QKL8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.172.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/704985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Pian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8720" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Sow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duch&#234;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.6198" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Him-Aquilli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Panis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01513473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Jetchev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Nikolova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Seck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia von M&#252;nchow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01440351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01451340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/la-migration-prise-aux-mots/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Guerey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Gamal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hob&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.067.0159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Guellouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinfree Makoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZVN3QKL8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.172.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/704985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Pian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8720" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Sow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duch&#234;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.6198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Him-Aquilli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Panis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01513473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Jetchev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Nikolova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Seck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia von M&#252;nchow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01440351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01451340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/la-migration-prise-aux-mots/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Guerey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Gamal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>