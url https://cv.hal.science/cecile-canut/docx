--- v1 (2026-04-11)
+++ v2 (2026-05-13)
@@ -100,316 +100,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Bulgarie de Vladimir Vasilev, un rapport intime à l’exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hobé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ballast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://www.revue-ballast.fr/la-bulgarie-de-vladimir-vasilev/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un pouvoir dérobé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hobé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lignes.067.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lignes.067.0159⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03977988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinfree Makoni : une nouvelle ontologie du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Guellouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinfree Makoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (2), pp.117-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/semen.17399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977965v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03977989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agencements et indexicalités : signifier la subjectivation politique</w:t>
               </w:r>
@@ -852,260 +852,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Nous nous appelons les voyageurs”. Mise en scène des parcours migratoires dans le théâtre des réfugiés d’Afrique centrale à Bamako »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canut</w:t>
+                <w:t xml:space="preserve">A l’écoute du « Cri de la Tourterelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les voix de la migration, n°213-214, pp.383-414</w:t>
+              <w:t xml:space="preserve">, 2014, Les mots de la migration, LIV (1-2) (213-214), pp.499-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452499v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-01142643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Nous nous appelons les voyageurs”. Mise en scène des parcours migratoires dans le théâtre des réfugiés d’Afrique centrale à Bamako »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les mots de la migration, LIV (1-2) (213-214), pp.499-527</w:t>
+              <w:t xml:space="preserve">, 2014, Les voix de la migration, n°213-214, pp.383-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142643v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Essingan : performing migration. Theatre and migratory experience by Central African refugees in Bamako »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Volume 61 (Number 2), pp. 2-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1262,338 +1262,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Instrumentalisations politiques et économiques des langues : le plurilinguisme en question</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Duchêne</w:t>
+                <w:t xml:space="preserve">La fiction romani, capitalisation linguistique sur le marché des identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Canut C., Duchêne A., Les nouveaux régimes langagiers : Appropriation politique et économique des langues, n° 136, pp.5-12</w:t>
+              <w:t xml:space="preserve">, 2011, Canut C., Duchêne A., Appropriation politique et économique des langues, n° 136, pp.55-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452505v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01452504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Instrumentalisations politiques et économiques des langues : le plurilinguisme en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canut</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Canut C., Duchêne A., Appropriation politique et économique des langues, n° 136, pp.55-80</w:t>
+              <w:t xml:space="preserve">, 2011, Canut C., Duchêne A., Les nouveaux régimes langagiers : Appropriation politique et économique des langues, n° 136, pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452504v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des discours identitaires au Mali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canut</w:t>
+                <w:t xml:space="preserve">Pactes, alliances et plaisanteries. Pratiques locales, discours global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 184, pp.1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 184, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.6198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00121484v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Etienne Smith</w:t>
+                <w:t xml:space="preserve">halshs-00121490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction des discours identitaires au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 184, pp.1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 184, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.6198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00121490v1</w:t>
+                <w:t xml:space="preserve">halshs-00121484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue et identité : l'invention d'un héritage. De l'Europe des nations à l'Europe des communautés</w:t>
               </w:r>
@@ -2767,51 +2767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentés, plaisanteries et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole des Hautes Etudes en Sciences Sociales, pp.1, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3433,312 +3433,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre possible le retour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carola Mick</w:t>
+                <w:t xml:space="preserve">« “On m’appelle le voyageur” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Canut C. &amp; Mazauric C., La Migration prise aux mots, Mises en récits et en images des migrations transafricaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cavalier Bleu, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en récits et en images des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La migration prise aux mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAVALIER BLEU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782846705394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre possible le retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mazauric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La migration prise aux mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9782846705394</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier Bleu Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-46, 2014, 9782846705394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451341v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jeu Romanes à la construction politique contemporaine de la langue romani</w:t>
               </w:r>
@@ -4275,51 +4275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hob&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.067.0159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Guellouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinfree Makoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17399" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZVN3QKL8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.172.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/704985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Pian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8720" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Sow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duch&#234;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121484v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.6198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Him-Aquilli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Panis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01513473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Jetchev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Nikolova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Seck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia von M&#252;nchow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01440351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01451340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/la-migration-prise-aux-mots/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Guerey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Gamal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hob&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977988v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.067.0159" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977965v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Guellouz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinfree Makoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17399" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZVN3QKL8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.172.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977935v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/704985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977992v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977968v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;k Pian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8718" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8720" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lafay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mick" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Sow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452505v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duch&#234;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121490v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Smith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.6198" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121512v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121508v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977981v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Him-Aquilli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Panis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01513473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Jetchev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Nikolova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourhamane Seck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419267v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia von M&#252;nchow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01440351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121510v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977973v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01451340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazauric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/la-migration-prise-aux-mots/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142639v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01452509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Guerey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Gamal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>