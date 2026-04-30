--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -713,256 +713,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une des réalités du métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors série - Violence(s) en établissement, 22, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Figures de la violence et rapport au métier. Approche comparative de la victimation de professionnels de santé français et roumains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53 (1), pp.51-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.5329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victimization of Health Professionals in Bucharest. Service Relations and Social Work Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...148 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1337,51 +1337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence within organizations in the health and medico-social sector. For a France-Romania comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5893,51 +5893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence in Health Organizations in Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6264,51 +6264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence within the Organisations of Health and Medico-social Sector. For a Comparative Analysis of France-Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7764,165 +7764,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01249853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers la constitution d’une identité d’enseignant-formateur-chercheur. Le cas des formateurs associés de l’IUFM du Nord/Pas de Calais ». Conférence plénière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'été des IUFM du pôle Nord-Est : Etre formateur d'enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'environnement socio-éducatif sur les violences à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences en milieu scolaire, en institutions éducatives, sportives et culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249732v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01249825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métier d’élève, déviances et régulations à l’école élémentaire. Le cas d’une école Freinet en réseau d’éducation prioritaire</w:t>
               </w:r>
@@ -8109,165 +8109,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01249854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des histoires de vie pour comprendre la construction de carrières délinquantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de criminologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Rio de Janeiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers la constitution d'une identité de formateur-enseignant-chercheur. Le cas des formateurs associés de l'IUFM du Nord/Pas de Calais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche, IUFM du Nord/Pas de Calais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01249856v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01249833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences à l’école et processus de régulation. Monographie d’une école Freinet</w:t>
               </w:r>
@@ -13357,51 +13357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52649B01"/>
+    <w:nsid w:val="90C69A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13588,51 +13588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-carra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3665-4466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034620095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000007144032X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cecile.carra@univ-artois.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=z9ibs_kAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Carra-C%C3%A9cile--14613.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115114ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Varlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Burlacu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5329" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boxberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ridel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.413.0447" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.063.0038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.461.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Esterle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249462v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Col Christophe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnel B&#233;atrice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2006.1296" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.272.0205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198143v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scaillerez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Mokhtari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752042v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kebir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698150v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila En-Nahli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paodani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Col" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249732v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249842v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249856v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249836v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249837v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reitel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213981v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Prominsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pudlo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Galand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verhoeven" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Autres_Collections:Pr&#233;venir_les_violences_&#224;_l'&#233;cole" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742477v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spirale-edu-revue.fr/spip.php?rubrique134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817765v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249438v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4394" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213084v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249421v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=36513" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Que_sais-je:Les_100_mots_de_l'&#233;ducation" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_de_la_violence" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560579v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagoni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249429v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/themes/trajectoires-deviance-juvenile-316.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=7725" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681118v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desrousseaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530138v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530371v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698056v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249667v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249673v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Becousse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249715v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249681v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249712v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249713v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-carra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3665-4466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034620095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000007144032X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cecile.carra@univ-artois.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=z9ibs_kAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Carra-C%C3%A9cile--14613.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115114ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Varlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Burlacu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5329" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boxberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ridel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.413.0447" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.063.0038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.461.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Esterle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249462v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Col Christophe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnel B&#233;atrice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2006.1296" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.272.0205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198143v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scaillerez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Mokhtari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752042v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kebir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698150v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila En-Nahli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paodani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Col" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249825v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249842v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249836v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249837v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reitel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213981v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Prominsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pudlo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Galand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verhoeven" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Autres_Collections:Pr&#233;venir_les_violences_&#224;_l'&#233;cole" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742477v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spirale-edu-revue.fr/spip.php?rubrique134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817765v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249438v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4394" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213084v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249421v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=36513" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Que_sais-je:Les_100_mots_de_l'&#233;ducation" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_de_la_violence" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560579v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagoni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249429v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/themes/trajectoires-deviance-juvenile-316.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=7725" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681118v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desrousseaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530138v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530371v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698056v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249667v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249673v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Becousse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249715v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249681v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249712v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249713v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>