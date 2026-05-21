--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -713,50 +713,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Figures de la violence et rapport au métier. Approche comparative de la victimation de professionnels de santé français et roumains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.5329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une des réalités du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -765,204 +869,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hors série - Violence(s) en établissement, 22, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victimization of Health Professionals in Bucharest. Service Relations and Social Work Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faggianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1337,51 +1337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence within organizations in the health and medico-social sector. For a France-Romania comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5395,50 +5395,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Empowerment et personnes âgées. Revue de la littérature francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIème congrès international des sociologues de langue française : la société morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis (en distanciel, cause Covid), Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Empowerment et personnes âgées : Revue de la littérature francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5447,139 +5529,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe Congrès de l’AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372717v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03360637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthy Ageing Through Innovation in Rural Europe. Analyse du dispositif : quel empowerment pour quelles formes du bien vieillir.</w:t>
               </w:r>
@@ -5893,51 +5893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence in Health Organizations in Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6264,51 +6264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence within the Organisations of Health and Medico-social Sector. For a Comparative Analysis of France-Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faggianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13357,51 +13357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90C69A9E"/>
+    <w:nsid w:val="24993BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13588,51 +13588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-carra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3665-4466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034620095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000007144032X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cecile.carra@univ-artois.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=z9ibs_kAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Carra-C%C3%A9cile--14613.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115114ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Varlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Burlacu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5329" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boxberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ridel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.413.0447" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.063.0038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.461.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Esterle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249462v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Col Christophe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnel B&#233;atrice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2006.1296" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.272.0205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198143v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scaillerez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Mokhtari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752042v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kebir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698150v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila En-Nahli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paodani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Col" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249825v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249842v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249836v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249837v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reitel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213981v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Prominsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pudlo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Galand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verhoeven" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Autres_Collections:Pr&#233;venir_les_violences_&#224;_l'&#233;cole" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742477v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spirale-edu-revue.fr/spip.php?rubrique134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817765v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249438v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4394" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213084v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249421v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=36513" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Que_sais-je:Les_100_mots_de_l'&#233;ducation" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_de_la_violence" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560579v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagoni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249429v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/themes/trajectoires-deviance-juvenile-316.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=7725" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681118v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desrousseaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530138v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530371v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698056v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249667v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249673v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Becousse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249715v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249681v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249712v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249713v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-carra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3665-4466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034620095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000007144032X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cecile.carra@univ-artois.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=z9ibs_kAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/publications-de-Carra-C%C3%A9cile--14613.htm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bident" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Evrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duhamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.182.0085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115114ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445599v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Varlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Burlacu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.5329" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384442v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boxberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ridel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.413.0447" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pesce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.063.0038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.461.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Esterle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249462v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Garnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Col Christophe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnel B&#233;atrice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mas Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2006.1296" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249484v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.272.0205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249512v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198143v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249497v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Scaillerez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Mokhtari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752042v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167533v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167537v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kebir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tabia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701663v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372717v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698032v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698150v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698039v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393018v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila En-Nahli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Allaoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nouaouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348361v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249838v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249722v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249721v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paodani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249726v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pagoni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249852v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Col" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249853v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249825v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249843v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249842v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249834v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249845v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249836v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249837v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reitel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213981v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Prominsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pudlo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278325v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Galand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verhoeven" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Autres_Collections:Pr&#233;venir_les_violences_&#224;_l'&#233;cole" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249257v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742477v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spirale-edu-revue.fr/spip.php?rubrique134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817765v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249438v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4394" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823736v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213084v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249421v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=36513" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Que_sais-je:Les_100_mots_de_l'&#233;ducation" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_de_la_violence" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550784v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560579v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagoni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249429v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puq.ca/catalogue/themes/trajectoires-deviance-juvenile-316.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249430v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=7725" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986035v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681118v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213994v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desrousseaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530138v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530371v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698056v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249667v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249673v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Becousse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249715v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249681v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249711v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249712v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249713v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>