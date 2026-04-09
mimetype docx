--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -969,316 +969,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests de SlipStream sur les plateformes StratusLab@LAL et OpenStack@CC-IN2P3 : vers la fédération du Cloud computing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une fédération de Cloud Académique dans France Grilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammed Airaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Loomis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres France-Grilles - LCG-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées SUCCES 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132540v1</w:t>
+                <w:t xml:space="preserve">hal-00927506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du Cloud StratusLab dans le cadre d'application astroparticule à l'APC</w:t>
+                <w:t xml:space="preserve">Tests de SlipStream sur les plateformes StratusLab@LAL et OpenStack@CC-IN2P3 : vers la fédération du Cloud computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Detournay</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Loomis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre LCG-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Palaiseau,, France</w:t>
+              <w:t xml:space="preserve">Rencontres France-Grilles - LCG-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132552v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une fédération de Cloud Académique dans France Grilles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Hamar</w:t>
+                <w:t xml:space="preserve">Utilisation du Cloud StratusLab dans le cadre d'application astroparticule à l'APC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jouvin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michèle Detournay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SUCCES 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre LCG-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Palaiseau,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927506v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du Cloud StratusLab : tests de performance des clusters virtuels</w:t>
               </w:r>
@@ -1542,51 +1542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud computing for Astroscience applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Detournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2046,51 +2046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loupias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diziere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Gregory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2011.10.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGQTRV6C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/759/2/78" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Falize" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petiteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Jeune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Babak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vallisneri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/848593" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramparison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Airaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biscarat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clementin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loomis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Detournay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Airaj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Jeune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dodu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detournay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Beckmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koenig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falize" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loupias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diziere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Gregory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2011.10.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGQTRV6C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/759/2/78" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Falize" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petiteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Jeune" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Babak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vallisneri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/848593" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ramparison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Airaj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Biscarat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clementin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Airaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hamar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Loomis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Detournay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Jeune" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dodu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detournay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Pop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Beckmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koenig" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00582830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>