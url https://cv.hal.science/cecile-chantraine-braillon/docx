--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -224,2028 +224,2131 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canevas performe!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/1403t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05111974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Mapping to Shaping the Digital Landscape of Performing Arts: DARIAH-EU Working Group Theatralia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamarija Žugić Borić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UniversItalia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teatri storici, archivi digitali e nuove tecnologie: strategie sfide risultati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VIII, pp.51-70, 2025, Arti dello Spettacolo / Performing Arts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05407451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance du littoral dans le théâtre de Wajdi Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragments d’une littérature littorale atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75, 2024, Enquêtes et Documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04529194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actuar en lugares convencionales vs actuar en lugares no convencionales: medir la “performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Willard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Escuela Nacional Superior de Arte Dramático - Ministerio de Educación (Perú). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistas-investigadoras/es y producción de conocimiento desde la escena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, , pp.81-99, 2024, Artistas-Investigadores</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05141043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somos unos idiotas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la isla al mundo : acercamientos a la obra de Carlos Liscano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rébellion de l’enfant dans le théâtre mythologique du Rio de la Plata (années 40 et 50)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Camp; John Chandler; Daniel Grégorio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoir(s) : Expressions et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.81-89, 2018, Pratiques (et représentations), 978-2-36424-049-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rehermann vs Sandra Massera : donner corps au texte de théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.I.E Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre contemporain dans les Amériques - Une scène sous la contrainte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, , pp.193 - 209, 2015, Trans-Atlántico, 978-2-87574-250-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JEUX DANGEREUX DANS LE THEATRE DE CARLOS DENIS MOLINA?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Gimbert, Lorenzo Lorenzo Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le jeu, Ordre et Liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CENOMANE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-916329-64-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre à l'antique dans le Río de la Plata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oscar Brando, Cécile Braillon-Chantraine, Norah Giraldi-Dei Cas, Fatiha Idmhand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Navegaciones y regresos. Lugares y figuras del desplazamiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-229., 2013, Trans-Atlántico, 978-2-87574-087-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Thesaurus of Performing Arts (Version 1)</w:t>
+                <w:t xml:space="preserve">Dublin Core for Performing Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamarija Žugić Borić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05156229v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dublin Core for Performing Arts</w:t>
+                <w:t xml:space="preserve">Multilingual Thesaurus of Performing Arts (Version 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Jeanne Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dubatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214127v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05156229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corpus audiovisuels en Sciences Humaines et Sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bourgatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MkF Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance dans les Amériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des archives contemporaines, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813004529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05076945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre Mythologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dubatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des archives contemporaines, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05076971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Amériques au fil du devenir : écritures de l’altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 372 p., 2016, Trans-Atlántico Literaturas, 9782875743367 (Broché) ; 9783035266092 (PDF) ; 9783035297249 (MOBI) ; 9783035297256 (ePUB). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6609-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-spect@teur : theater analysis through digital technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arti dello spettacolo / Performing Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, edited by Donatella Gavrilovich and Erica Faccioli (11/2025)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Corps-prendre » l’Amérique latine : les performances de Karen Veloso et de Scheherazade Zambrano Orozco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, https://journals.openedition.org/ideas/15885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.15885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05076910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-spect@tor for Performing Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education for Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Digital Methods for Digital Humanities, 39 (2), pp.173-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/EFI-230042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04452281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’École du Spectateur ou informatiser la recherche en Arts de la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revuehn.2849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04452226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arts performatifs et processus de créations à l'ère numérique. Enjeux techniques et théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'historiographie du théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Études théâtrales et humanités numériques, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme de recherche sur les archives du Fonds Alcides Giraldi : un exemple de production de données en humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Davignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Davignon</w:t>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, numéro spécial de la Revue des Nouvelles Technologies de l’Information, p.169-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El cuaderno como laboratorio genérico en el génesis de &amp;quot;La boa&amp;quot; de Carlos Denis Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lo que los archivos cuentan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, 145-156. http://bibliotecadigital.bibna.gub.uy/jspui/handle/123456789/50473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05085101v1</w:t>
-              </w:r>
-[...1104 lines deleted...]
-                <w:t xml:space="preserve">hal-03584286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Arts: Navigating through Digital Knowledge Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2261,543 +2364,543 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH Annual Event 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARIAH-EU, Jun 2025, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05154014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de modèles et de langages de description pour les Arts performatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres HumaNum 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IR* HumaNum, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05111565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital theatre studies: crossing perspective and methods with cognitive sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the DARIAH-EU Working Group Theatralia: Performing Arts – Transitioning to the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARIAH-EU Working Group Theatralia : co-chairs (2021-23) Anamarija Žugić Borić &amp; Tihomir Živić, Mar 2023, ZAGREB, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05140991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumenter la recherche sur des corpus audiovisuel avec Celluloid et e-spect@teur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement et analyse de corpus audiovisuels : Quelles méthodes ? Quels outils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bourgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Humanistica 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Latin-american manuscripts at digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Giraldi Dei Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th International Congress of the Latin American Studies Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Latin American Studies Association, May 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHispa: création d’outils pour l’exploitation numérique de corpus de manuscrits hispaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord 2014 : Humanités numériques : des outils, des méthodes, une culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2807,226 +2910,123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attending to an artistic performance is more emotionally engaging than watching it on video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Willard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302411v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">halshs-05111974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3181,51 +3181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://especellu.huma-num.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamarija &#381;ugi&#263; Bori&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-230042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2849" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lahoche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Willard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-cenomane.fr/f/index.php?sp=liv&amp;amp;livre_id=137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/61633?rskey=S8BjD9&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgatte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mkf.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chazalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003973" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Savin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6609-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1403t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://especellu.huma-num.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamarija &#381;ugi&#263; Bori&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1403t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Willard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615970v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-cenomane.fr/f/index.php?sp=liv&amp;amp;livre_id=137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/61633?rskey=S8BjD9&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mkf.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chazalon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004529" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003973" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Savin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053984" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6609-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15885" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-230042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2849" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lahoche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>