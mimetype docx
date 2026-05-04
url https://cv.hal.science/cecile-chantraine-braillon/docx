--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -224,180 +224,922 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canevas performe!</w:t>
+                <w:t xml:space="preserve">Multilingual Thesaurus of Performing Arts (Version 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/1403t⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Jeanne Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dubatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05111974v1</w:t>
+                <w:t xml:space="preserve">halshs-05156229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dublin Core for Performing Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamarija Žugić Borić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">e-spect@teur : theater analysis through digital technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arti dello spettacolo / Performing Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, edited by Donatella Gavrilovich and Erica Faccioli (11/2025)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Corps-prendre » l’Amérique latine : les performances de Karen Veloso et de Scheherazade Zambrano Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, https://journals.openedition.org/ideas/15885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.15885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05076910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-spect@tor for Performing Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education for Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Digital Methods for Digital Humanities, 39 (2), pp.173-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/EFI-230042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04452281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’École du Spectateur ou informatiser la recherche en Arts de la scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.2849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04452226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts performatifs et processus de créations à l'ère numérique. Enjeux techniques et théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'historiographie du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Études théâtrales et humanités numériques, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme de recherche sur les archives du Fonds Alcides Giraldi : un exemple de production de données en humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Davignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, numéro spécial de la Revue des Nouvelles Technologies de l’Information, p.169-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El cuaderno como laboratorio genérico en el génesis de &amp;quot;La boa&amp;quot; de Carlos Denis Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo que los archivos cuentan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, 145-156. http://bibliotecadigital.bibna.gub.uy/jspui/handle/123456789/50473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05085101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Mapping to Shaping the Digital Landscape of Performing Arts: DARIAH-EU Working Group Theatralia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -417,1938 +1159,1093 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UniversItalia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teatri storici, archivi digitali e nuove tecnologie: strategie sfide risultati</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VIII, pp.51-70, 2025, Arti dello Spettacolo / Performing Arts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05407451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance du littoral dans le théâtre de Wajdi Mouawad</w:t>
+                <w:t xml:space="preserve">Actuar en lugares convencionales vs actuar en lugares no convencionales: medir la “performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Willard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Escuela Nacional Superior de Arte Dramático - Ministerio de Educación (Perú). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fragments d’une littérature littorale atlantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 75, 2024, Enquêtes et Documents</w:t>
+              <w:t xml:space="preserve">Artistas-investigadoras/es y producción de conocimiento desde la escena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, , pp.81-99, 2024, Artistas-Investigadores</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04529194v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05141043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuar en lugares convencionales vs actuar en lugares no convencionales: medir la “performance</w:t>
+                <w:t xml:space="preserve">La performance du littoral dans le théâtre de Wajdi Mouawad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Escuela Nacional Superior de Arte Dramático - Ministerio de Educación (Perú). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artistas-investigadoras/es y producción de conocimiento desde la escena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, , pp.81-99, 2024, Artistas-Investigadores</w:t>
+              <w:t xml:space="preserve">Fragments d’une littérature littorale atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75, 2024, Enquêtes et Documents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05141043v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04529194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somos unos idiotas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la isla al mundo : acercamientos a la obra de Carlos Liscano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rébellion de l’enfant dans le théâtre mythologique du Rio de la Plata (années 40 et 50)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwige Camp; John Chandler; Daniel Grégorio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir(s) : Expressions et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.81-89, 2018, Pratiques (et représentations), 978-2-36424-049-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Rehermann vs Sandra Massera : donner corps au texte de théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.I.E Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre contemporain dans les Amériques - Une scène sous la contrainte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, , pp.193 - 209, 2015, Trans-Atlántico, 978-2-87574-250-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JEUX DANGEREUX DANS LE THEATRE DE CARLOS DENIS MOLINA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Gimbert, Lorenzo Lorenzo Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le jeu, Ordre et Liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CENOMANE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-916329-64-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre à l'antique dans le Río de la Plata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oscar Brando, Cécile Braillon-Chantraine, Norah Giraldi-Dei Cas, Fatiha Idmhand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navegaciones y regresos. Lugares y figuras del desplazamiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-229., 2013, Trans-Atlántico, 978-2-87574-087-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623703v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">halshs-05156229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des corpus audiovisuels en Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bourgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MkF Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782493458285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des archives contemporaines, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9782813004529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05076945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre Mythologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dubatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des archives contemporaines, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9782813003973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05076971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Amériques au fil du devenir : écritures de l’altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Aji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 372 p., 2016, Trans-Atlántico Literaturas, 9782875743367 (Broché) ; 9783035266092 (PDF) ; 9783035297249 (MOBI) ; 9783035297256 (ePUB). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0352-6609-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584286v1</w:t>
-              </w:r>
-[...618 lines deleted...]
-                <w:t xml:space="preserve">halshs-05085101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Arts: Navigating through Digital Knowledge Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2364,543 +2261,543 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH Annual Event 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARIAH-EU, Jun 2025, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05154014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de modèles et de langages de description pour les Arts performatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres HumaNum 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IR* HumaNum, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05111565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital theatre studies: crossing perspective and methods with cognitive sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the DARIAH-EU Working Group Theatralia: Performing Arts – Transitioning to the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARIAH-EU Working Group Theatralia : co-chairs (2021-23) Anamarija Žugić Borić &amp; Tihomir Živić, Mar 2023, ZAGREB, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05140991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumenter la recherche sur des corpus audiovisuel avec Celluloid et e-spect@teur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement et analyse de corpus audiovisuels : Quelles méthodes ? Quels outils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bourgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Humanistica 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Latin-american manuscripts at digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Giraldi Dei Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th International Congress of the Latin American Studies Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Latin American Studies Association, May 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHispa: création d’outils pour l’exploitation numérique de corpus de manuscrits hispaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord 2014 : Humanités numériques : des outils, des méthodes, une culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2910,123 +2807,226 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attending to an artistic performance is more emotionally engaging than watching it on video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Willard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canevas performe!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Coello</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">⟨10.58079/1403t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302411v1</w:t>
+                <w:t xml:space="preserve">halshs-05111974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3181,51 +3181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://especellu.huma-num.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamarija &#381;ugi&#263; Bori&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1403t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Willard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615970v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-cenomane.fr/f/index.php?sp=liv&amp;amp;livre_id=137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/61633?rskey=S8BjD9&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgatte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mkf.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chazalon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004529" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003973" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Savin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053984" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6609-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15885" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-230042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2849" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lahoche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085101v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539760v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://especellu.huma-num.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamarija &#381;ugi&#263; Bori&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-230042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2849" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lahoche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Willard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-cenomane.fr/f/index.php?sp=liv&amp;amp;livre_id=137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/61633?rskey=S8BjD9&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgatte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chazalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003973" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Savin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6609-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1403t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>