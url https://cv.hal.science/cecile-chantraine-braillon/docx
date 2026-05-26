--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -224,1974 +224,2086 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canevas performe!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/1403t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05111974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Mapping to Shaping the Digital Landscape of Performing Arts: DARIAH-EU Working Group Theatralia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamarija Žugić Borić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UniversItalia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teatri storici, archivi digitali e nuove tecnologie: strategie sfide risultati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VIII, pp.51-70, 2025, Arti dello Spettacolo / Performing Arts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05407451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance du littoral dans le théâtre de Wajdi Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragments d’une littérature littorale atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75, 2024, Enquêtes et Documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04529194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actuar en lugares convencionales vs actuar en lugares no convencionales: medir la “performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Willard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Escuela Nacional Superior de Arte Dramático - Ministerio de Educación (Perú). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artistas-investigadoras/es y producción de conocimiento desde la escena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, , pp.81-99, 2024, Artistas-Investigadores</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05141043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somos unos idiotas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la isla al mundo : acercamientos a la obra de Carlos Liscano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rébellion de l’enfant dans le théâtre mythologique du Rio de la Plata (années 40 et 50)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edwige Camp; John Chandler; Daniel Grégorio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoir(s) : Expressions et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp.81-89, 2018, Pratiques (et représentations), 978-2-36424-049-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rehermann vs Sandra Massera : donner corps au texte de théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.I.E Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre contemporain dans les Amériques - Une scène sous la contrainte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, , pp.193 - 209, 2015, Trans-Atlántico, 978-2-87574-250-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JEUX DANGEREUX DANS LE THEATRE DE CARLOS DENIS MOLINA?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Gimbert, Lorenzo Lorenzo Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le jeu, Ordre et Liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CENOMANE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-916329-64-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre à l'antique dans le Río de la Plata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oscar Brando, Cécile Braillon-Chantraine, Norah Giraldi-Dei Cas, Fatiha Idmhand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Navegaciones y regresos. Lugares y figuras del desplazamiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-229., 2013, Trans-Atlántico, 978-2-87574-087-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual Thesaurus of Performing Arts (Version 1)</w:t>
+                <w:t xml:space="preserve">Dublin Core for Performing Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamarija Žugić Borić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05156229v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dublin Core for Performing Arts</w:t>
+                <w:t xml:space="preserve">Multilingual Thesaurus of Performing Arts (Version 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Jeanne Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dubatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214127v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05156229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-spect@teur : theater analysis through digital technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arti dello spettacolo / Performing Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, edited by Donatella Gavrilovich and Erica Faccioli (11/2025)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Corps-prendre » l’Amérique latine : les performances de Karen Veloso et de Scheherazade Zambrano Orozco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, https://journals.openedition.org/ideas/15885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.15885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05076910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-spect@tor for Performing Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education for Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Digital Methods for Digital Humanities, 39 (2), pp.173-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/EFI-230042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04452281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’École du Spectateur ou informatiser la recherche en Arts de la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revuehn.2849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04452226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arts performatifs et processus de créations à l'ère numérique. Enjeux techniques et théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'historiographie du théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Études théâtrales et humanités numériques, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme de recherche sur les archives du Fonds Alcides Giraldi : un exemple de production de données en humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Davignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Davignon</w:t>
+                <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, numéro spécial de la Revue des Nouvelles Technologies de l’Information, p.169-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El cuaderno como laboratorio genérico en el génesis de &amp;quot;La boa&amp;quot; de Carlos Denis Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lo que los archivos cuentan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1, 145-156. http://bibliotecadigital.bibna.gub.uy/jspui/handle/123456789/50473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05085101v1</w:t>
-              </w:r>
-[...662 lines deleted...]
-                <w:t xml:space="preserve">hal-01623703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des corpus audiovisuels en Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Bourgatte</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bourgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MkF éditions; MkF Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782493458285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/164ee⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des archives contemporaines, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813004529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05076945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre Mythologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dubatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des archives contemporaines, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9782813003973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05076971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Amériques au fil du devenir : écritures de l’altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Aji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 372 p., 2016, Trans-Atlántico Literaturas, 9782875743367 (Broché) ; 9783035266092 (PDF) ; 9783035297249 (MOBI) ; 9783035297256 (ePUB). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6609-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2201,51 +2313,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing Arts: Navigating through Digital Knowledge Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2261,543 +2373,543 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH Annual Event 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARIAH-EU, Jun 2025, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05154014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de modèles et de langages de description pour les Arts performatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres HumaNum 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IR* HumaNum, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05111565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital theatre studies: crossing perspective and methods with cognitive sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the DARIAH-EU Working Group Theatralia: Performing Arts – Transitioning to the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DARIAH-EU Working Group Theatralia : co-chairs (2021-23) Anamarija Žugić Borić &amp; Tihomir Živić, Mar 2023, ZAGREB, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05140991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumenter la recherche sur des corpus audiovisuel avec Celluloid et e-spect@teur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement et analyse de corpus audiovisuels : Quelles méthodes ? Quels outils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bourgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Humanistica 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Latin-american manuscripts at digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Giraldi Dei Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th International Congress of the Latin American Studies Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Latin American Studies Association, May 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01333811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHispa: création d’outils pour l’exploitation numérique de corpus de manuscrits hispaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Idmhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord 2014 : Humanités numériques : des outils, des méthodes, une culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2807,234 +2919,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attending to an artistic performance is more emotionally engaging than watching it on video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chantraine-Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Willard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302411v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">halshs-05111974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3181,51 +3190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://especellu.huma-num.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamarija &#381;ugi&#263; Bori&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214127v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306510v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-230042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2849" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lahoche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Willard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-cenomane.fr/f/index.php?sp=liv&amp;amp;livre_id=137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/61633?rskey=S8BjD9&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgatte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chazalon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003973" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Savin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6609-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154014v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136920v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1403t" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://especellu.huma-num.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454733v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chantraine-Braillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamarija &#381;ugi&#263; Bori&#263;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111974v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1403t" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05141043v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Willard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615970v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-cenomane.fr/f/index.php?sp=liv&amp;amp;livre_id=137" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/61633?rskey=S8BjD9&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05156229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Jeanne Jouve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dubatti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lavorel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.15885" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/EFI-230042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2849" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Davignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lahoche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bourgatte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164ee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076945v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chazalon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monteiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004529" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05076971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003973" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03584286v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Savin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6609-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05154014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05111565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140991v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourgatte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Giraldi Dei Cas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>