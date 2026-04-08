--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -787,161 +787,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malnutrition infantile à la fin de la période laténienne : l’apport de l’examen paléopathologique de la nécropole de Jort (Calvados, Normandie, France)</w:t>
+                <w:t xml:space="preserve">Un handicap institutionnalisé : la lèpre au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+                <w:t xml:space="preserve">Valentin Miclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bougault</w:t>
+                <w:t xml:space="preserve">Leïa Mion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Les 1000 premiers jours de vie dans les populations du présent et du passé, 33 (1), pp.26-33. </w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archéologies du handicap, 165, pp.30-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.7445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.12778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228913v1</w:t>
+                <w:t xml:space="preserve">hal-03230492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flers. Les secrets du coeur</w:t>
               </w:r>
@@ -1007,230 +1007,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un handicap institutionnalisé : la lèpre au Moyen Âge</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les os prennent la parole !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Prisme - unir et innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230492v1</w:t>
+                <w:t xml:space="preserve">hal-03538371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les os prennent la parole !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malnutrition infantile à la fin de la période laténienne : l’apport de l’examen paléopathologique de la nécropole de Jort (Calvados, Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prisme - unir et innover</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les 1000 premiers jours de vie dans les populations du présent et du passé, 33 (1), pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.7445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538371v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child and Adolescent Diet in Late Roman Gaul: An investigation of incremental dietary stable isotopes in tooth dentine</w:t>
               </w:r>
@@ -1723,204 +1723,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01715280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un secteur d’inhumation privilégié pérenne : le chevet des églises de Thaon (Calvados) du VIIe au XIe s.</w:t>
+                <w:t xml:space="preserve">Un secteur d'inhumation pérenne : le chevet des église de Thaon (Calbvados) du VIIe au XIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Lesacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de la Vieille Église de Thaon - Bulletin de l'Association des Amis de la Vieille Église de Thaon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Nouvelles de la vieille église de Thaon, 14, pp.9-12</w:t>
+              <w:t xml:space="preserve">, 2015, Nouvelles de la vieille église de Thaon, Les 20 ans de l'AVET, 14, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240045v1</w:t>
+                <w:t xml:space="preserve">hal-02473984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un secteur d'inhumation pérenne : le chevet des église de Thaon (Calbvados) du VIIe au XIe s.</w:t>
+                <w:t xml:space="preserve">Un secteur d’inhumation privilégié pérenne : le chevet des églises de Thaon (Calvados) du VIIe au XIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de la Vieille Église de Thaon - Bulletin de l'Association des Amis de la Vieille Église de Thaon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Nouvelles de la vieille église de Thaon, Les 20 ans de l'AVET, 14, pp.9-12</w:t>
+              <w:t xml:space="preserve">, 2015, Nouvelles de la vieille église de Thaon, 14, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473984v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chantier de fouilles archéologiques : les résultats de la campagne 2011</w:t>
               </w:r>
@@ -2490,296 +2490,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : &amp;quot;Hôpitaux et maladreries au Moyen Âge : espace et environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of Cement Annulations to Paleopathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Tyler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleopathology Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, p. 4-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274479v1</w:t>
+                <w:t xml:space="preserve">hal-00274465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Cement Annulations to Paleopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+                <w:t xml:space="preserve">Le chantier de fouilles archéologiques : les résultats de la campagne 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erika Tyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleopathology Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, p. 4-13</w:t>
+              <w:t xml:space="preserve">Nouvelles de la Vieille Église de Thaon - Bulletin de l'Association des Amis de la Vieille Église de Thaon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nouvelles de la vieille église de Thaon, 6, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274465v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chantier de fouilles archéologiques : les résultats de la campagne 2005</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu : &amp;quot;Hôpitaux et maladreries au Moyen Âge : espace et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nouvelles de la vieille église de Thaon, 6, pp.4-5</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240037v1</w:t>
+                <w:t xml:space="preserve">hal-00274479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résultats de la campagne 2004</w:t>
               </w:r>
@@ -3141,1014 +3141,971 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tombe du chapitre de l'abbaye de l'Épau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude d’une population urbaine médiévale (Cour d’Albane, Rouen, XIe s.) : de la micro- histoire à la notion de pathocénose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études Espaces et rites funéraires : autour du tombeau de la reine Bérengère, 06-07 mars 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Ducom et Bénédicte Fillion-Braguet, Abbaye royale de l'Épau; DRAC Pays de Loire; Département de la Sarthe, Mar 2025, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Colloque 2026 du Groupe des Paléopathologistes de Langue Française (GPLF) : hommages à M.D. Grmek et J. Bérato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française (GPLF); IMEC; MRSH-CRAHAM, Mar 2026, Caen (Abbaye d'Ardenne)/ Caen (MRSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984121v1</w:t>
+                <w:t xml:space="preserve">hal-05582303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embaumement ou autopsie ? Exemple du crâne scié d’une sépulture de la Place de la République à Caen (XVIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2025 (GPLF), 28-29 mars 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie-Orne) (début XVIIIe siècle).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La tombe du chapitre de l'abbaye de l'Épau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Rencontres du GAAF, Rencontre autour de l’invisibles dans la tombe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GAAF, May 2024, Châlons-en-Champagne, France</w:t>
+              <w:t xml:space="preserve">Journées d'études Espaces et rites funéraires : autour du tombeau de la reine Bérengère, 06-07 mars 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Ducom et Bénédicte Fillion-Braguet, Abbaye royale de l'Épau; DRAC Pays de Loire; Département de la Sarthe, Mar 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756625v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciatique et paléopathologie : un diagnostic possible ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Bougault</w:t>
+                <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie-Orne) (début XVIIIe siècle).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2024 du Groupe de paléopathologistes de Langue Française (GPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GPLF, Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">15e Rencontres du GAAF, Rencontre autour de l’invisibles dans la tombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GAAF, May 2024, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520454v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crâne dit de saint Aubert : de la pratique chirurgicale à la pratique cultuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouet</w:t>
+                <w:t xml:space="preserve">Sciatique et paléopathologie : un diagnostic possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1023-2023 : le Mont Saint-Michel en Normandie et en Europe : nouvelles découvertes et nouvelles perspectives de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathilde Labatut; Fabien Paquet; Christophe Maneuvrier (collaboration), May 2023, Cerisy-la-Salle, France</w:t>
+              <w:t xml:space="preserve">Colloque 2024 du Groupe de paléopathologistes de Langue Française (GPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GPLF, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308448v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque : Autour du corps de l’apôtre Jacques le Majeur à Toulouse. Analyse des reliques, légendes hagiographiques et mémoires carolingiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Autour du corps de l’apôtre Jacques le Majeur à Toulouse. Analyse des reliques, légendes hagiographiques et mémoires carolingiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès - FRAMESPA, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of skeletal remains from CQ Feature 21, Benin city: an update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. F. Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Ajayi Alabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Ajayi Alabi</w:t>
+                <w:t xml:space="preserve">Akanni Olusegun Opadeji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolawole Adekola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futures of Archaeology: Contemporary Issues And Challenges in Heritage Management in West Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museum of West African Art (MOWAA), Sep 2023, Benin City, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The archeological excavations project in Ile-Ife: cooperation and support tools Ile-Ife excavation and Benin city osteological study: a first step for transdisciplinary collaboration between the universities of Ibadan and Caen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le crâne dit de saint Aubert : de la pratique chirurgicale à la pratique cultuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kolawole Adekola</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nigéria, Campus France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Campus France, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">1023-2023 : le Mont Saint-Michel en Normandie et en Europe : nouvelles découvertes et nouvelles perspectives de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathilde Labatut; Fabien Paquet; Christophe Maneuvrier (collaboration), May 2023, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115901v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipsanothèques et reliquaires : expériences normandes</w:t>
               </w:r>
@@ -4197,402 +4154,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funérailles élitaires à l’époque moderne, Les comtes de Flers (Orne, Normandie), début du XVIIIe siècle, Bilan du P.C.R 2019-2022</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The archeological excavations project in Ile-Ife: cooperation and support tools Ile-Ife excavation and Benin city osteological study: a first step for transdisciplinary collaboration between the universities of Ibadan and Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. F. Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Ajayi Alabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akanni Olusegun Opadeji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolawole Adekola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Normandie, Apr 2023, Alençon, France</w:t>
+              <w:t xml:space="preserve">Journée Nigéria, Campus France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus France, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115845v1</w:t>
+                <w:t xml:space="preserve">hal-04115901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation de l’examen macroscopique à l’étude radiographique, microtomographique et histologique pour la caractérisation paléopathologique de l’os immature.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Funérailles élitaires à l’époque moderne, Les comtes de Flers (Orne, Normandie), début du XVIIIe siècle, Bilan du P.C.R 2019-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Elie</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Archéologiques Régionales de Normandie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Normandie, Apr 2023, Alençon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102064v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autopsie d'un coeur embaumé : la fouille du cardiotaphe de Saint-Germain de Flers (XVIIIe siècle, Orne, Normandie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Confrontation de l’examen macroscopique à l’étude radiographique, microtomographique et histologique pour la caractérisation paléopathologique de l’os immature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française (GPLF) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université Paris-Aubervilliers, Apr 2022, Paris - Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573740v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples de chaînes opératoires mises en place sur le terrain ou en laboratoire</w:t>
               </w:r>
@@ -4699,90 +4656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reliques d'Aubert : dernière expertise du crâne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Letreguilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4814,411 +4771,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mystères du crâne &amp;quot;dit de saint Aubert&amp;quot; - conclusions des dernières expertises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouet</w:t>
+                <w:t xml:space="preserve">Autopsie d'un coeur embaumé : la fouille du cardiotaphe de Saint-Germain de Flers (XVIIIe siècle, Orne, Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Bougault</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Jeudis d'Ardevon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Ardevon, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française (GPLF) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Paris-Aubervilliers, Apr 2022, Paris - Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759527v1</w:t>
+                <w:t xml:space="preserve">hal-04573740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et pratiques funéraires normandes au Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mystères du crâne &amp;quot;dit de saint Aubert&amp;quot; - conclusions des dernières expertises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Letreguilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Association paléontologique de Villers-sur-Mer (APSVM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Villers-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Les Jeudis d'Ardevon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Ardevon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681844v1</w:t>
+                <w:t xml:space="preserve">hal-03759527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche sanitaire d’une population de jeunes immatures datant de La Tène finale : la nécropole de Jort (Calvados)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéologie et pratiques funéraires normandes au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1845e Journées de la Société d’Anthropologie de Paris, 27-31 janvier 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de l’Association paléontologique de Villers-sur-Mer (APSVM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Villers-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238677v1</w:t>
+                <w:t xml:space="preserve">hal-03681844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic d'une lacune de la voûte crânienne : le cas du crâne dit de “saint Aubert”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Letreguilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5250,1231 +5207,1231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les funérailles de la noblesse seconde aux XVIIe et XVIIIe siècles : le cas des comtes de Flers (Orne-Normandie) à travers les sources archivistiques et archéologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+                <w:t xml:space="preserve">Approche sanitaire d’une population de jeunes immatures datant de La Tène finale : la nécropole de Jort (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Bougault</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des funérailles. Des os et des larmes. Préparer les corps, pleurer et honorer les morts, colloque dématérialisé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GAAF, May 2021, Chartres, France</w:t>
+              <w:t xml:space="preserve">1845e Journées de la Société d’Anthropologie de Paris, 27-31 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239475v1</w:t>
+                <w:t xml:space="preserve">hal-03238677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne, Normandie), début du XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Les funérailles de la noblesse seconde aux XVIIe et XVIIIe siècles : le cas des comtes de Flers (Orne-Normandie) à travers les sources archivistiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Européennes de l'Archéologie 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de Flers, Jun 2021, Flers, France</w:t>
+              <w:t xml:space="preserve">Rencontre autour des funérailles. Des os et des larmes. Préparer les corps, pleurer et honorer les morts, colloque dématérialisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GAAF, May 2021, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573562v1</w:t>
+                <w:t xml:space="preserve">hal-03239475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Saint Thomas d’Aizier (Eure) : la vie et la mort dans une léproserie médiévale normande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+                <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne, Normandie), début du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purifier, soigner ou guérir ? Maladies et lieux religieux de la Méditerranée antique à la Normandie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Craham - UMR 6273 CNRS-Université de Caen Normandie - OUEN - CCIC, Oct 2014, Cerisy-la-Salle, France</w:t>
+              <w:t xml:space="preserve">Journées Européennes de l'Archéologie 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de Flers, Jun 2021, Flers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930821v1</w:t>
+                <w:t xml:space="preserve">hal-04573562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dysplasie de hanche (DDH) et la luxation congénitale de hanche (LCH) dans la léproserie de Saint-Thomas d’Aizier (XIIe-XVIe s., Eure)</w:t>
+                <w:t xml:space="preserve">À Saint Thomas d’Aizier (Eure) : la vie et la mort dans une léproserie médiévale normande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités de la recherche paléopathologique, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GPLF - SRBP, Apr 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Purifier, soigner ou guérir ? Maladies et lieux religieux de la Méditerranée antique à la Normandie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Craham - UMR 6273 CNRS-Université de Caen Normandie - OUEN - CCIC, Oct 2014, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146359v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse tracéologique de cinq crânes du site de Saint-Germain de Flers (XVIIe-XVIIIe siècle) : interprétation des signes de trépanation, sciage, embaumement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">La dysplasie de hanche (DDH) et la luxation congénitale de hanche (LCH) dans la léproserie de Saint-Thomas d’Aizier (XIIe-XVIe s., Eure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités de la recherche paléopathologique, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GPLF - SRBP, Apr 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146363v1</w:t>
+                <w:t xml:space="preserve">hal-02146359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from molecular evidence of Mycobacterium leprae from 15th century Normandy, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+                <w:t xml:space="preserve">Analyse tracéologique de cinq crânes du site de Saint-Germain de Flers (XVIIe-XVIIIe siècle) : interprétation des signes de trépanation, sciage, embaumement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Meeting of the Paleopathology Association (PPA) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paleopathology Association, Aug 2018, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Actualités de la recherche paléopathologique, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GPLF - SRBP, Apr 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146327v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie d’une léproserie : la chapelle Saint-Thomas d’Aizier (Eure)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Niel</w:t>
+                <w:t xml:space="preserve">Insights from molecular evidence of Mycobacterium leprae from 15th century Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen D. Donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Overend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Spigelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie. Évreux, 6-8 mai 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Evreux, France</w:t>
+              <w:t xml:space="preserve">22nd European Meeting of the Paleopathology Association (PPA) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paleopathology Association, Aug 2018, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241108v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soins des lépreux au Moyen Âge : approche transdisciplinaire de la fouille à l’histoire du site de Saint-Thomas d’Aizier (XIIe-XVIe s.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Archéologie d’une léproserie : la chapelle Saint-Thomas d’Aizier (Eure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’Anthropologie et d’Archéologie Funéraire (GAAF), May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie. Évreux, 6-8 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146338v1</w:t>
+                <w:t xml:space="preserve">hal-03241108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amputations spontanées ou chirurgicales ? Le cas de la léproserie médiévale Saint-Thomas d'Aizier (12e-16e s.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les soins des lépreux au Moyen Âge : approche transdisciplinaire de la fouille à l’histoire du site de Saint-Thomas d’Aizier (XIIe-XVIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2018, Applications des méthodes d'imagerie en paléopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GPLF, May 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">10e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’Anthropologie et d’Archéologie Funéraire (GAAF), May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521325v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Thomas d'Aizier (Eure) : vie et mort dans une léproserie médiévale (XIIe-XVIe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amputations spontanées ou chirurgicales ? Le cas de la léproserie médiévale Saint-Thomas d'Aizier (12e-16e s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’archéologie médiévale 2017-2018 : Anthropologie et pratiques funéraires - Master Sciences historiques Spécialité Recherche et Métiers de l’Archéologie UE 72/92-EP2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elisabeth, Lorans, Sep 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2018, Applications des méthodes d'imagerie en paléopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GPLF, May 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146313v1</w:t>
+                <w:t xml:space="preserve">hal-02521325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louise de Quengo : les funérailles multiples des élites bretonnes au XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
@@ -6516,51 +6473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mother and Child: Archaeological Evidence of Childbirth Complications in Medieval Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6592,864 +6549,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mausolée de Jaunay-Clan (Vienne) : protocole d’étude de sépultures en milieu clos</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Thomas d'Aizier (Eure) : vie et mort dans une léproserie médiévale (XIIe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Rencontre du GAAF, Colloque Rencontre autour de nouvelles approches de l’archéologie funéraire (04-05 avril 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Solenn de Larminat, Rémi Corbineau, Alexis Corrochano, Yves Gleize, Jean Soulat (dir.), Apr 2014, INHA - Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire d’archéologie médiévale 2017-2018 : Anthropologie et pratiques funéraires - Master Sciences historiques Spécialité Recherche et Métiers de l’Archéologie UE 72/92-EP2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth, Lorans, Sep 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240888v1</w:t>
+                <w:t xml:space="preserve">hal-02146313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue excavation of a post-medieval lead coffin in Livarot (Calvados): methods for studying and preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Broine</w:t>
+                <w:t xml:space="preserve">Le mausolée de Jaunay-Clan (Vienne) : protocole d’étude de sépultures en milieu clos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Maziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delhoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international Colloquium Abbey Museum of the Dunes, Dead Men talking. Interdisciplinary research into archaeological burial context in northwest Europe (10th-16th c.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Coxyde, Belgium</w:t>
+              <w:t xml:space="preserve">VIe Rencontre du GAAF, Colloque Rencontre autour de nouvelles approches de l’archéologie funéraire (04-05 avril 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solenn de Larminat, Rémi Corbineau, Alexis Corrochano, Yves Gleize, Jean Soulat (dir.), Apr 2014, INHA - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145642v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part des maladies infectieuses dans la mortalité d'une population médiévale normande : Saint-Pierre de Thaon (Xe-XIe s.), premiers éléments de synthèse à partir des arguments archéologiques, anthropologiques et paléopathologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Rescue excavation of a post-medieval lead coffin in Livarot (Calvados): methods for studying and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Pacory</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fauq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infections et épidémies en paléopathologie, colloque du Groupe des Paléopathologistes de Langue Française 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Craham UMR 6273; Association du GPLF, Mar 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">7th international Colloquium Abbey Museum of the Dunes, Dead Men talking. Interdisciplinary research into archaeological burial context in northwest Europe (10th-16th c.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Coxyde, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139435v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperçus des connaissances sur la présence de Mycobacterium leprae en Europe médiévale occidentale, centrale et orientale à partir de l'analyse moléculaire menée sur la population de Saint-Thomas d’Aizier (Eure, XIIe –XVIe s.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark Spigelman</w:t>
+                <w:t xml:space="preserve">Part des maladies infectieuses dans la mortalité d'une population médiévale normande : Saint-Pierre de Thaon (Xe-XIe s.), premiers éléments de synthèse à partir des arguments archéologiques, anthropologiques et paléopathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infections et épidémies en paléopathologie, colloque du groupe des paléopathologistes de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Infections et épidémies en paléopathologie, colloque du Groupe des Paléopathologistes de Langue Française 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Craham UMR 6273; Association du GPLF, Mar 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145864v1</w:t>
+                <w:t xml:space="preserve">hal-02139435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge des nourrissons à Thaon (Calvados) aux XVe-XVIIIe s. : origine sociale, mortalité et inhumation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aperçus des connaissances sur la présence de Mycobacterium leprae en Europe médiévale occidentale, centrale et orientale à partir de l'analyse moléculaire menée sur la population de Saint-Thomas d’Aizier (Eure, XIIe –XVIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen D. Donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Spigelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La paléopathologie des enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française (GPLF), Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Infections et épidémies en paléopathologie, colloque du groupe des paléopathologistes de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02145756v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment restituer les étapes de l'inhumation au Moyen Âge à partir des sources historiques, archéologiques et anthropologiques ?</w:t>
+                <w:t xml:space="preserve">Prise en charge des nourrissons à Thaon (Calvados) aux XVe-XVIIIe s. : origine sociale, mortalité et inhumation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’analyse des composants de la tombe aux traitements funéraires. Le corps dans tous ses états, Séminaire MAE, Séminaire d’Archéologie funéraire M2/Doctorat 2014-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Université Paris 1, MAE, France</w:t>
+              <w:t xml:space="preserve">La paléopathologie des enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française (GPLF), Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146202v1</w:t>
+                <w:t xml:space="preserve">halshs-02145756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation diagnostique et hiérarchisation des examens complémentaires à partir d’un cas médiéval de syndrome dysmorphique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment restituer les étapes de l'inhumation au Moyen Âge à partir des sources historiques, archéologiques et anthropologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figurations en paléopathologie, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GPLF - ICMCB; William, Berthon; Antony, Colombo; Hélène, Coqueugniot; Olivier, Dutour; Charlotte, Rittemard, Mar 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">De l’analyse des composants de la tombe aux traitements funéraires. Le corps dans tous ses états, Séminaire MAE, Séminaire d’Archéologie funéraire M2/Doctorat 2014-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Université Paris 1, MAE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146252v1</w:t>
+                <w:t xml:space="preserve">hal-02146202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace funéraire exceptionnel : le bûcher et le mausolée de la fin de l'Antiquité de Jaunay-Clan (Vienne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientation diagnostique et hiérarchisation des examens complémentaires à partir d’un cas médiéval de syndrome dysmorphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxence Segard</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CRAHAM la Mort et les pratiques funéraires à la fin de l'Antiquité, Université de Caen Basse-Normandie, 8 mars 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">Figurations en paléopathologie, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GPLF - ICMCB; William, Berthon; Antony, Colombo; Hélène, Coqueugniot; Olivier, Dutour; Charlotte, Rittemard, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936209v1</w:t>
+                <w:t xml:space="preserve">hal-02146252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille de la léproserie médiévale Saint-Thomas d'Aizier (Eure) et de son cimetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Autour des populations du passé : approches sanitaires - INED-CEPAM, Table ronde Maladies honteuses : approche sociale, Paris, 2 avril 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INED-CEPAM, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7468,5901 +7468,6216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Église Saint-Pierre de Thaon, campagne 2012 : premier bilan des études en phase de post-fouilles</w:t>
+                <w:t xml:space="preserve">Un espace funéraire exceptionnel : le bûcher et le mausolée de la fin de l'Antiquité de Jaunay-Clan (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de pré-programmation 2013, DRAC Basse-Normandie, 12 octobre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRAC Normandie, Oct 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire du CRAHAM la Mort et les pratiques funéraires à la fin de l'Antiquité, Université de Caen Basse-Normandie, 8 mars 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241031v1</w:t>
+                <w:t xml:space="preserve">hal-00936209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pots dans la tombe en Basse-Normandie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile de Seréville-Niel</w:t>
+                <w:t xml:space="preserve">Église Saint-Pierre de Thaon, campagne 2012 : premier bilan des études en phase de post-fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Des pots dans la tombe (IXe-XVIIIe siècle) : Regards croisés sur une pratique funéraire en Europe de l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée de pré-programmation 2013, DRAC Basse-Normandie, 12 octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Normandie, Oct 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783159v1</w:t>
+                <w:t xml:space="preserve">hal-03241031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dossier des saints de Savigny : étude historique et anthropologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gazeau</w:t>
+                <w:t xml:space="preserve">Des pots dans la tombe en Basse-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fichet de Clairfontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'abbaye de Savigny (1112-2012) : un chef d'ordre anglo-normand, Colloque international de Cerisy-la-Salle, 3-6 octobre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cerisy-la-Salle, France</w:t>
+              <w:t xml:space="preserve">Colloque Des pots dans la tombe (IXe-XVIIIe siècle) : Regards croisés sur une pratique funéraire en Europe de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241017v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation, gestion et spécificités des espaces funéraires à la lumière de l'étude des populations inhumées de quatre sites normands médiévaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Niel</w:t>
+                <w:t xml:space="preserve">Le dossier des saints de Savigny : étude historique et anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CEPAM : L'organisation des espaces funéraires du Moyen Âge à la lumière de l'anthropologie biologique, Université Nice Sophia Antipolis, 25 mars 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">L'abbaye de Savigny (1112-2012) : un chef d'ordre anglo-normand, Colloque international de Cerisy-la-Salle, 3-6 octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936207v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon église Saint-Pierre, 2000-2010. Quel bilan après 10 ans de fouilles d'un cimetière paroissial (VIIe-XVIIIe s.) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of skeletal lesions severity in leprosy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société des Arts et Belles Lettres de Bayeux, Bayeux, 26 février 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Bayeux, France</w:t>
+              <w:t xml:space="preserve">18th European Meeting of the Paleopathology Association,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vienna, Austria. p. 115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936204v1</w:t>
+                <w:t xml:space="preserve">hal-00936134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon 2011 : ultime campagne de fouilles dans l’église Saint-Pierre. Après 12 ans d’investigations archéologiques, quel bilan ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-Rays as a sensitive method for the studies of long bones of leg periosteal lesions in leprosy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ruffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Palich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e réunion du GTR Inhumations en contexte religieux, CRAHAM – UMR 6273 CNRS-UCBN, 9 décembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHAM, Dec 2011, Caen, France</w:t>
+              <w:t xml:space="preserve">18th European Meeting of the Paleopathology Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241166v1</w:t>
+                <w:t xml:space="preserve">hal-00643325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités archéologiques : présentation des résultats de l’ultime campagne de fouilles programmées sur le site du cimetière de la léproserie médiévale Saint-Thomas à Aizier (Eure) et des fouilles 2010 dans l’église Saint-Pierre de Thaon (Calvados)</w:t>
+                <w:t xml:space="preserve">Thaon église Saint-Pierre, 2000-2010. Quel bilan après 10 ans de fouilles d'un cimetière paroissial (VIIe-XVIIIe s.) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e réunion du GTR Inhumations en contexte religieux, CRAHAM – UMR 6273 CNRS-UCBN, 18 février 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHAM - université de Caen Basse-Normandie, Feb 2011, Caen, France</w:t>
+              <w:t xml:space="preserve">Société des Arts et Belles Lettres de Bayeux, Bayeux, 26 février 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Bayeux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241071v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Rays as a sensitive method for the studies of long bones of leg periosteal lesions in leprosy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualités archéologiques : présentation des résultats de l’ultime campagne de fouilles programmées sur le site du cimetière de la léproserie médiévale Saint-Thomas à Aizier (Eure) et des fouilles 2010 dans l’église Saint-Pierre de Thaon (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Meeting of the Paleopathology Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">30e réunion du GTR Inhumations en contexte religieux, CRAHAM – UMR 6273 CNRS-UCBN, 18 février 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHAM - université de Caen Basse-Normandie, Feb 2011, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643325v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of skeletal lesions severity in leprosy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Niel</w:t>
+                <w:t xml:space="preserve">Thaon 2011 : ultime campagne de fouilles dans l’église Saint-Pierre. Après 12 ans d’investigations archéologiques, quel bilan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Meeting of the Paleopathology Association,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Vienna, Austria. p. 115</w:t>
+              <w:t xml:space="preserve">31e réunion du GTR Inhumations en contexte religieux, CRAHAM – UMR 6273 CNRS-UCBN, 9 décembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHAM, Dec 2011, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936134v1</w:t>
+                <w:t xml:space="preserve">hal-03241166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Église Saint-Pierre de Thaon – campagne 2011 : 12 ans d’investigations en archéologie funéraire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+                <w:t xml:space="preserve">Organisation, gestion et spécificités des espaces funéraires à la lumière de l'étude des populations inhumées de quatre sites normands médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale de l’AVET, Thaon, Mairie de Thaon, 18 novembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVET, Nov 2011, Thaon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du CEPAM : L'organisation des espaces funéraires du Moyen Âge à la lumière de l'anthropologie biologique, Université Nice Sophia Antipolis, 25 mars 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241157v1</w:t>
+                <w:t xml:space="preserve">hal-00936207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Rays as a sensitive method for the studies of long bones of leg periosteal lesions in leprosy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Église Saint-Pierre de Thaon – campagne 2011 : 12 ans d’investigations en archéologie funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Meeting of the Paleopathology Association,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Vienna, Austria. p. 40</w:t>
+              <w:t xml:space="preserve">Assemblée générale de l’AVET, Thaon, Mairie de Thaon, 18 novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVET, Nov 2011, Thaon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936101v1</w:t>
+                <w:t xml:space="preserve">hal-03241157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of skeletal lesions severity in leprosy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-Rays as a sensitive method for the studies of long bones of leg periosteal lesions in leprosy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ruffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Palich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Meeting of the Paleopathology Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">18th European Meeting of the Paleopathology Association,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vienna, Austria. p. 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643328v1</w:t>
+                <w:t xml:space="preserve">hal-00936101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat et la nécropole du Haut Moyen Âge du lieu-dit Le Moulin Vaquet à Honguemarre-Guenouville (Eure) : un « village prénormand » du plateau du Roumois – Premiers résultats de la fouille</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of skeletal lesions severity in leprosy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demondion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Archéologiques de Haute-Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Harfleur, France. pp.123-138</w:t>
+              <w:t xml:space="preserve">18th European Meeting of the Paleopathology Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01149687v1</w:t>
+                <w:t xml:space="preserve">hal-00643328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie d'une léproserie : la chapelle Saint-Thomas d'Aizier (Eure)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’habitat et la nécropole du Haut Moyen Âge du lieu-dit Le Moulin Vaquet à Honguemarre-Guenouville (Eure) : un « village prénormand » du plateau du Roumois – Premiers résultats de la fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires pluridisciplinaires d'archéologie et d'histoire médiévales, Université de Picardie Jules Verne, 29 avril 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journées Archéologiques de Haute-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Harfleur, France. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936190v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01149687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrospective sur 10 ans de fouilles à la vieille église de Thaon : quel bilan ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delahaye</w:t>
+                <w:t xml:space="preserve">Archéologie d'une léproserie : la chapelle Saint-Thomas d'Aizier (Eure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à la Maison du Temps libre de Thaon, 5 mars 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Thaon, France</w:t>
+              <w:t xml:space="preserve">Séminaires pluridisciplinaires d'archéologie et d'histoire médiévales, Université de Picardie Jules Verne, 29 avril 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241173v1</w:t>
+                <w:t xml:space="preserve">hal-00936190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie d’une léproserie : la chapelle Saint-Thomas d’Aizier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+                <w:t xml:space="preserve">Rétrospective sur 10 ans de fouilles à la vieille église de Thaon : quel bilan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’Histoire médiévale (dir. Ph. Racinet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université d’Amiens, Apr 2010, Amiens, France</w:t>
+              <w:t xml:space="preserve">Conférence à la Maison du Temps libre de Thaon, 5 mars 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Thaon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549428v1</w:t>
+                <w:t xml:space="preserve">hal-03241173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats de la campagne 2010 à Thaon, église Saint-Pierre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Niel</w:t>
+                <w:t xml:space="preserve">Archéologie d’une léproserie : la chapelle Saint-Thomas d’Aizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale de l’AVET, Thaon, Mairie de Thaon, 29 novembre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVET, Nov 2010, Thaon, France</w:t>
+              <w:t xml:space="preserve">Séminaire d’Histoire médiévale (dir. Ph. Racinet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université d’Amiens, Apr 2010, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241187v1</w:t>
+                <w:t xml:space="preserve">hal-02549428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats de la campagne 2009 à Thaon, église Saint-Pierre</w:t>
+                <w:t xml:space="preserve">Résultats de la campagne 2010 à Thaon, église Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale de l’AVET, Thaon, Mairie de Thaon, 30 novembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Thaon, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale de l’AVET, Thaon, Mairie de Thaon, 29 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVET, Nov 2010, Thaon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241251v1</w:t>
+                <w:t xml:space="preserve">hal-03241187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples de conservation de bois : trois types d'aménagements funéraires du VIIe au XVIIIe siècle à Thaon (Calvados)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delahaye</w:t>
+                <w:t xml:space="preserve">Zones d’inhumations spécifiques pour les jeunes enfants dans les cimetières paroissiaux médiévaux : quelques exemples bas-normands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Poret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bois dans l'architecture et l'aménagement de la tombe, Quelles approches ?, Table-ronde d'Auxerre, 15-17 octobre 2009, Centre d'Études Médiévales d'Auxerre, DRAC Haute-Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Auxerre, France</w:t>
+              <w:t xml:space="preserve">Le corps des anges, Journée d’études sur les pratiques funéraires autour de l’enfant mort au Moyen Âge, Blandy-les-Tours, 14 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Blandy-les-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936663v1</w:t>
+                <w:t xml:space="preserve">hal-03241216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Identité sociale ou miroir d'une société en évolution ? Les tombes remarquables de la seconde moitié du IVe siècle dans la nécropole Michelet à Lisieux (Calvados) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première table ronde du Cinquantenaire du CRAHM Inhumations de prestige ou prestige de l'inhumation. Expressions du pouvoir dans l'au-delà (IVe-XVe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, CAEN, France. p. 1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones d’inhumations spécifiques pour les jeunes enfants dans les cimetières paroissiaux médiévaux : quelques exemples bas-normands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Poret</w:t>
+                <w:t xml:space="preserve">Exemples de conservation de bois : trois types d'aménagements funéraires du VIIe au XVIIIe siècle à Thaon (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps des anges, Journée d’études sur les pratiques funéraires autour de l’enfant mort au Moyen Âge, Blandy-les-Tours, 14 novembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Blandy-les-Tours, France</w:t>
+              <w:t xml:space="preserve">Le bois dans l'architecture et l'aménagement de la tombe, Quelles approches ?, Table-ronde d'Auxerre, 15-17 octobre 2009, Centre d'Études Médiévales d'Auxerre, DRAC Haute-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241216v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reliques de la cathédrale de Coutances, Aperçus d’une étude</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Barré</w:t>
+                <w:t xml:space="preserve">Résultats de la campagne 2009 à Thaon, église Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque La cathédrale de Coutances, Art et Histoire, Centre culturel de Cerisy-la-Salle (7-11 octobre 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CCIC, Oct 2009, Cerisy la Salle, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale de l’AVET, Thaon, Mairie de Thaon, 30 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Thaon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241202v1</w:t>
+                <w:t xml:space="preserve">hal-03241251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autour des identités sociales : les cimetières de la cathédrale de Rouen - XIe-XIVe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les reliques de la cathédrale de Coutances, Aperçus d’une étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités, sociétés, anthropologie, séminaire du CRAHAM, Université de Caen Basse-Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque La cathédrale de Coutances, Art et Histoire, Centre culturel de Cerisy-la-Salle (7-11 octobre 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCIC, Oct 2009, Cerisy la Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322670v1</w:t>
+                <w:t xml:space="preserve">hal-03241202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cimetières de la cathédrale de Rouen : analyse de la population inhumée (Xe-fin XIIIe - début du XVIe s.)</w:t>
+                <w:t xml:space="preserve">Autour des identités sociales : les cimetières de la cathédrale de Rouen - XIe-XIVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la cathédrale de Rouen, GRHIS, Université de Rouen, 5 mars 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Rouen, France</w:t>
+              <w:t xml:space="preserve">Identités, sociétés, anthropologie, séminaire du CRAHAM, Université de Caen Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336561v1</w:t>
+                <w:t xml:space="preserve">hal-00322670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« New Paleopathological Evidence of Pre-Columbian Treponematoses from Northern France : deux cas de syphilis tertiaire des XIIIe et XIVe siècles provenant du cloître de l'abbaye d'Ardenne et de l'église Saint-Pierre de Thaon (Calvados) »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cimetières de la cathédrale de Rouen : analyse de la population inhumée (Xe-fin XIIIe - début du XVIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Paleopathology Association Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhague, Danemark</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur la cathédrale de Rouen, GRHIS, Université de Rouen, 5 mars 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336746v1</w:t>
+                <w:t xml:space="preserve">hal-00336561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chapelle Saint-Thomas d'Azier, premiers résultats de six années de fouille programmée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+                <w:t xml:space="preserve">« New Paleopathological Evidence of Pre-Columbian Treponematoses from Northern France : deux cas de syphilis tertiaire des XIIIe et XIVe siècles provenant du cloître de l'abbaye d'Ardenne et de l'église Saint-Pierre de Thaon (Calvados) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Danze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes des lépreux et léproseries au Moyen Âge dans le nord de le France, Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tabuteau B. (dir.), 2007, Amiens, France. p. 47-109</w:t>
+              <w:t xml:space="preserve">17th European Paleopathology Association Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhague, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333354v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Roman Empire Sites in Northern Gaul. A Bioarcheological Apraisal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La chapelle Saint-Thomas d'Azier, premiers résultats de six années de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Penna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Européenne du Programme Global History of Health, 14-15 janvier 2006 En consultation sur le site: http://global.sbs.ohio-state.edu/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Etudes des lépreux et léproseries au Moyen Âge dans le nord de le France, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tabuteau B. (dir.), 2007, Amiens, France. p. 47-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336581v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une tréponématose du XIVe siècle en Normandie : Thaon 118</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Roman Empire Sites in Northern Gaul. A Bioarcheological Apraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel des Paléopathologistes de Langue Française, 24-25 mars 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">Réunion Européenne du Programme Global History of Health, 14-15 janvier 2006 En consultation sur le site: http://global.sbs.ohio-state.edu/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273735v1</w:t>
+                <w:t xml:space="preserve">hal-00336581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chapelle Saint-Thomas d’Aizier : fouilles 1998-2005</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une tréponématose du XIVe siècle en Normandie : Thaon 118</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cotten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Danze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’archéologie médiévale normande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHM, université de Caen, Nov 2005, caen, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel des Paléopathologistes de Langue Française, 24-25 mars 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549383v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église Saint-Pierre de Thaon : premiers résultats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delahaye</w:t>
+                <w:t xml:space="preserve">La chapelle Saint-Thomas d’Aizier : fouilles 1998-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Actualités de l'archéologie médiévale en Normandie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d’archéologie médiévale normande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHM, université de Caen, Nov 2005, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273720v1</w:t>
+                <w:t xml:space="preserve">hal-02549383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de la chapelle Saint-Thomas à Aizier : bilan de six années de fouille programmée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'église Saint-Pierre de Thaon : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Archéologie et patrimoine des maladreries médiévales en Normandie-Beauvaisis et dans le nord de la France, programme collectif de recherche LAZARI, Aizier, 9 avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Aizier, France</w:t>
+              <w:t xml:space="preserve">Journée "Actualités de l'archéologie médiévale en Normandie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936634v1</w:t>
+                <w:t xml:space="preserve">hal-00273720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’église Saint-Pierre de Thaon : résultats des fouilles 2004</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site de la chapelle Saint-Thomas à Aizier : bilan de six années de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizième séance du GTR Inhumation en contexte religieux, Caen 19 novembre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Archéologie et patrimoine des maladreries médiévales en Normandie-Beauvaisis et dans le nord de la France, programme collectif de recherche LAZARI, Aizier, 9 avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Aizier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241269v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats des fouilles du cimetière de la léproserie de Saint-Thomas d’Aizier, Eure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizième séance du GTR Inhumation en contexte religieux, Caen, 19 novembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of cement annulations to paleopathology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’église Saint-Pierre de Thaon : résultats des fouilles 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erika Tyler</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth European Meeting of the Palaeopathology Association, Durham (United Kingdom), 10-14 août</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Seizième séance du GTR Inhumation en contexte religieux, Caen 19 novembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936626v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies hyperostosantes et polyarthropathies érosives (une observation familiale) à Thaon (Calvados)</w:t>
+                <w:t xml:space="preserve">Relevance of cement annulations to paleopathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Tyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle de la Société d’Anthropologie de Paris, Histoire des peuplements : approches interdisciplinaire, Paris, 16-18 janvier 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Fifteenth European Meeting of the Palaeopathology Association, Durham (United Kingdom), 10-14 août</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241306v1</w:t>
+                <w:t xml:space="preserve">hal-00936626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations sur la topographie funéraire de la cathédrale de Rouen (Xe-XIVe siècles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Maho</w:t>
+                <w:t xml:space="preserve">Maladies hyperostosantes et polyarthropathies érosives (une observation familiale) à Thaon (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Demondion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première table ronde Inhumations et édifices religieux au Moyen Age entre Loire et Seine,du CRAHAM, Caen, 18 octobre 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHAM - Université de Caen Basse-Normandie, Oct 2003, Caen, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle de la Société d’Anthropologie de Paris, Histoire des peuplements : approches interdisciplinaire, Paris, 16-18 janvier 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241444v1</w:t>
+                <w:t xml:space="preserve">hal-03241306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’église Saint-Pierre de Thaon : espaces d’inhumation préférentiels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations sur la topographie funéraire de la cathédrale de Rouen (Xe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence publique, Mairie de Thaon, 17 mars 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Thaon, France</w:t>
+              <w:t xml:space="preserve">Première table ronde Inhumations et édifices religieux au Moyen Age entre Loire et Seine,du CRAHAM, Caen, 18 octobre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHAM - Université de Caen Basse-Normandie, Oct 2003, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241457v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église Saint-Pierre de Thaon (Calvados): premières approches archéologiques et anthropologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’église Saint-Pierre de Thaon : espaces d’inhumation préférentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque La paroisse en Normandie au Moyen Âge, La vie paroissiale, l'église et le cimetière, Histoire-art-archéologie, Saint-Lô, 30 novembre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">Conférence publique, Mairie de Thaon, 17 mars 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Thaon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241462v1</w:t>
+                <w:t xml:space="preserve">hal-03241457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats de la campagne 2001 à Thaon, église Saint-Pierre</w:t>
+                <w:t xml:space="preserve">L'église Saint-Pierre de Thaon (Calvados): premières approches archéologiques et anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale de l’AVET, Thaon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AVET, Dec 2001, Thaon, France</w:t>
+              <w:t xml:space="preserve">Colloque La paroisse en Normandie au Moyen Âge, La vie paroissiale, l'église et le cimetière, Histoire-art-archéologie, Saint-Lô, 30 novembre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241473v1</w:t>
+                <w:t xml:space="preserve">hal-03241462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats des fouilles de l'été 2000 dans le chœur et à l'extérieur de l'église Saint-Pierre de Thaon, Calvados</w:t>
+                <w:t xml:space="preserve">Premiers résultats de la campagne 2001 à Thaon, église Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinquième séance du GTR Inhumations en contexte religieux, Caen, 10 novembre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHAM, Université de Caen Normandie, Nov 2000, Caen, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale de l’AVET, Thaon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AVET, Dec 2001, Thaon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241492v1</w:t>
+                <w:t xml:space="preserve">hal-03241473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites de l'archéologie et de l'anthropologie de terrain : méthodes d'interprétation des rites funéraires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers résultats des fouilles de l'été 2000 dans le chœur et à l'extérieur de l'église Saint-Pierre de Thaon, Calvados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième séance du GTR Inhumations en contexte religieux, Caen, 16 juin 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRAHAM, Université de Caen Basse-Normandie, Jun 2000, Caen, France</w:t>
+              <w:t xml:space="preserve">Cinquième séance du GTR Inhumations en contexte religieux, Caen, 10 novembre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHAM, Université de Caen Normandie, Nov 2000, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241479v1</w:t>
+                <w:t xml:space="preserve">hal-03241492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apports et limites de l'archéologie et de l'anthropologie de terrain : méthodes d'interprétation des rites funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième séance du GTR Inhumations en contexte religieux, Caen, 16 juin 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAHAM, Université de Caen Basse-Normandie, Jun 2000, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saint-Pierre de Thaon : analyse préliminaire de la campagne 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l’AVET (Association des Amis de la Vieille Église de Thaon), Thaon, 20 octobre 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Thaon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gros doigt ou grande bague ? Le cas de la sépulture 910 de Saint-Dizier les Crassées au VIIe s. (Champagne-Ardenne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">La mortalité infantile à l'époque moderne. Site de l'ancien cimetière paroissial de Lion-sur-Mer (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française (GPLF 2025), 28-29 mars 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Groupe des Paléopathologistes de Langue Française - Colloque 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Caen (IMEC, Abbaye d'Ardenne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985264v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05571415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'imagerie à l'étude des restes biologiques humains - exemple des réalisations faites au CRAHAM (UMR 6273, Université de Caen Normandie, CNRS, Caen)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Nouvelle approche méthodologique d’identification des marqueurs caractéristiques de la lèpre appliquée à l’étude anthropologique des individus de la léproserie de Putot-en-Bessin (XIIIe-XVIes., Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Pacory</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie scientifique et objet archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Caen, France. </w:t>
+              <w:t xml:space="preserve">Colloque 2026 du Groupe des Paléopathologistes de Langue Française (GPLF) : hommages à M.D. Grmek et J. Bérato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Caen (Abbaye d'Ardenne) / Caen (MRSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045390v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la radiologie, de la microtomodensitométrie et de l'histologie à la caractérisation des modifications du périoste chez les sujets immatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Gros doigt ou grande bague ? Le cas de la sépulture 910 de Saint-Dizier les Crassées au VIIe s. (Champagne-Ardenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française (GPLF 2025), 28-29 mars 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671257v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la radiologie, de la microtomodensitométrie et de l'histologie à l'étude des pathologies, troubles de croissance et modifications physiologiques de l'os immature- présentation de la recherche ANCESTOR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Apports de l'imagerie à l'étude des restes biologiques humains - exemple des réalisations faites au CRAHAM (UMR 6273, Université de Caen Normandie, CNRS, Caen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris-Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Imagerie scientifique et objet archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671251v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identication du scorbut dans les populations carencées : un exemple à l'aître Saint-Maclou (Rouen, Seine-Maritime)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aminte Thomann</w:t>
+                <w:t xml:space="preserve">Apports de la radiologie, de la microtomodensitométrie et de l'histologie à l'étude des pathologies, troubles de croissance et modifications physiologiques de l'os immature- présentation de la recherche ANCESTOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poster présenté au colloque annuel du GPLF, 25-27 mars 2021 (en distanciel), session posters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris - Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris-Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238649v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche diagnostique d’une maladie osseuse constitutionnelle chez un fœtus retrouvé à l’aître Saint-Maclou (Rouen, 76)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aminte Thomann</w:t>
+                <w:t xml:space="preserve">Apports de la radiologie, de la microtomodensitométrie et de l'histologie à la caractérisation des modifications du périoste chez les sujets immatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles méthodologies en paléopathologie, colloque du Groupe des Paléopathologistes de languie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rouen, France. 2018</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139319v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole de Jort (Calvados) : bilan préliminaire des pathologies d’une population laténienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Bougault</w:t>
+                <w:t xml:space="preserve">Identication du scorbut dans les populations carencées : un exemple à l'aître Saint-Maclou (Rouen, Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coupeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminte Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carpentier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+                <w:t xml:space="preserve">Olivier Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles méthodologies en paléopathologie, Colloque du Groupe des Paléopathologistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rouen, France. 2018</w:t>
+              <w:t xml:space="preserve">Poster présenté au colloque annuel du GPLF, 25-27 mars 2021 (en distanciel), session posters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris - Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139372v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and vitamin D deficiency: A case-study using interglobular dentin, skeletal lesions, and oxygen isotope analysis from the Late Roman (4th century) necropolis of Michelet, France</w:t>
+                <w:t xml:space="preserve">La nécropole de Jort (Calvados) : bilan préliminaire des pathologies d’une population laténienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Salahuddin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tracy Prowse</w:t>
+                <w:t xml:space="preserve">Charlotte Delrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleopathology Association, 45th North american meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">Les nouvelles méthodologies en paléopathologie, Colloque du Groupe des Paléopathologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rouen, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139271v1</w:t>
+                <w:t xml:space="preserve">hal-02139372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défauts de développement dentaire et lèpre. A propos de 5 cas d’odontodysplasie léprogénique dans la population de Saint-Thomas d’Aizier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+                <w:t xml:space="preserve">Démarche diagnostique d’une maladie osseuse constitutionnelle chez un fœtus retrouvé à l’aître Saint-Maclou (Rouen, 76)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coupeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminte Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Le Cabec</w:t>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lombardo Daniella</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles méthodologies en paléopathologie</w:t>
+              <w:t xml:space="preserve">Les nouvelles méthodologies en paléopathologie, colloque du Groupe des Paléopathologistes de languie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rouen, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139267v1</w:t>
+                <w:t xml:space="preserve">hal-02139319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Preliminary Stable Isotope Investigation of Mobility in the late Roman (4th century AD) Necropolis of Michelet (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration and vitamin D deficiency: A case-study using interglobular dentin, skeletal lesions, and oxygen isotope analysis from the Late Roman (4th century) necropolis of Michelet, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Salahuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Prowse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie Kahlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Association for Physical Anthropology, 45th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">Paleopathology Association, 45th North american meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139291v1</w:t>
+                <w:t xml:space="preserve">hal-02139271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atteintes paléopathologiques dans la léproserie médiévale de Saint-Thomas d'Aizier (Eure) : dernières données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Défauts de développement dentaire et lèpre. A propos de 5 cas d’odontodysplasie léprogénique dans la population de Saint-Thomas d’Aizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Le Cabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lombardo Daniella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infections et épidémies en paléopathologie, colloque du Groupe des Paléopathologistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Les nouvelles méthodologies en paléopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rouen, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01715073v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pillage de sépultures sur le site “Michelet”, Lisieux (Calvados, IVe-IXe siècle). Essai de synthèse et révision des données</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Paillard</w:t>
+                <w:t xml:space="preserve">Atteintes paléopathologiques dans la léproserie médiévale de Saint-Thomas d'Aizier (Eure) : dernières données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ritualiser, gérer, piller rencontre autour des réouvertures de tombes et de la manipulation d’ossements, 9e rencontre du GAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Infections et épidémies en paléopathologie, colloque du Groupe des Paléopathologistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145779v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas possible de maladie de Paget de la période moderne (XVIe-XVIIe s.) dans l'église Saint-Germain de Flers (Orne).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+                <w:t xml:space="preserve">Le pillage de sépultures sur le site “Michelet”, Lisieux (Calvados, IVe-IXe siècle). Essai de synthèse et révision des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Noterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes en Langue française (GPLF). "Infections et épidémies en Paléopathologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Caen, France. 2017</w:t>
+              <w:t xml:space="preserve">Ritualiser, gérer, piller rencontre autour des réouvertures de tombes et de la manipulation d’ossements, 9e rencontre du GAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869353v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d’une calcification retrouvée dans la ceinture pelvienne d'un individu inhumé dans la léproserie médiévale de Saint-Thomas d'Aizier (Eure)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Durr</w:t>
+                <w:t xml:space="preserve">A Preliminary Stable Isotope Investigation of Mobility in the late Roman (4th century AD) Necropolis of Michelet (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracy Prowse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Brickley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Deudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infections et épidémies en paléopathologie, colloque du Groupe des Paléopathologistes de langue française (GPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">The Canadian Association for Physical Anthropology, 45th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01715096v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique chirurgicale et geste funéraire dans une maladrerie. Analyse paléopathologique d’une amputation à la fin du Moyen Âge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Blary</w:t>
+                <w:t xml:space="preserve">Un cas possible de maladie de Paget de la période moderne (XVIe-XVIIe s.) dans l'église Saint-Germain de Flers (Orne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Normandie-caen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1840e journée de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes en Langue française (GPLF). "Infections et épidémies en Paléopathologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Caen, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146226v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead coffins of Flers (France, Orne) from the early modern times : methodology of an interdisciplinary study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+                <w:t xml:space="preserve">Étude d’une calcification retrouvée dans la ceinture pelvienne d'un individu inhumé dans la léproserie médiévale de Saint-Thomas d'Aizier (Eure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saljoghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Deudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international Colloquium Abbey Museum of the Dunes, Dead Men talking. Interdisciplinary research into archaeological burial context in northwest Europe (10th-16th c.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Coxyde, Belgium. 2017</w:t>
+              <w:t xml:space="preserve">Infections et épidémies en paléopathologie, colloque du Groupe des Paléopathologistes de langue française (GPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02145678v1</w:t>
+                <w:t xml:space="preserve">halshs-01715096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Cranial Trauma from a Late Roman and Early Merovingian Context from Michelet, Lisieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Timmins</w:t>
+                <w:t xml:space="preserve">Pratique chirurgicale et geste funéraire dans une maladrerie. Analyse paléopathologique d’une amputation à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Megan Brickley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Association for Physical Anthropology, 28-31 oct. 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Winnipeg, United States</w:t>
+              <w:t xml:space="preserve">1840e journée de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02437424v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geste funéraire et geste médical au Moyen Âge, Maladrerie de Château-Thierry (Aisne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Blary</w:t>
+                <w:t xml:space="preserve">Lead coffins of Flers (France, Orne) from the early modern times : methodology of an interdisciplinary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1840es journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">7th international Colloquium Abbey Museum of the Dunes, Dead Men talking. Interdisciplinary research into archaeological burial context in northwest Europe (10th-16th c.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Coxyde, Belgium. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01231743v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Childhood Cranial Trauma from a Late Roman and Early Merovingian Context from Michelet, Lisieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Timmins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Brickley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Association for Physical Anthropology, 28-31 oct. 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Winnipeg, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02437424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geste funéraire et geste médical au Moyen Âge, Maladrerie de Château-Thierry (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1840es journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01231743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un secteur d'inhumation privilégié pérenne : le chevet des églises de Thaon (Calvados) du VIIe au XIe s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dupre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maurine Lesacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communauté des vivants, compagnie des morts. 35e Journées internationales d'archéologie mérovingienne de l'AFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13372,310 +13687,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles élitaires et division du corps dans la noblesse aux XVIIe et XVIIIe siècles à partir de l’exemple des comtes de Flers (Orne, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS/Inrap collection Recherches archéologiques. A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Dizier « la Tuilerie » (Haute-Marne) : trois sépultures d’élite du VIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Baillif-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Calligaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 304 p., 2019, Publications du CRAHAM | Série antique et médiévale, 978-2-84133-939-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux, médiévaux, modernes et contemporains, Actes des 7e rencontres du GAAF, Caen, université de Caen Basse-Normandie (03 - 04 avril 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carré Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13683,4003 +13998,4175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carré, Florence; Hincker, Vincent; Chapelain de Seréville-Niel, Cécile. Gaaf, pp.240, 2018, Publication du Gaaf 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pots dans la tombe (IXe-XVIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hincker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaire de Caen, Collection des Publications du CRAHM, Série antique et médiévale 523 p., 2017, 978-2-84133-851-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01715617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie, Orne) entre le XVIIe et le XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Archéologie, laboratoire et archives : enquête sur les funérailles comtales de Flers (XVIIᵉ-XVIIIᵉ siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière; Cécile Paresys; Isabelle Richard; Isabelle Le Goff. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Mulot, Elisabeth Masson, Agnès Saget (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 15e rencontre du GAAF Rencontre autour de l'invisible dans la tombe</w:t>
+              <w:t xml:space="preserve">Le pays de Flers insolite et secret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985111v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crâne dit de saint Aubert : de la pratique chirurgicale à la pratique cultuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouet</w:t>
+                <w:t xml:space="preserve">Des fosses communes aux ossuaires de l'Aître Saint-Maclou à Rouen (76) : la gestion des corps sur quatre siècles d'utilisation d'un cimetière à galerie (XIVe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminte Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Mathilde Labatut; Fabien Paquet; Christophe Maneuvrier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Dohr-Combe; Carole Fossurier; Elodie Wermuth (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 1023-2023 - Le Mont-Saint-Michel en Normandie et en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mont-Saint-Michel, Centre culturel international de Cerisy, Abbaye de Hambye, A paraître</w:t>
+              <w:t xml:space="preserve">Gestion collective de la mort dans les cimetières d'époque moderne, Actes du PCR CimMoNE (Les cimetières modernes dans le nord-est de la France), 6 nov. 2024, Troyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 77-89, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573844v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un soldat de l’armée allemande à Éterville (Calvados)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Le crâne dit de saint Aubert : de la pratique chirurgicale à la pratique cultuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">C. Billard, V. Carpentier, S. Jacquemot, M. Landölt, J.-P. Legendre, C. Marcigny (dir.). </w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathilde Labatut; Fabien Paquet; Christophe Maneuvrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie des conflits contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Supplément (13), Revue Archéologique de l'Ouest; PUR, pp.259-261, 2024, 978-2-7535-9721-1</w:t>
+              <w:t xml:space="preserve">Colloque 1023-2023 - Le Mont-Saint-Michel en Normandie et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mont-Saint-Michel, Centre culturel international de Cerisy, Abbaye de Hambye, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115981v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du crâne médiéval dit d’Aubert : étude historique, datation et nouvel examen paléopathologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Bougault</w:t>
+                <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie, Orne) entre le XVIIe et le XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; stéphane Joly. </w:t>
+              <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière; Cécile Paresys; Isabelle Richard; Isabelle Le Goff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se vêtir au premier Moyen Âge, Actes des 41e Journées internationales de l'Association française d'Archéologie mérovingienne, Chartres (Eure-et-Loir), 29 sept. au 02 oct. 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 40 (85e supplément), AFAM; FERACF, pp.245-251, 2024</w:t>
+              <w:t xml:space="preserve">Actes de la 15e rencontre du GAAF Rencontre autour de l'invisible dans la tombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573777v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Paillard</w:t>
+                <w:t xml:space="preserve">Un soldat de l’armée allemande à Éterville (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Couanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Paillard, Didier; Alduc-Le Bagousse, Armelle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Billard, V. Carpentier, S. Jacquemot, M. Landölt, J.-P. Legendre, C. Marcigny (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nécropole Michelet, Bilan et perspectives des recherches sur la cité de Lisieux (Calvados) de ses origines au IXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUC, 2022, Publications du CRAHAM. Série Antique et médiévale, ISSN 2491-8423, 978-2-38185-170-9</w:t>
+              <w:t xml:space="preserve">Archéologie des conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément (13), Revue Archéologique de l'Ouest; PUR, pp.259-261, 2024, 978-2-7535-9721-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229407v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soins des lépreux au Moyen Âge : approche transdisciplinaire de la fouille à l’histoire du site de Saint-Thomas d’Aizier (XIe-XVIe siècles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Jeanne</w:t>
+                <w:t xml:space="preserve">Analyse du crâne médiéval dit d’Aubert : étude historique, datation et nouvel examen paléopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Helen Donoghue</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sacha Kacki; Hélène Réveillas; Knüsel J. Christopher. </w:t>
+              <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour du corps malade. Prise en charge et traitement funéraire des individus souffrants à travers les siècles. Actes de la 10e rencontre du GAAF, Bordeaux, mai 2018</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-96, 2021, Publication du GAAF, 978-2-9541526-6-0</w:t>
+              <w:t xml:space="preserve">Se vêtir au premier Moyen Âge, Actes des 41e Journées internationales de l'Association française d'Archéologie mérovingienne, Chartres (Eure-et-Loir), 29 sept. au 02 oct. 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40 (85e supplément), AFAM; FERACF, pp.245-251, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02437152v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funérailles de la noblesse normande au début du XVIIIe siècle. Préparation des corps, embaumement et inhumation en cercueils en plomb à Flers (Orne), église paroissiale Saint-Germain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Rozenn Colleter; Daniel Pichot; Éric Cruzéby. </w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paillard, Didier; Alduc-Le Bagousse, Armelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.271-285, 2021, 978-2-7535-8233-0</w:t>
+              <w:t xml:space="preserve">La nécropole Michelet, Bilan et perspectives des recherches sur la cité de Lisieux (Calvados) de ses origines au IXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUC, 2022, Publications du CRAHAM. Série Antique et médiévale, ISSN 2491-8423, 978-2-38185-170-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441824v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pillage de sépultures sur le site de “Michelet”, Lisieux (Calvados, IVe-IXe siècle, Calvados). Essai de synthèse et révision des données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Astrid Noterman</w:t>
+                <w:t xml:space="preserve">Les soins des lépreux au Moyen Âge : approche transdisciplinaire de la fouille à l’histoire du site de Saint-Thomas d’Aizier (XIe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Noterman, Astrid; Cervel, Mathilde. </w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sacha Kacki; Hélène Réveillas; Knüsel J. Christopher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ritualiser, gérer, piller : rencontre autour des réouvertures de tombes et de la manipulation des ossements : actes de la 9e Rencontre du Gaaf, Poitiers, UFR SHA-CESCM, les 10-12 mai 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9, Groupe d'anthropologie et d'archéologie funéraire; Association des Publications Chauvinoises, pp.118-132, 2020, Publication du Gaaf 9, 979-10-90534-56-8</w:t>
+              <w:t xml:space="preserve">Rencontre autour du corps malade. Prise en charge et traitement funéraire des individus souffrants à travers les siècles. Actes de la 10e rencontre du GAAF, Bordeaux, mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-96, 2021, Publication du GAAF, 978-2-9541526-6-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555790v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02437152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IV - Données archéoanthropologiques sur le cimetière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aminte Thomann</w:t>
+                <w:t xml:space="preserve">Funérailles de la noblesse normande au début du XVIIIe siècle. Préparation des corps, embaumement et inhumation en cercueils en plomb à Flers (Orne), église paroissiale Saint-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rozenn Colleter; Daniel Pichot; Éric Cruzéby. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rouen L'aître Saint-Maclou, une renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Métropole Rouen Normandie - Editions Octopus, pp.74-79, 2020, 978-2-900314-23-4</w:t>
+              <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-285, 2021, 978-2-7535-8233-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231712v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Saint Thomas d’Aizier (Eure) : la vie et la mort dans une léproserie médiévale normande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+                <w:t xml:space="preserve">IV - Données archéoanthropologiques sur le cimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coupeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminte Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Purifier, soigner ou guérir ? Maladies et lieux religieux de la Méditerranée antique à la Normandie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes du colloque de Cerisy la Salle (1er au 05 octobre 2014), Presses universitaires de Rennes, pp.133-151, 2020, Archéologie &amp; Culture, 978-2-7535-8025-1</w:t>
+              <w:t xml:space="preserve">Rouen L'aître Saint-Maclou, une renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métropole Rouen Normandie - Editions Octopus, pp.74-79, 2020, 978-2-900314-23-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216084v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mother and Child: Archaeological Evidence of Childbirth Complications in Medieval Normandy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pillage de sépultures sur le site de “Michelet”, Lisieux (Calvados, IVe-IXe siècle, Calvados). Essai de synthèse et révision des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Noterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Gislon Dopfel; Constanza ; Foscati; Alessandra ;Burnett; Charles (Eds). </w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noterman, Astrid; Cervel, Mathilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pregnancy and Childbirth in the Premodern World: European and Middle Eastern Cultures, from Late Antiquity to the Renaissance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ritualiser, gérer, piller : rencontre autour des réouvertures de tombes et de la manipulation des ossements : actes de la 9e Rencontre du Gaaf, Poitiers, UFR SHA-CESCM, les 10-12 mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Groupe d'anthropologie et d'archéologie funéraire; Association des Publications Chauvinoises, pp.118-132, 2020, Publication du Gaaf 9, 979-10-90534-56-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145555v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dossier des reliques de Savigny, étude historique et anthropologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gazeau</w:t>
+                <w:t xml:space="preserve">À Saint Thomas d’Aizier (Eure) : la vie et la mort dans une léproserie médiévale normande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Galbrun, Brigitte; Gazeau, Véronique. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Chapelain de Séreville-Niel; Christine Delaplace; Damien Jeanne; Pierre Sineux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’abbaye de Savigny (1112-2012), Un chef d’ordre anglo-normand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.321-344, 2019, Art et Société</w:t>
+              <w:t xml:space="preserve">Purifier, soigner ou guérir ? Maladies et lieux religieux de la Méditerranée antique à la Normandie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes du colloque de Cerisy la Salle (1er au 05 octobre 2014), Presses universitaires de Rennes, pp.133-151, 2020, Archéologie &amp; Culture, 978-2-7535-8025-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139106v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude anthropologique des sépultures de l’église (2000-2018)</w:t>
+                <w:t xml:space="preserve">Mother and Child: Archaeological Evidence of Childbirth Complications in Medieval Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bouet, Pierre (dir.); Chambellan, Alain; Leullier, Yves; Poussard, Annette; Simon, Odette; Caligny-Delahaye, François; Chapelain de Seréville-Niel, Cécile. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gislon Dopfel; Constanza ; Foscati; Alessandra ;Burnett; Charles (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’église Saint-Pierre de Thaon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pregnancy and Childbirth in the Premodern World: European and Middle Eastern Cultures, from Late Antiquity to the Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.109-134, 2019, Cursor mundi (CURSOR 36), 978-2-503-58055-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.CURSOR-EB.5.115606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139145v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ancienne église Saint-Pierre de Thaon (VIIe-XIIe siècle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caligny-Delahaye François</w:t>
+                <w:t xml:space="preserve">Le dossier des reliques de Savigny, étude historique et anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aubin, Gérard,; Le Roux, Charles-Tanguy; Marcigny, Cyril. </w:t>
+              <w:t xml:space="preserve">Galbrun, Brigitte; Gazeau, Véronique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le terrain avec les archéologues, 30 ans de découvertes dans l'Ouest de la France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.218-219, 2018, 978-2-7535-6464-0</w:t>
+              <w:t xml:space="preserve">L’abbaye de Savigny (1112-2012), Un chef d’ordre anglo-normand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.321-344, 2019, Art et Société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150130v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église et le cimetière de la paroisse Saint-Germain à Flers (Orne), XIIe-XVIIe siècles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude anthropologique des sépultures de l’église (2000-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouet, Pierre (dir.); Chambellan, Alain; Leullier, Yves; Poussard, Annette; Simon, Odette; Caligny-Delahaye, François; Chapelain de Seréville-Niel, Cécile. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Normandie 2016 (Rouen, 30 septembre-1er octobre 2016)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.185-196, 2018, Journées Archéologiques de Normandie 2016, 9791024009339</w:t>
+              <w:t xml:space="preserve">L’église Saint-Pierre de Thaon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OREP Editions, pp.193-217, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060496v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La léproserie de la chapelle Saint-Thomas d'Aizier (XIIe-XVIe siècle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+                <w:t xml:space="preserve">L'église et le cimetière de la paroisse Saint-Germain à Flers (Orne), XIIe-XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le terrain avec les archéologues, 30 ans de découvertes dans l'Ouest de la France</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de Normandie 2016 (Rouen, 30 septembre-1er octobre 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.220-221, 2018, 978-2-7535-6464-0</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-196, 2018, Journées Archéologiques de Normandie 2016, 9791024009339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150133v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie quotidienne des mérovingiens : apports de l'anthropobiologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ancienne église Saint-Pierre de Thaon (VIIe-XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caligny-Delahaye François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Berthelot, Sandrine; Hincker, Vincent. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubin, Gérard,; Le Roux, Charles-Tanguy; Marcigny, Cyril. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vous avez dit barbares ? Archéologie des temps mérovingiens, Ve-VIIIe siècles. Catalogue d’exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée de Normandie, pp.118-121, 2018</w:t>
+              <w:t xml:space="preserve">Sur le terrain avec les archéologues, 30 ans de découvertes dans l'Ouest de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.218-219, 2018, 978-2-7535-6464-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139452v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains : conclusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Carré</w:t>
+                <w:t xml:space="preserve">La léproserie de la chapelle Saint-Thomas d'Aizier (XIIe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Florence Carré; Vincent Hincker; Cécile Chapelain de Séréville-Niel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aubin, Gérard; Le Roux, Charles-Tanguy; Marcigny, Cyril. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaaf, pp.221-230, 2018, 9782954152646</w:t>
+              <w:t xml:space="preserve">Sur le terrain avec les archéologues, 30 ans de découvertes dans l'Ouest de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.220-221, 2018, 978-2-7535-6464-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657594v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas de violence en anthropologie</w:t>
+                <w:t xml:space="preserve">La vie quotidienne des mérovingiens : apports de l'anthropobiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Noterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berthelot, Sandrine; Hincker, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vous avez dit barbares ? Archéologie des temps mérovingiens, Ve-VIIIe siècles. Catalogue d'exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.122-123, 2018, 9789461614544</w:t>
+              <w:t xml:space="preserve">Vous avez dit barbares ? Archéologie des temps mérovingiens, Ve-VIIIe siècles. Catalogue d’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de Normandie, pp.118-121, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139461v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un secteur d'inhumation privilégié pérenne: le chevet des églises de Thaon (Calvados) du VIIe au IXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains : conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Leroy, Inés; Verslype, Laurent. </w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Carré; Vincent Hincker; Cécile Chapelain de Séréville-Niel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communauté des vivants, compagnie des morts : actes des 35e Journées de l'Association française d'archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saint-Germain-en-Laye : Association française d'archéologie mérovingienne, pp.217-224, 2017, Mémoires de l'Association française d'archéologie mérovingienne, 33, 979-10-90282-00-1</w:t>
+              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaaf, pp.221-230, 2018, 9782954152646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139220v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loden kisten te Flers (17de-18de eeuw). Methodologie van een interdisciplinaire studie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cas de violence en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Lehouck, Alexander; Van Acker, Jan. </w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Noterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berthelot, Sandrine; Hincker, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doden spreken. Interdisciplinair onderzoek op archeologische grafcontexten in Noordwest-Europa (10de-16de eeuw)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.149-154, 2017, Jaarboek Abdijmuseum Ten Duinen. Novi Monasterii, vol. 15, 978 94 014 4821 5</w:t>
+              <w:t xml:space="preserve">Vous avez dit barbares ? Archéologie des temps mérovingiens, Ve-VIIIe siècles. Catalogue d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.122-123, 2018, 9789461614544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02464252v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De noodopgraving van een loden kist in Livarot (Calvados). Onderzoeksmethodes en voorlopige resultaten</w:t>
+                <w:t xml:space="preserve">Un secteur d'inhumation privilégié pérenne: le chevet des églises de Thaon (Calvados) du VIIe au IXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Lehouck, Alexander; Van Acker, Jan. </w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Lesacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leroy, Inés; Verslype, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doden spreken. Interdisciplinair onderzoek op archeologische grafcontexten in Noordwest-Europa (10de-16de eeuw)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academia Press, pp.141-144, 2017, Jaarboek Abdijmuseum Ten Duinen. Novi Monasterii, vol. 15, 978 94 014 4821 5</w:t>
+              <w:t xml:space="preserve">Communauté des vivants, compagnie des morts : actes des 35e Journées de l'Association française d'archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Germain-en-Laye : Association française d'archéologie mérovingienne, pp.217-224, 2017, Mémoires de l'Association française d'archéologie mérovingienne, 33, 979-10-90282-00-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02464225v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques en contexte funéraire en Basse-Normandie entre production et usage (XIIIe-début du XVe siècle)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De noodopgraving van een loden kist in Livarot (Calvados). Onderzoeksmethodes en voorlopige resultaten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fauq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lehouck, Alexander; Van Acker, Jan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des pots dans la tombe (IXe au XVIIIe siècle). Regards croisés sur une pratique funéraire en Europe de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen - Brepols, pp.231-245, 2017, Collection des Publications du CRAHM, Série antique et médiévale, 978-2-84133-851-1</w:t>
+              <w:t xml:space="preserve">Doden spreken. Interdisciplinair onderzoek op archeologische grafcontexten in Noordwest-Europa (10de-16de eeuw)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia Press, pp.141-144, 2017, Jaarboek Abdijmuseum Ten Duinen. Novi Monasterii, vol. 15, 978 94 014 4821 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02060456v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02464225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos d’une fibule de type wisigoth découverte dans le cimetière mérovingien de Nassandres (Eure)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Briard</w:t>
+                <w:t xml:space="preserve">Loden kisten te Flers (17de-18de eeuw). Methodologie van een interdisciplinaire studie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoinette Rast-Eicher</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lehouck, Alexander; Van Acker, Jan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Archéologiques Régionales de Haute-Normandie, Alizay (20-22 juin 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PURH, pp. 215-238, 2016</w:t>
+              <w:t xml:space="preserve">Doden spreken. Interdisciplinair onderzoek op archeologische grafcontexten in Noordwest-Europa (10de-16de eeuw)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-154, 2017, Jaarboek Abdijmuseum Ten Duinen. Novi Monasterii, vol. 15, 978 94 014 4821 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01715471v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02464252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chapelle Saint-Thomas d’Aizier (Eure) : bilan de douze années de fouille programmée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Céramiques en contexte funéraire en Basse-Normandie entre production et usage (XIIIe-début du XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fichet de Clairfontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie : Évreux, 6-8 mai 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications des universités de Rouen et du Havre, pp.241-260, 2012, Haute-Normandie archéologique, 978-2-87775-559-7</w:t>
+              <w:t xml:space="preserve">Des pots dans la tombe (IXe au XVIIIe siècle). Regards croisés sur une pratique funéraire en Europe de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen - Brepols, pp.231-245, 2017, Collection des Publications du CRAHM, Série antique et médiévale, 978-2-84133-851-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01715451v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02060456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples de conservation de bois : trois types d’aménagements funéraires du VIIe au XVIIIe siècle à Thaon (Calvados)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À propos d’une fibule de type wisigoth découverte dans le cimetière mérovingien de Nassandres (Eure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Rast-Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bois dans l’architecture et l’aménagement de la tombe : quelles approches ? Actes de la table-ronde d’Auxerre, 15-17 octobre 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Archéologiques Régionales de Haute-Normandie, Alizay (20-22 juin 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, pp. 215-238, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Française d’Archéologie Mérovingienne</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01715534v1</w:t>
+                <w:t xml:space="preserve">halshs-01715471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reliques de la cathédrale : aperçus d'une étude</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemples de conservation de bois : trois types d’aménagements funéraires du VIIe au XVIIIe siècle à Thaon (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Françoise Laty; Pierre Bouet; Gilles Désiré dit Gosset. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Carré; Fabrice Henrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cathédrale de Coutances : art &amp; histoire : actes du colloque, Centre culturel international de Cerisy du 8 au 11 octobre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, OREP éditions, pp.121-133, 2012, Colloques du département de la Manche, 978-2-8151-0139-4</w:t>
+              <w:t xml:space="preserve">Le bois dans l’architecture et l’aménagement de la tombe : quelles approches ? Actes de la table-ronde d’Auxerre, 15-17 octobre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXIII, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association Française d’Archéologie Mérovingienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-220, 2012, Mémoires, 978-2-9524032-8-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936601v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones d’inhumations spécifiques pour les jeunes enfants dans les cimetières paroissiaux médiévaux : quelques exemples bas-normands</w:t>
+                <w:t xml:space="preserve">La chapelle Saint-Thomas d’Aizier (Eure) : bilan de douze années de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Coste Marie-Claire. </w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lequoy, Marie-Clotilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps des anges. Actes de la journée d'études sur les pratiques funéraires autour de l’enfant mort au Moyen Âge, Blandy-les-Tours, 14 novembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Général de Seine et Marne, Silvana Editoriale, pp.90-101, 2011, 978-2-86077-056-9</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie : Évreux, 6-8 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications des universités de Rouen et du Havre, pp.241-260, 2012, Haute-Normandie archéologique, 978-2-87775-559-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715560v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité sociale ou miroir d'une société en évolution ? Les tombes remarquables de la seconde moitié du IVe siècle dans la nécropole Michelet à Lisieux (Calvados)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les reliques de la cathédrale : aperçus d'une étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Armelle Alduc-Le Bagousse (dir.). </w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Laty; Pierre Bouet; Gilles Désiré dit Gosset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhumations de prestige ou prestige de l’inhumation. Expressions du pouvoir dans l’au-delà (IVe-XVe siècle), Première table ronde du Cinquantenaire du CRAHM, Caen, 23-24 mars 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, Publications du CRAHM, p. 1-22, 2009, Tables rondes du CRAHM 4</w:t>
+              <w:t xml:space="preserve">La cathédrale de Coutances : art &amp; histoire : actes du colloque, Centre culturel international de Cerisy du 8 au 11 octobre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, OREP éditions, pp.121-133, 2012, Colloques du département de la Manche, 978-2-8151-0139-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492261v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Église Saint-Pierre de Thaon (Calvados) : premières approches archéologiques et anthropologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zones d’inhumations spécifiques pour les jeunes enfants dans les cimetières paroissiaux médiévaux : quelques exemples bas-normands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Éric Barré. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coste Marie-Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La paroisse en Normandie au Moyen Âge : la vie paroissiale, l'église et le cimetière : histoire, art, archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 27, Société d’Archéologie et d’Histoire de la Manche, pp.332-354, 2008, Études et documents</w:t>
+              <w:t xml:space="preserve">Le corps des anges. Actes de la journée d'études sur les pratiques funéraires autour de l’enfant mort au Moyen Âge, Blandy-les-Tours, 14 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Général de Seine et Marne, Silvana Editoriale, pp.90-101, 2011, 978-2-86077-056-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715579v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recrutement des cimetières du groupe épiscopal de Rouen (XIe-XIVe siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identité sociale ou miroir d'une société en évolution ? Les tombes remarquables de la seconde moitié du IVe siècle dans la nécropole Michelet à Lisieux (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armelle Alduc-Le Bagousse (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La paroisse en Normandie au Moyen Âge, La vie paroissiale, l'église et le cimetière, Histoire-art-archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etudes et documents, 27, Société d'Archéologie et d'Histoire de la Manche, p. 298-331, 2008, Études et documents, 27</w:t>
+              <w:t xml:space="preserve">Inhumations de prestige ou prestige de l’inhumation. Expressions du pouvoir dans l’au-delà (IVe-XVe siècle), Première table ronde du Cinquantenaire du CRAHM, Caen, 23-24 mars 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Publications du CRAHM, p. 1-22, 2009, Tables rondes du CRAHM 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333186v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chapelle Saint-Thomas d’Aizier, premiers résultats de six années de fouille programmée</w:t>
+                <w:t xml:space="preserve">Le recrutement des cimetières du groupe épiscopal de Rouen (XIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude des lépreux et des léproseries au Moyen Âge dans le Nord de la France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-109, 2007, Histoire, Archéologie, patrimoine, Histoire Médiévale et Archéologie</w:t>
+              <w:t xml:space="preserve">La paroisse en Normandie au Moyen Âge, La vie paroissiale, l'église et le cimetière, Histoire-art-archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etudes et documents, 27, Société d'Archéologie et d'Histoire de la Manche, p. 298-331, 2008, Études et documents, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01715415v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collections ostéologiques historiques du Centre de recherches archéologiques et historiques médiévales de l'université de Caen Basse-Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Église Saint-Pierre de Thaon (Calvados) : premières approches archéologiques et anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ardagna Yann. Bizot Bruno. Boëtsch Gilles. Delestre Xavier. (éd.). </w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Barré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les collections ostéologiques humaines : gestion, valorisation et perspectives. Actes de la table ronde de Carry-le-Rouet (Bouches-du-Rhône, France), 25-26 avril 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Provence Archéologie, Aix-en-Provence, p. 23-31, 2006, Supplément au Bulletin Archéologique de Provence, 4</w:t>
+              <w:t xml:space="preserve">La paroisse en Normandie au Moyen Âge : la vie paroissiale, l'église et le cimetière : histoire, art, archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, Société d’Archéologie et d’Histoire de la Manche, pp.332-354, 2008, Études et documents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306382v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations sur la topographie funéraire de la cathédrale de Rouen (Xe-XIVe siècles)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chapelle Saint-Thomas d’Aizier, premiers résultats de six années de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Armelle Alduc-Le Bagousse (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Tabuteau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhumations et édifices religieux au Moyen Âge entre Loire et Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Publications du CRAHM, pp.93-119, 2005, Tables rondes du CRAHM</w:t>
+              <w:t xml:space="preserve">Étude des lépreux et des léproseries au Moyen Âge dans le Nord de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAHMER,; Laboratoire d’Archéologie et d’Histoire de l’Université de Picardie-Jules Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-109, 2007, Histoire, Archéologie, patrimoine, Histoire Médiévale et Archéologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271930v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collections ostéologiques historiques du Centre de recherches archéologiques et historiques médiévales de l'université de Caen Basse-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ardagna Yann. Bizot Bruno. Boëtsch Gilles. Delestre Xavier. (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collections ostéologiques humaines : gestion, valorisation et perspectives. Actes de la table ronde de Carry-le-Rouet (Bouches-du-Rhône, France), 25-26 avril 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Provence Archéologie, Aix-en-Provence, p. 23-31, 2006, Supplément au Bulletin Archéologique de Provence, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations sur la topographie funéraire de la cathédrale de Rouen (Xe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armelle Alduc-Le Bagousse (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inhumations et édifices religieux au Moyen Âge entre Loire et Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Publications du CRAHM, pp.93-119, 2005, Tables rondes du CRAHM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inhumations d’enfants au sein de la Cour d’Albane, groupe épiscopal de Rouen, période des Xe-XIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Buchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enfant, son corps, son histoire : actes des septièmes journées anthropologiques de Valbonne, 1-3 juin 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions APDCA, pp.45-61, 1997, 2-904110-23-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17689,51 +18176,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouen (Seine-Maritime). Aître Saint-Maclou [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminte Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17749,73 +18236,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Compte-rendu d'ouvrage) [J.-P. Le Bihan (dir.), Archéologie de Quimper, matériaux pour servir l'Histoire, t. 1 De la chute de l'Empire romain à la fin du Moyen Âge, Le Bihan J.-P. et Villard J.-F. (dir.), Centre de Recherches Archéologiques du Finistère, Éditions Cloître, Saint-Thonan, 2005, 459 p.], Archéologie Médiévale 36, p. 362-365</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17824,188 +18311,188 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : R. Orban, C. Polet, &amp;quot;Les dents et les ossements humains. Que mangeait-on au Moyen Âge ?&amp;quot;, Typologie des sources Moyen Âge occidental 84, Brepols, 2001, 183 p. dans Archéologie Médiévale, 35, 2005, p. 319-320</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleury-sur-Orne: Les Hauts de l'Orne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desloges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18015,1475 +18502,1475 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport archéo-anthropologique du site de Caen – Place de la République (Calvados) - Étude de laboratoire 2018-2023</w:t>
+                <w:t xml:space="preserve">Rapport d’étude anthropologique de la population mise au jour sur le site de Saint-Dizier « Les Crassées » - campagnes 2021-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Service d'Archéoanthropologie du Craham - UMR 6273 CNRS-Unicaen. 2024, 60 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRAHAM - CNRS UMR 6273 - Université Caen Normandie. 2024, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573533v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’étude anthropologique de la population mise au jour sur le site de Saint-Dizier « Les Crassées » - campagnes 2021-2022</w:t>
+                <w:t xml:space="preserve">Rapport archéo-anthropologique du site de Caen – Place de la République (Calvados) - Étude de laboratoire 2018-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CRAHAM - CNRS UMR 6273 - Université Caen Normandie. 2024, pp.199</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service d'Archéoanthropologie du Craham - UMR 6273 CNRS-Unicaen. 2024, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841783v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lion-sur-Mer (14), ancien cimetière paroissial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">vol. 1, Craham - UMR 6273 CNRS-Unicaen. 2024, 452 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Archéologique Ife-Sungbo, 2018-2022. Rapport Quadriennal.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Roth</w:t>
+                <w:t xml:space="preserve">Projet REQUIEM : appRochE isotopiQUe de l’organIsation d’une léprosErie Médiévale - Rapport d’opération de programme d'analyses post-fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Miclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Travaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amanda Logan</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">William &amp; Mary; TEMPS; Obafemi Awolowo University; University of Ibadan; Northwestern University. 2023, pp.210</w:t>
+              <w:t xml:space="preserve">UMR 6273 CRAHAM – Université de Caen Normandie – CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933839v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet REQUIEM : appRochE isotopiQUe de l’organIsation d’une léprosErie Médiévale - Rapport d’opération de programme d'analyses post-fouilles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Travaillé</w:t>
+                <w:t xml:space="preserve">Mission Archéologique Ife-Sungbo, 2018-2022. Rapport Quadriennal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisa Ogunfolakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Carré</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Logan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR 6273 CRAHAM – Université de Caen Normandie – CNRS. 2023</w:t>
+              <w:t xml:space="preserve">William &amp; Mary; TEMPS; Obafemi Awolowo University; University of Ibadan; Northwestern University. 2023, pp.210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334028v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’étude anthropologique de la population mise au jour en 2018 et en 2019 sur le site de Saint-Dizier « Les Crassées »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet ANCESTOR - ANomalies de Croissance dES populaTions nOrmandes immatuRes - Rapport scientifique 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Service d’Archéoanthropologie du Craham, UMR 6273 CNRS – Unicaen. 2022, pp.89</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Caen Normandie - UFR HSS; CRAHAM. 2022, 222 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04115992v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANCESTOR - ANomalies de Croissance dES populaTions nOrmandes immatuRes - Rapport scientifique 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d’étude anthropologique de la population mise au jour en 2018 et en 2019 sur le site de Saint-Dizier « Les Crassées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Miclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Penchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Université de Caen Normandie - UFR HSS; CRAHAM. 2022, 222 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service d’Archéoanthropologie du Craham, UMR 6273 CNRS – Unicaen. 2022, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04426203v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'un soldat allemand à Eterville (Calvados), rapport d'étude archéologique, bio-anthropologique et paléopathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Couanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Michel de Bouärd, UMR 6273 CNRS-Unicaen; SACD14; Ministère de la Culture - DRAC - SRA Normandie. 2022, 107 p. et annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Archéologique Ife-Sungbo 2018-2022 - Rapport quadriennal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard L. F. Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adisa Ogunfolakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Logan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022, pp.210 (inédit)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR 2019-2022 Quatrième année 2022 &amp;quot;Les cercueils en plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° d'opération 164421, Inrap Grand Ouest, SRA Normandie; UMR 6273. 2022, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lion-sur-Mer (14), Église Saint-Pierre, ancien cimetière paroissial. Rapport final d'opération archéologique (sondages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Vol. 1, Éveha – Études et valorisations archéologiques (Limoges) - SRA Normandie. 2022, 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude archéo-anthropologique préliminaire de la campagne 2019 : Fouille archéologique d’Ile Ife-Sungbo et nouvel examen de la population exhumée à Benin city (Nigéria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie - MRSH - Craham. 2021, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR de troisième année 2021 : « Les cercueils de plomb des comtes de Flers (début 18e siècle). Pratique de l’embaumement et funérailles élitaires à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap, CNRS, Craham UMR 6273 CNRS-UNICAEN, DRAC / SRA Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR 2019-2021 - Rapport de deuxième année 2020 : « Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19496,787 +19983,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 164421, Inrap; Craham-UMR 6273 CNRS-UNICAEN; DRAC-SRA Normandie. 2020, 153 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary report of the 2019 campain of Archaeological Ile Ife Sungbo project conducted by Pr. G. Chouin and Pr. Adisa Ogunfolakan, Anthropological report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Craham - Unicaen. 2020, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude cémentochronologique de deux individus de la collégiale Saint-Ours (Loches/ Indre-et-Loire) [Annexe 12]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Miclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Nkuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] in : Papin Pierre, Gaultier Matthieu (dir.), Loches-Le château.; Septième campagne de fouilles programmées (2019). L’église Saint-Ours - Tombeau de Ludovic Sforza, SADIL. 2020, pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe n° 1 - Rapport d’étude anthropologique de laboratoire de la population exhumée du site de Saint-Dizier “les Crassées”, campagne 2016 (in : Stéphanie Desbrosses-Degobertière, Raphaël Durost (dir.) et al., Saint-Dizier “les Crassées” (Haute-Marne). L’établissement rural antique - L’occupation funéraire médiévale, Rapport d’activité 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Miclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Ville de Saint-Dizier; DRAC Grand-Est; SRA, Inrap. 2020, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexes en complément de « Le dossier des reliques de Savigny, Étude historique et anthropologique », in L’abbaye de Savigny (1112-2012), Actes du colloque de Cerisy-la-Salle (3-6 oct. 2012), B. Galbrun et V. Gazeau (dir.), Rennes, PUR, 2019 (à paraître)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS - Craham - UMR 6273. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Étude anthropologique”, dans Meunier (H.), Laval (53), Cloître de la collégiale Saint-Tugal - CK 137 : rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tastavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Ville de Laval, service municipal d'archéologie. 2019, pp.133-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR 2019-2020 - Rapport de première année 2019 : “Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap; CNRS; Craham-UMR 6273 CNRS-UNICAEN; DRAC / SRA Normandie. 2019, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude Saint-Dizier les Crassées, campagnes 2014-2015, analyse anthropologique de laboratoire, in : Rapport de fouille programmée Saint-Dizier « Les Crassées » (Haute-Marne), campagne du 11 juin au 6 juillet 2017, DFS 2018, Stéphanie Desbrosses-Degobertière (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Noterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Ville de Saint-Dizier; INRAP; DRAC Champagne-Ardenne; SRA. 2018, pp.44-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexe 3 : pré-étude anthropologique (dans Schütz, Grégory. Rapport de diagnostic archéologique - juillet 2018 - Bayeux - redéploiement du musée de la Tapisserie ; parcelles AL213p et 300, domaine public communal, Calvados, Normandie )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Bayeux Centre d'interprétation de l'Europe du Moyen Âge. 2018, pp.205-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine, recrutement, état sanitaire et épidémiologique de la population rouennaise inhumée dans l’aître Saint-Maclou à la fin du Moyen Âge et à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminte Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20289,152 +20776,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2018, 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02511565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse préliminaire de laboratoire et études spécialisées, Chapelle Saint-Thomas d’Aizier (Eure), Dossier Final de Synthèse 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Normandie, Rouen. 2017, 219 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine, recrutement, état sanitaire et épidémiologique de la population rouennaise inhumée dans le grand aître à la fin du Moyen Âge et à l’époque moderne. Projet de fouille programmée de l’aître Saint-Maclou à Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminte Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20447,1344 +20934,1344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest; DRAC-SRA Normandie. 2017, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude anthropologique de SP 4018 et SP 4019, In : Dupont H., Lefebvre R. (dir.), Flers (Orne), « Aménagement du centre-ville - place Saint-Germain » Parcelle 000 AB 01, Église et cimetière Saint-Germain à Flers (XIIe-XIXe siècles), Rapport intermédiaire d’opération, Fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inrap Grand-Ouest – SRA Normandie. 2016, 2 vol., 614 et 568 p., p. 347-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude anthropologique de la population de Saint-Dizier &amp;quot;Les Crassées&amp;quot;, in Desbrosse-Degobertière Stéphanie (dir.), Durost Raphaël, Duda David, Delor-Ahü Anne et al., 2015, Saint-Dizier, (Haute-Marne), &amp;quot;Les Crassées&amp;quot; : rapport de fouilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de laboratoire des sépultures de la collégiale de Laval, Opération &amp;quot;Conteneurs enterrés&amp;quot;, site 4, Place Saint-Tugal (Mayenne), Campagne 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Metz : Inrap GEN. 2015, 54 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Craham. 2015, 2 vol., 102 p., 34 fig. et annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-02437554v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de laboratoire des sépultures de la collégiale de Laval, Opération &amp;quot;Conteneurs enterrés&amp;quot;, site 4, Place Saint-Tugal (Mayenne), Campagne 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude anthropologique de la population de Saint-Dizier &amp;quot;Les Crassées&amp;quot;, in Desbrosse-Degobertière Stéphanie (dir.), Durost Raphaël, Duda David, Delor-Ahü Anne et al., 2015, Saint-Dizier, (Haute-Marne), &amp;quot;Les Crassées&amp;quot; : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Noterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Craham. 2015, 2 vol., 102 p., 34 fig. et annexes</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Metz : Inrap GEN. 2015, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02139481v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02437554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude sur les ossements provenant des restes &amp;quot;supposés&amp;quot; de Pierre II d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Craham - UMR 6273 CNRS-Unicaen. 2015, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02437629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Notices du « Bilan Scientifique Régional ») : Flers, place Saint-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cottard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozen Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] région Basse-Normandie 2014, Ministère de la culture et de la communication, Direction générale des patrimoines, sous-direction de l’archéologie, Direction régionale des affaires culturelles, Service régional de l’archéologie. 2015, pp.125-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassandres (Eure) - Derrière l'Église, cimetière du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carré Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Rast-Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture - Drac Haute-Normandie - Service Régional de l'Archéologie. 2014, 70 p. et 37 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : campagne de post-fouille annuelle 2012, rapport final de synthèse (campagne 2013)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dupré</w:t>
+                <w:t xml:space="preserve">Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Craham - UMR 6273 CNRS-Unicaen. 2013, pp.56, 38 fig. et annexes</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC-SRA Poitou-Charentes; Commune de Jaunay-Clan; Archeodunum. 2013, 3 vol., 788 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139484v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 4.1.1. Description et observations taphonomiques » et « 4.2.1. Description de la sépulture F294 », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p.</w:t>
+                <w:t xml:space="preserve">« Programme InterArChive – protocole de prélèvement et d’étude », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC; Ville de Jaunay-Clan; Archeodunum. 2013, p. 169-175 et 179-184</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Keely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication; Préfecture de la Région Poitou-Charentes; DRAC - SRA; Ville de Jaunay-Clan; Archeodunum. 2013, pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239925v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Segard</w:t>
+                <w:t xml:space="preserve">« 4.1.1. Description et observations taphonomiques » et « 4.2.1. Description de la sépulture F294 », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC-SRA Poitou-Charentes; Commune de Jaunay-Clan; Archeodunum. 2013, 3 vol., 788 p</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC; Ville de Jaunay-Clan; Archeodunum. 2013, p. 169-175 et 179-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03239878v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Programme InterArChive – protocole de prélèvement et d’étude », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p</w:t>
+                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : campagne de post-fouille annuelle 2012, rapport final de synthèse (campagne 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication; Préfecture de la Région Poitou-Charentes; DRAC - SRA; Ville de Jaunay-Clan; Archeodunum. 2013, pp.229</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caligny-Delahaye François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Craham - UMR 6273 CNRS-Unicaen. 2013, pp.56, 38 fig. et annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03239967v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : campagne de post-fouille annuelle 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Mitouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - DRAC-SRA Basse-Normandie. 2012, 34 p., 16 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée annuelle 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, DRAC-SRA Basse-Normandie. 2011, 122 p., 149 fig. et 7 annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée annuelle 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21797,445 +22284,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Caen-DRAC Basse-Normandie. 2010, 73 p., 70 fig. et 8 annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basse-Normandie, Calvados, Ifs &amp;quot;le Hoguet&amp;quot;, Rapport final de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA de Basse-Normandie; Service départemental d'Archéologie du Conseil Général du Calvados. 2010, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée pluriannuelle 2007-2009, rapport final de synthèse (campagne 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delahaye</w:t>
+                <w:t xml:space="preserve">(Rapport d'étude), Vâton, Rapport final d'opération, fouille programmée, seconde campagne de fouille (16-2009-26), année 2009, Direction Générale Adjointe Jeunesse, Culture et Territoires, Service d'Archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, Caen, DRAC-SRA Basse-Normandie. 2009, 50 p. + pl. et fig</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, 143 p., 55 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467843v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Rapport d'étude), Vâton, Rapport final d'opération, fouille programmée, seconde campagne de fouille (16-2009-26), année 2009, Direction Générale Adjointe Jeunesse, Culture et Territoires, Service d'Archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hincker</w:t>
+                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée pluriannuelle 2007-2009, rapport final de synthèse (campagne 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, 143 p., 55 fig</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, Caen, DRAC-SRA Basse-Normandie. 2009, 50 p. + pl. et fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467844v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aizier (Eure) Chapelle Saint-Thomas. Fouille programmée d’une léproserie médiévale, rapport 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Groupe Archéologique du Val de Seine : SRA Haute-Normandie; DRAC Haute-Normandie. 2009, 2 vol., 68 p. + 231 planches et annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée pluriannuelle 2004-2006, rapport final de synthèse (campagne 2008),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22248,375 +22735,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, Caen-DRAC-SRA Basse-Normandie. 2008, 30 p. + pl. et fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aizier (Eure) Chapelle Saint-Thomas. Fouille programmée d’une léproserie médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guérin Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, GAVS, SRA Haute-Normandie. 2008, 2 volumes (64 p. + annexes)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude : « Aizier (Eure) Chapelle Saint-Thomas. Fouille programmée d'une léproserie médiévale, rapport 2006 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, GAVS, SRA Haute-Normandie. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site de Fleury &amp;quot;les Hauts de l'Orne&amp;quot;, Analyse anthropologique des restes osseux issus de la zone crématoire et du cairn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Barrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - DRAC-SRA Basse-Normandie. 2006, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaon, Calvados, Eglise Saint-Pierre, (14.685.003.AH) : fouille programmée pluriannuelle 2004-2006, rapport final de synthèse (campagne 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22629,546 +23116,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, Caen-DRAC-SRA Basse-Normandie. 2006, 97 p. + pl. et fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Pierre de Thaon, Fouille programmée pluri-annuelle 2004-2006, 2e rapport intermédiaire, campagne 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delahaye</w:t>
+                <w:t xml:space="preserve">Aizier, chapelle Saint-Thomas, Fouille programmée d'une léproserie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - Caen, DRAC-SRA Basse-Normandie. 2005, 32 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, GAVS, SRA Haute-Normandie. 2005, 117 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274385v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aizier, chapelle Saint-Thomas, Fouille programmée d'une léproserie médiévale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Mouchard</w:t>
+                <w:t xml:space="preserve">Saint-Pierre de Thaon, Fouille programmée pluri-annuelle 2004-2006, 2e rapport intermédiaire, campagne 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, GAVS, SRA Haute-Normandie. 2005, 117 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - Caen, DRAC-SRA Basse-Normandie. 2005, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936690v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étude : Aizier (27) Chapelle Saint-Thomas. Fouille programmée d'une léproserie médiévale, rapport intermédiaire 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GAVS, SRA Haute-Normandie. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aizier (27), Chapelle Saint-Thomas, Fouille programmée d’une léproserie médiévale, rapport 2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+                <w:t xml:space="preserve">Thaon Eglise Saint-Pierre, Fouille programmée pluri-annuelle 2004-2006, 1er rapport intermédiaire, campagne 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Groupe Archéologique du Val de Seine : SRA Haute-Normandie. 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - DRAC-SRA Basse-Normandie. 2004, 37 p., 9 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310395v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon Eglise Saint-Pierre, Fouille programmée pluri-annuelle 2004-2006, 1er rapport intermédiaire, campagne 2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delahaye</w:t>
+                <w:t xml:space="preserve">Aizier (27), Chapelle Saint-Thomas, Fouille programmée d’une léproserie médiévale, rapport 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - DRAC-SRA Basse-Normandie. 2004, 37 p., 9 pl</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Groupe Archéologique du Val de Seine : SRA Haute-Normandie. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274210v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaon, Eglise Saint-Pierre, fouille programmée pluri-annuelle 2001-2003, Dossier Final de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23181,244 +23668,244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - DRAC-SRA Basse-Normandie. 2003, 113 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole des Hauts de l'Orne, Fleury-sur-Orne (Calvados), Un monument atypique, fouille programmée 2002-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desloges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA de Basse-Normandie. 2003, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole des Hauts de l'Orne, Fleury-sur-Orne (Calvados), Un monument atypique, Fouilles programmées, 1ère campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desloges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Basse-Normandie. 2002, 38 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Final de Synthèse : Thaon, église Saint-Pierre, campagne 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23431,73 +23918,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Basse-Normandie. 2002, 31 p. + 29 ph. + 12 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Final de Synthèse : Thaon, église Saint-Pierre, campagne 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23510,73 +23997,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA de Basse-Normandie. 2001, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Final de Synthèse : Thaon, église Saint-Pierre, campagne 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23602,73 +24089,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Basse-Normandie. 2000, 2 vol., 105 et 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaon, église Saint-Pierre dans : Bilan scientifique de la région Basse-Normandie 2000, Sous-direction de l'Archéologie, 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23681,51 +24168,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Région Basse-Normandie. 2000, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23735,114 +24222,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse historique et paléoanthropologique des cimetières du groupe épiscopal de Rouen : la Cour d'Albane et la Cour des Maçons (Xe - XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Démographie. Université Caen Basse Normandie, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03236594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId432"/>
+      <w:footerReference w:type="default" r:id="rId439"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23910,51 +24397,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73D90B94"/>
+    <w:nsid w:val="CE1A08A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24141,51 +24628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-chapelain-de-sereville-niel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3932-8703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132931990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05394559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fiorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roberts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106444" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. F. Chouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12meo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creighton Avery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Prowse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheri Findlay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Brickley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucien, Francis Chouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7445" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03538371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Timmins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Broucker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2015.02.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240045v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Lesacher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Alduc-Le Bagousse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demondion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.2472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274479v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gabart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tyler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04541978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221874v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ajayi Alabi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanni Olusegun Opadeji" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Adekola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115901v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04282582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wermuth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03681809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letreguilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03681844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146359v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146327v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen D. Donoghue" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Overend" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spigelman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146338v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeanne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fauq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145864v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146202v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146252v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936207v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936204v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241071v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Palich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241157v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936101v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643328v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149687v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deshayes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berranger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936190v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241173v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549428v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241187v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936663v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241216v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Poret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322670v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336561v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336746v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danze" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cotten" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549383v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273720v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241261v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936626v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241306v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241444v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241457v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241462v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241492v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241479v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241481v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04045390v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671257v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238649v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139319v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delrue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139271v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Salahuddin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Kahlon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139267v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombardo Daniella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139291v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715073v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145779v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Noterman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01869353v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715096v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saljoghi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deudon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146226v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blary" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145678v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437424v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231743v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139396v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197661v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404582v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/puc/html/spip007f.html?article1088" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139199v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Florence" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715617v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573844v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115981v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couanon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573777v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229407v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Donoghue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/rencontres/corps-malade-prise-en-charge-traitement-funeraire-souffrants-maladrerie-hopital-cimetiere/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555790v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03231712v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145555v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CURSOR-EB.5.115606" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139106v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139145v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150130v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4693" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060496v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150133v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139452v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657594v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139461v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139220v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464252v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464225v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060456v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715471v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715451v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Roux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715534v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cem/12424" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715560v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492261v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333186v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715415v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Penna" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahmer.fr/publications/hma-n-20-2007-etude-des-lepreux-et-des-leproseries-au-moyen-age-dans-le-nord-de-la-france-histoire-archeologie-et-patrimoine/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306382v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271930v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564090v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274458v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274408v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010359v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573533v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841783v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425826v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tixier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933839v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roth" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Logan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334028v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115992v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penchet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426203v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115968v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115929v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114227v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03599442v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239565v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640363v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239513v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239698v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865255v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Nkuka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239538v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978733v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448444v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tastavin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454149v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239802v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150120v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511565v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239725v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239757v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239835v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437554v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139481v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437629v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416398v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Colleter" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02262438v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239925v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239967v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Keely" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936713v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boll&#233;e" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Mitouard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936703v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936695v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241617v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leclercq" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467843v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467844v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241510v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467832v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407619v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Thomas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337270v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Roux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467826v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barrand" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336947v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274385v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936690v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336958v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvernault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310395v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274210v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274149v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274151v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241582v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241544v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241545v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241552v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241558v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03236594v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-chapelain-de-sereville-niel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3932-8703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132931990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05394559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fiorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roberts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106444" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. F. Chouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12meo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creighton Avery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Prowse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheri Findlay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Brickley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucien, Francis Chouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03538371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Timmins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Broucker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2015.02.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Lesacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Alduc-Le Bagousse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demondion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.2472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gabart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tyler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05582303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04541978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ajayi Alabi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanni Olusegun Opadeji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Adekola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04282582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wermuth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03681809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letreguilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03681844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen D. Donoghue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Overend" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spigelman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeanne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fauq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139435v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241017v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Palich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241071v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241166v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936207v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241157v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643328v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149687v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deshayes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berranger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241187v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Poret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241251v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322670v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333354v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336581v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273735v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cotten" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273720v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241261v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241269v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241457v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241473v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241481v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571415v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05582170v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Anne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985264v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04045390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139372v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delrue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139319v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139271v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Salahuddin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Kahlon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombardo Daniella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715073v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Noterman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139291v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01869353v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saljoghi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deudon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146226v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blary" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145678v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231743v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139396v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404582v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/puc/html/spip007f.html?article1088" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139199v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Florence" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05582623v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582550v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115981v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couanon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229407v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437152v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Donoghue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/rencontres/corps-malade-prise-en-charge-traitement-funeraire-souffrants-maladrerie-hopital-cimetiere/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03231712v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555790v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216084v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CURSOR-EB.5.115606" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139106v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139145v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060496v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150130v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4693" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139461v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139220v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464225v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464252v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060456v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715471v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715534v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cem/12424" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715451v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Roux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715560v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492261v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333186v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715579v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715415v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Penna" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahmer.fr/publications/hma-n-20-2007-etude-des-lepreux-et-des-leproseries-au-moyen-age-dans-le-nord-de-la-france-histoire-archeologie-et-patrimoine/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271930v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862319v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274458v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274408v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010359v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841783v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573533v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425826v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tixier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334028v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933839v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roth" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Logan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426203v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115992v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penchet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115968v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115929v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114227v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03599442v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239565v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640363v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239513v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239698v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865255v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Nkuka" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239538v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978733v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448444v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tastavin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454149v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239802v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150120v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511565v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239725v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239757v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239835v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139481v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437554v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437629v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416398v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Colleter" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02262438v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239967v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Keely" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239925v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936713v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boll&#233;e" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Mitouard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936703v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936695v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241617v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leclercq" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467844v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467843v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241510v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467832v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407619v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Thomas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337270v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Roux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467826v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barrand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336947v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936690v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274385v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336958v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvernault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274210v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310395v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274149v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274151v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241582v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241544v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241545v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241552v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241558v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03236594v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>