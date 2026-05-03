--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -787,247 +787,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un handicap institutionnalisé : la lèpre au Moyen Âge</w:t>
+                <w:t xml:space="preserve">Flers. Les secrets du coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Miclon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julia Pacory</w:t>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, février (595), pp.18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230492v1</w:t>
+                <w:t xml:space="preserve">hal-04434472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flers. Les secrets du coeur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Un handicap institutionnalisé : la lèpre au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Miclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïa Mion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archéologies du handicap, 165, pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.12778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04434472v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les os prennent la parole !</w:t>
               </w:r>
@@ -1768,51 +1768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Lesacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles de la Vieille Église de Thaon - Bulletin de l'Association des Amis de la Vieille Église de Thaon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nouvelles de la vieille église de Thaon, Les 20 ans de l'AVET, 14, pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3302,51 +3302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2025 (GPLF), 28-29 mars 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3466,51 +3466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie-Orne) (début XVIIIe siècle).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,51 +3643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2024 du Groupe de paléopathologistes de Langue Française (GPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GPLF, Mar 2024, Lille, France</w:t>
@@ -3710,346 +3710,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque : Autour du corps de l’apôtre Jacques le Majeur à Toulouse. Analyse des reliques, légendes hagiographiques et mémoires carolingiennes</w:t>
+                <w:t xml:space="preserve">Study of skeletal remains from CQ Feature 21, Benin city: an update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. F. Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Raphaël Ajayi Alabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouet</w:t>
+                <w:t xml:space="preserve">Akanni Olusegun Opadeji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolawole Adekola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Autour du corps de l’apôtre Jacques le Majeur à Toulouse. Analyse des reliques, légendes hagiographiques et mémoires carolingiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès - FRAMESPA, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Futures of Archaeology: Contemporary Issues And Challenges in Heritage Management in West Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museum of West African Art (MOWAA), Sep 2023, Benin City, Nigeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541978v1</w:t>
+                <w:t xml:space="preserve">hal-04221874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of skeletal remains from CQ Feature 21, Benin city: an update</w:t>
+                <w:t xml:space="preserve">Colloque : Autour du corps de l’apôtre Jacques le Majeur à Toulouse. Analyse des reliques, légendes hagiographiques et mémoires carolingiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Ajayi Alabi</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akanni Olusegun Opadeji</w:t>
+                <w:t xml:space="preserve">Éric Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kolawole Adekola</w:t>
+                <w:t xml:space="preserve">Pierre Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futures of Archaeology: Contemporary Issues And Challenges in Heritage Management in West Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museum of West African Art (MOWAA), Sep 2023, Benin City, Nigeria</w:t>
+              <w:t xml:space="preserve">Colloque international : Autour du corps de l’apôtre Jacques le Majeur à Toulouse. Analyse des reliques, légendes hagiographiques et mémoires carolingiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès - FRAMESPA, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221874v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crâne dit de saint Aubert : de la pratique chirurgicale à la pratique cultuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4085,251 +4085,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipsanothèques et reliquaires : expériences normandes</w:t>
+                <w:t xml:space="preserve">The archeological excavations project in Ile-Ife: cooperation and support tools Ile-Ife excavation and Benin city osteological study: a first step for transdisciplinary collaboration between the universities of Ibadan and Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. F. Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Ajayi Alabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akanni Olusegun Opadeji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kolawole Adekola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Autour du corps de l’apôtre Jacques le Majeur à Toulouse. Analyse des reliques, légendes hagiographiques et mémoires carolingiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès - FRAMESPA, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Nigéria, Campus France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus France, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282582v1</w:t>
+                <w:t xml:space="preserve">hal-04115901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The archeological excavations project in Ile-Ife: cooperation and support tools Ile-Ife excavation and Benin city osteological study: a first step for transdisciplinary collaboration between the universities of Ibadan and Caen</w:t>
+                <w:t xml:space="preserve">Lipsanothèques et reliquaires : expériences normandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nigéria, Campus France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Campus France, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Autour du corps de l’apôtre Jacques le Majeur à Toulouse. Analyse des reliques, légendes hagiographiques et mémoires carolingiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès - FRAMESPA, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115901v1</w:t>
+                <w:t xml:space="preserve">hal-04282582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles élitaires à l’époque moderne, Les comtes de Flers (Orne, Normandie), début du XVIIIe siècle, Bilan du P.C.R 2019-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,77 +4410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation de l’examen macroscopique à l’étude radiographique, microtomographique et histologique pour la caractérisation paléopathologique de l’os immature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,51 +4587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Wermuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les prélèvements et les analyses sur l'os humain ancien : connaître, encadrer, promouvoir la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, Faculté des Sciences Médicales et Paramédicales de l'université de Marseille, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4656,90 +4656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reliques d'Aubert : dernière expertise du crâne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Letreguilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4790,77 +4790,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autopsie d'un coeur embaumé : la fouille du cardiotaphe de Saint-Germain de Flers (XVIIIe siècle, Orne, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4902,90 +4902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mystères du crâne &amp;quot;dit de saint Aubert&amp;quot; - conclusions des dernières expertises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Letreguilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5118,64 +5118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Letreguilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5338,51 +5338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les funérailles de la noblesse seconde aux XVIIe et XVIIIe siècles : le cas des comtes de Flers (Orne-Normandie) à travers les sources archivistiques et archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,51 +5463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne, Normandie), début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5826,51 +5826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Nolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités de la recherche paléopathologique, colloque du Groupe des Paléopathologistes de Langue Française (GPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GPLF - SRBP, Apr 2019, Bruxelles, Belgique</w:t>
@@ -6335,51 +6335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6939,51 +6939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infections et épidémies en paléopathologie, colloque du Groupe des Paléopathologistes de Langue Française 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Craham UMR 6273; Association du GPLF, Mar 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9099,243 +9099,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones d’inhumations spécifiques pour les jeunes enfants dans les cimetières paroissiaux médiévaux : quelques exemples bas-normands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Identité sociale ou miroir d'une société en évolution ? Les tombes remarquables de la seconde moitié du IVe siècle dans la nécropole Michelet à Lisieux (Calvados) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Poret</w:t>
+                <w:t xml:space="preserve">Luc Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps des anges, Journée d’études sur les pratiques funéraires autour de l’enfant mort au Moyen Âge, Blandy-les-Tours, 14 novembre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Blandy-les-Tours, France</w:t>
+              <w:t xml:space="preserve">Première table ronde du Cinquantenaire du CRAHM Inhumations de prestige ou prestige de l'inhumation. Expressions du pouvoir dans l'au-delà (IVe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, CAEN, France. p. 1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241216v1</w:t>
+                <w:t xml:space="preserve">hal-00469526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Identité sociale ou miroir d'une société en évolution ? Les tombes remarquables de la seconde moitié du IVe siècle dans la nécropole Michelet à Lisieux (Calvados) »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zones d’inhumations spécifiques pour les jeunes enfants dans les cimetières paroissiaux médiévaux : quelques exemples bas-normands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Paillard</w:t>
+                <w:t xml:space="preserve">Bérénice Poret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première table ronde du Cinquantenaire du CRAHM Inhumations de prestige ou prestige de l'inhumation. Expressions du pouvoir dans l'au-delà (IVe-XVe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, CAEN, France. p. 1-22</w:t>
+              <w:t xml:space="preserve">Le corps des anges, Journée d’études sur les pratiques funéraires autour de l’enfant mort au Moyen Âge, Blandy-les-Tours, 14 novembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Blandy-les-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469526v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples de conservation de bois : trois types d'aménagements funéraires du VIIe au XVIIIe siècle à Thaon (Calvados)</w:t>
               </w:r>
@@ -9498,51 +9498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reliques de la cathédrale de Coutances, Aperçus d’une étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10221,204 +10221,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église Saint-Pierre de Thaon : premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site de la chapelle Saint-Thomas à Aizier : bilan de six années de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée "Actualités de l'archéologie médiévale en Normandie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Archéologie et patrimoine des maladreries médiévales en Normandie-Beauvaisis et dans le nord de la France, programme collectif de recherche LAZARI, Aizier, 9 avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Aizier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273720v1</w:t>
+                <w:t xml:space="preserve">hal-00936634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de la chapelle Saint-Thomas à Aizier : bilan de six années de fouille programmée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'église Saint-Pierre de Thaon : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Archéologie et patrimoine des maladreries médiévales en Normandie-Beauvaisis et dans le nord de la France, programme collectif de recherche LAZARI, Aizier, 9 avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Aizier, France</w:t>
+              <w:t xml:space="preserve">Journée "Actualités de l'archéologie médiévale en Normandie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936634v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00273720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats des fouilles du cimetière de la léproserie de Saint-Thomas d’Aizier, Eure</w:t>
               </w:r>
@@ -11364,51 +11364,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mortalité infantile à l'époque moderne. Site de l'ancien cimetière paroissial de Lion-sur-Mer (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11692,90 +11692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l'imagerie à l'étude des restes biologiques humains - exemple des réalisations faites au CRAHAM (UMR 6273, Université de Caen Normandie, CNRS, Caen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie scientifique et objet archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11800,51 +11800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la radiologie, de la microtomodensitométrie et de l'histologie à l'étude des pathologies, troubles de croissance et modifications physiologiques de l'os immature- présentation de la recherche ANCESTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11895,51 +11895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la radiologie, de la microtomodensitométrie et de l'histologie à la caractérisation des modifications du périoste chez les sujets immatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12092,273 +12092,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole de Jort (Calvados) : bilan préliminaire des pathologies d’une population laténienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarche diagnostique d’une maladie osseuse constitutionnelle chez un fœtus retrouvé à l’aître Saint-Maclou (Rouen, 76)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coupeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminte Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Delrue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Bougault</w:t>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carpentier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles méthodologies en paléopathologie, Colloque du Groupe des Paléopathologistes de Langue Française</w:t>
+              <w:t xml:space="preserve">Les nouvelles méthodologies en paléopathologie, colloque du Groupe des Paléopathologistes de languie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rouen, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139372v1</w:t>
+                <w:t xml:space="preserve">hal-02139319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche diagnostique d’une maladie osseuse constitutionnelle chez un fœtus retrouvé à l’aître Saint-Maclou (Rouen, 76)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aminte Thomann</w:t>
+                <w:t xml:space="preserve">La nécropole de Jort (Calvados) : bilan préliminaire des pathologies d’une population laténienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Delrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles méthodologies en paléopathologie, colloque du Groupe des Paléopathologistes de languie Française</w:t>
+              <w:t xml:space="preserve">Les nouvelles méthodologies en paléopathologie, Colloque du Groupe des Paléopathologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rouen, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139319v1</w:t>
+                <w:t xml:space="preserve">hal-02139372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration and vitamin D deficiency: A case-study using interglobular dentin, skeletal lesions, and oxygen isotope analysis from the Late Roman (4th century) necropolis of Michelet, France</w:t>
               </w:r>
@@ -12383,51 +12383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Prowse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnie Kahlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12715,77 +12715,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pillage de sépultures sur le site “Michelet”, Lisieux (Calvados, IVe-IXe siècle). Essai de synthèse et révision des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Noterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12849,51 +12849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Prowse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Brickley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12957,51 +12957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Normandie-caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes en Langue française (GPLF). "Infections et épidémies en Paléopathologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Caen, France. 2017</w:t>
@@ -13246,51 +13246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead coffins of Flers (France, Orne) from the early modern times : methodology of an interdisciplinary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13600,51 +13600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Lesacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communauté des vivants, compagnie des morts. 35e Journées internationales d'archéologie mérovingienne de l'AFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13701,51 +13701,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles élitaires et division du corps dans la noblesse aux XVIIe et XVIIIe siècles à partir de l’exemple des comtes de Flers (Orne, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14167,51 +14167,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie, laboratoire et archives : enquête sur les funérailles comtales de Flers (XVIIᵉ-XVIIIᵉ siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14339,90 +14339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crâne dit de saint Aubert : de la pratique chirurgicale à la pratique cultuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14468,51 +14468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie, Orne) entre le XVIIe et le XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14636,51 +14636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Schütz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14722,90 +14722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du crâne médiéval dit d’Aubert : étude historique, datation et nouvel examen paléopathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14864,77 +14864,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paillard, Didier; Alduc-Le Bagousse, Armelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole Michelet, Bilan et perspectives des recherches sur la cité de Lisieux (Calvados) de ses origines au IXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUC, 2022, Publications du CRAHAM. Série Antique et médiévale, ISSN 2491-8423, 978-2-38185-170-9</w:t>
@@ -15105,51 +15105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles de la noblesse normande au début du XVIIIe siècle. Préparation des corps, embaumement et inhumation en cercueils en plomb à Flers (Orne), église paroissiale Saint-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15342,90 +15342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pillage de sépultures sur le site de “Michelet”, Lisieux (Calvados, IVe-IXe siècle, Calvados). Essai de synthèse et révision des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Noterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noterman, Astrid; Cervel, Mathilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ritualiser, gérer, piller : rencontre autour des réouvertures de tombes et de la manipulation des ossements : actes de la 9e Rencontre du Gaaf, Poitiers, UFR SHA-CESCM, les 10-12 mai 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Groupe d'anthropologie et d'archéologie funéraire; Association des Publications Chauvinoises, pp.118-132, 2020, Publication du Gaaf 9, 979-10-90534-56-8</w:t>
@@ -15833,51 +15833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'église et le cimetière de la paroisse Saint-Germain à Flers (Orne), XIIe-XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16195,51 +16195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Noterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berthelot, Sandrine; Hincker, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vous avez dit barbares ? Archéologie des temps mérovingiens, Ve-VIIIe siècles. Catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Normandie, pp.118-121, 2018</w:t>
@@ -16423,51 +16423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Noterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berthelot, Sandrine; Hincker, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vous avez dit barbares ? Archéologie des temps mérovingiens, Ve-VIIIe siècles. Catalogue d'exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.122-123, 2018, 9789461614544</w:t>
@@ -16535,51 +16535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurine Lesacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy, Inés; Verslype, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communauté des vivants, compagnie des morts : actes des 35e Journées de l'Association française d'archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saint-Germain-en-Laye : Association française d'archéologie mérovingienne, pp.217-224, 2017, Mémoires de l'Association française d'archéologie mérovingienne, 33, 979-10-90282-00-1</w:t>
@@ -16602,268 +16602,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De noodopgraving van een loden kist in Livarot (Calvados). Onderzoeksmethodes en voorlopige resultaten</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loden kisten te Flers (17de-18de eeuw). Methodologie van een interdisciplinaire studie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lehouck, Alexander; Van Acker, Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doden spreken. Interdisciplinair onderzoek op archeologische grafcontexten in Noordwest-Europa (10de-16de eeuw)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academia Press, pp.141-144, 2017, Jaarboek Abdijmuseum Ten Duinen. Novi Monasterii, vol. 15, 978 94 014 4821 5</w:t>
+              <w:t xml:space="preserve">, pp.149-154, 2017, Jaarboek Abdijmuseum Ten Duinen. Novi Monasterii, vol. 15, 978 94 014 4821 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02464225v1</w:t>
+                <w:t xml:space="preserve">halshs-02464252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loden kisten te Flers (17de-18de eeuw). Methodologie van een interdisciplinaire studie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De noodopgraving van een loden kist in Livarot (Calvados). Onderzoeksmethodes en voorlopige resultaten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fauq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lehouck, Alexander; Van Acker, Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doden spreken. Interdisciplinair onderzoek op archeologische grafcontexten in Noordwest-Europa (10de-16de eeuw)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.149-154, 2017, Jaarboek Abdijmuseum Ten Duinen. Novi Monasterii, vol. 15, 978 94 014 4821 5</w:t>
+              <w:t xml:space="preserve">, Academia Press, pp.141-144, 2017, Jaarboek Abdijmuseum Ten Duinen. Novi Monasterii, vol. 15, 978 94 014 4821 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02464252v1</w:t>
+                <w:t xml:space="preserve">halshs-02464225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques en contexte funéraire en Basse-Normandie entre production et usage (XIIIe-début du XVe siècle)</w:t>
               </w:r>
@@ -17323,51 +17323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reliques de la cathédrale : aperçus d'une étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17495,77 +17495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité sociale ou miroir d'une société en évolution ? Les tombes remarquables de la seconde moitié du IVe siècle dans la nécropole Michelet à Lisieux (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18476,5743 +18476,6089 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (59)</w:t>
+        <w:t xml:space="preserve">Rapport (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’étude anthropologique de la population mise au jour sur le site de Saint-Dizier « Les Crassées » - campagnes 2021-2022</w:t>
+                <w:t xml:space="preserve">Inventaire et rapport d’étude anthropologique préliminaires des os conservés sous l’autel de la chapelle Sainte-Anne à Saint-Pair-sur-Mer (50)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CRAHAM - CNRS UMR 6273 - Université Caen Normandie. 2024, pp.199</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 6273 CRAHAM – Université de Caen Normandie – CNRS - Service d'Archéoanthropologie. 2026, Avril, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841783v1</w:t>
+                <w:t xml:space="preserve">hal-05588034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport archéo-anthropologique du site de Caen – Place de la République (Calvados) - Étude de laboratoire 2018-2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport d’étude archéo-anthropologique - Site archéologique de l’église Saint-Jean-Baptiste à Gellainville (Eure-et-Loir)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Service d'Archéoanthropologie du Craham - UMR 6273 CNRS-Unicaen. 2024, 60 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service d'Archéoanthropologie du Craham - UMR 6273 CNRS-Unicaen. 2025, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573533v1</w:t>
+                <w:t xml:space="preserve">hal-05599798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lion-sur-Mer (14), ancien cimetière paroissial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yvré-L'Évêque 2018 - Abbaye Royale de l’Épau - OC 434 « L'énigme Bérengère »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Tixier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+                <w:t xml:space="preserve">Elsa Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">vol. 1, Craham - UMR 6273 CNRS-Unicaen. 2024, 452 p</w:t>
+              <w:t xml:space="preserve">Inrap Grand Ouest. 2025, pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425826v1</w:t>
+                <w:t xml:space="preserve">hal-05599770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet REQUIEM : appRochE isotopiQUe de l’organIsation d’une léprosErie Médiévale - Rapport d’opération de programme d'analyses post-fouilles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d’étude anthropologique de la population mise au jour sur le site de Saint-Dizier « Les Crassées » - campagnes 2021-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">UMR 6273 CRAHAM – Université de Caen Normandie – CNRS. 2023</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRAHAM - CNRS UMR 6273 - Université Caen Normandie. 2024, pp.199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334028v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Archéologique Ife-Sungbo, 2018-2022. Rapport Quadriennal.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport archéo-anthropologique du site de Caen – Place de la République (Calvados) - Étude de laboratoire 2018-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">William &amp; Mary; TEMPS; Obafemi Awolowo University; University of Ibadan; Northwestern University. 2023, pp.210</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service d'Archéoanthropologie du Craham - UMR 6273 CNRS-Unicaen. 2024, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933839v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANCESTOR - ANomalies de Croissance dES populaTions nOrmandes immatuRes - Rapport scientifique 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lion-sur-Mer (14), ancien cimetière paroissial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Goux</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Caen Normandie - UFR HSS; CRAHAM. 2022, 222 p</w:t>
+              <w:t xml:space="preserve">vol. 1, Craham - UMR 6273 CNRS-Unicaen. 2024, 452 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426203v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’étude anthropologique de la population mise au jour en 2018 et en 2019 sur le site de Saint-Dizier « Les Crassées »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Projet REQUIEM : appRochE isotopiQUe de l’organIsation d’une léprosErie Médiévale - Rapport d’opération de programme d'analyses post-fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Miclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Penchet</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Travaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Service d’Archéoanthropologie du Craham, UMR 6273 CNRS – Unicaen. 2022, pp.89</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 6273 CRAHAM – Université de Caen Normandie – CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04115992v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'un soldat allemand à Eterville (Calvados), rapport d'étude archéologique, bio-anthropologique et paléopathologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Bougault</w:t>
+                <w:t xml:space="preserve">Mission Archéologique Ife-Sungbo, 2018-2022. Rapport Quadriennal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisa Ogunfolakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Schütz</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Logan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre Michel de Bouärd, UMR 6273 CNRS-Unicaen; SACD14; Ministère de la Culture - DRAC - SRA Normandie. 2022, 107 p. et annexes</w:t>
+              <w:t xml:space="preserve">William &amp; Mary; TEMPS; Obafemi Awolowo University; University of Ibadan; Northwestern University. 2023, pp.210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04115968v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Archéologique Ife-Sungbo 2018-2022 - Rapport quadriennal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet ANCESTOR - ANomalies de Croissance dES populaTions nOrmandes immatuRes - Rapport scientifique 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amanda Logan</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022, pp.210 (inédit)</w:t>
+              <w:t xml:space="preserve">Université de Caen Normandie - UFR HSS; CRAHAM. 2022, 222 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115929v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR 2019-2022 Quatrième année 2022 &amp;quot;Les cercueils en plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Rapport archéo-anthropologique -Site archéologique de Notre-Dame-Outre-l’Eau à Rugles (Eure) (Maria Cristina Varano et Nicolas Wasylyszyn, resp. d'op.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">N° d'opération 164421, Inrap Grand Ouest, SRA Normandie; UMR 6273. 2022, 72 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service d'Archéoanthropologie du CRAHAM, UMR 6273 CNRS-Université Caen Normandie. 2022, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114227v1</w:t>
+                <w:t xml:space="preserve">hal-05599788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lion-sur-Mer (14), Église Saint-Pierre, ancien cimetière paroissial. Rapport final d'opération archéologique (sondages)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Tixier</w:t>
+                <w:t xml:space="preserve">Rapport d’étude anthropologique de la population mise au jour en 2018 et en 2019 sur le site de Saint-Dizier « Les Crassées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Miclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Penchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Vol. 1, Éveha – Études et valorisations archéologiques (Limoges) - SRA Normandie. 2022, 172 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service d’Archéoanthropologie du Craham, UMR 6273 CNRS – Unicaen. 2022, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599442v1</w:t>
+                <w:t xml:space="preserve">hal-04115992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’étude archéo-anthropologique préliminaire de la campagne 2019 : Fouille archéologique d’Ile Ife-Sungbo et nouvel examen de la population exhumée à Benin city (Nigéria)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte d'un soldat allemand à Eterville (Calvados), rapport d'étude archéologique, bio-anthropologique et paléopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Couanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie - MRSH - Craham. 2021, 25 p</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Schütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Michel de Bouärd, UMR 6273 CNRS-Unicaen; SACD14; Ministère de la Culture - DRAC - SRA Normandie. 2022, 107 p. et annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03239565v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR de troisième année 2021 : « Les cercueils de plomb des comtes de Flers (début 18e siècle). Pratique de l’embaumement et funérailles élitaires à l’époque moderne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Mission Archéologique Ife-Sungbo 2018-2022 - Rapport quadriennal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. F. Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adisa Ogunfolakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Logan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap, CNRS, Craham UMR 6273 CNRS-UNICAEN, DRAC / SRA Normandie. 2021</w:t>
+              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022, pp.210 (inédit)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640363v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR 2019-2021 - Rapport de deuxième année 2020 : « Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">PCR 2019-2022 Quatrième année 2022 &amp;quot;Les cercueils en plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 164421, Inrap; Craham-UMR 6273 CNRS-UNICAEN; DRAC-SRA Normandie. 2020, 153 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° d'opération 164421, Inrap Grand Ouest, SRA Normandie; UMR 6273. 2022, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239513v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary report of the 2019 campain of Archaeological Ile Ife Sungbo project conducted by Pr. G. Chouin and Pr. Adisa Ogunfolakan, Anthropological report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lion-sur-Mer (14), Église Saint-Pierre, ancien cimetière paroissial. Rapport final d'opération archéologique (sondages)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Craham - Unicaen. 2020, 5 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Vol. 1, Éveha – Études et valorisations archéologiques (Limoges) - SRA Normandie. 2022, 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03239698v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’étude cémentochronologique de deux individus de la collégiale Saint-Ours (Loches/ Indre-et-Loire) [Annexe 12]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport d’étude archéo-anthropologique préliminaire de la campagne 2019 : Fouille archéologique d’Ile Ife-Sungbo et nouvel examen de la population exhumée à Benin city (Nigéria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie - MRSH - Craham. 2021, 25 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solal Nkuka</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02865255v1</w:t>
+                <w:t xml:space="preserve">hal-03239565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexe n° 1 - Rapport d’étude anthropologique de laboratoire de la population exhumée du site de Saint-Dizier “les Crassées”, campagne 2016 (in : Stéphanie Desbrosses-Degobertière, Raphaël Durost (dir.) et al., Saint-Dizier “les Crassées” (Haute-Marne). L’établissement rural antique - L’occupation funéraire médiévale, Rapport d’activité 2020)</w:t>
+                <w:t xml:space="preserve">PCR de troisième année 2021 : « Les cercueils de plomb des comtes de Flers (début 18e siècle). Pratique de l’embaumement et funérailles élitaires à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Miclon</w:t>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Ville de Saint-Dizier; DRAC Grand-Est; SRA, Inrap. 2020, 125 p</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap, CNRS, Craham UMR 6273 CNRS-UNICAEN, DRAC / SRA Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239538v1</w:t>
+                <w:t xml:space="preserve">hal-03640363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexes en complément de « Le dossier des reliques de Savigny, Étude historique et anthropologique », in L’abbaye de Savigny (1112-2012), Actes du colloque de Cerisy-la-Salle (3-6 oct. 2012), B. Galbrun et V. Gazeau (dir.), Rennes, PUR, 2019 (à paraître)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gazeau</w:t>
+                <w:t xml:space="preserve">PCR 2019-2021 - Rapport de deuxième année 2020 : « Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS - Craham - UMR 6273. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 164421, Inrap; Craham-UMR 6273 CNRS-UNICAEN; DRAC-SRA Normandie. 2020, 153 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978733v1</w:t>
+                <w:t xml:space="preserve">hal-03239513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Étude anthropologique”, dans Meunier (H.), Laval (53), Cloître de la collégiale Saint-Tugal - CK 137 : rapport de diagnostic archéologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary report of the 2019 campain of Archaeological Ile Ife Sungbo project conducted by Pr. G. Chouin and Pr. Adisa Ogunfolakan, Anthropological report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Ville de Laval, service municipal d'archéologie. 2019, pp.133-176</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Craham - Unicaen. 2020, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448444v1</w:t>
+                <w:t xml:space="preserve">hal-03239698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR 2019-2020 - Rapport de première année 2019 : “Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Rapport d’étude cémentochronologique de deux individus de la collégiale Saint-Ours (Loches/ Indre-et-Loire) [Annexe 12]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Miclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solal Nkuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; CNRS; Craham-UMR 6273 CNRS-UNICAEN; DRAC / SRA Normandie. 2019, 112 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : Papin Pierre, Gaultier Matthieu (dir.), Loches-Le château.; Septième campagne de fouilles programmées (2019). L’église Saint-Ours - Tombeau de Ludovic Sforza, SADIL. 2020, pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454149v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’étude Saint-Dizier les Crassées, campagnes 2014-2015, analyse anthropologique de laboratoire, in : Rapport de fouille programmée Saint-Dizier « Les Crassées » (Haute-Marne), campagne du 11 juin au 6 juillet 2017, DFS 2018, Stéphanie Desbrosses-Degobertière (dir.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Noterman</w:t>
+                <w:t xml:space="preserve">Annexe n° 1 - Rapport d’étude anthropologique de laboratoire de la population exhumée du site de Saint-Dizier “les Crassées”, campagne 2016 (in : Stéphanie Desbrosses-Degobertière, Raphaël Durost (dir.) et al., Saint-Dizier “les Crassées” (Haute-Marne). L’établissement rural antique - L’occupation funéraire médiévale, Rapport d’activité 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Miclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Ville de Saint-Dizier; INRAP; DRAC Champagne-Ardenne; SRA. 2018, pp.44-183</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ville de Saint-Dizier; DRAC Grand-Est; SRA, Inrap. 2020, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239802v1</w:t>
+                <w:t xml:space="preserve">hal-03239538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annexe 3 : pré-étude anthropologique (dans Schütz, Grégory. Rapport de diagnostic archéologique - juillet 2018 - Bayeux - redéploiement du musée de la Tapisserie ; parcelles AL213p et 300, domaine public communal, Calvados, Normandie )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annexes en complément de « Le dossier des reliques de Savigny, Étude historique et anthropologique », in L’abbaye de Savigny (1112-2012), Actes du colloque de Cerisy-la-Salle (3-6 oct. 2012), B. Galbrun et V. Gazeau (dir.), Rennes, PUR, 2019 (à paraître)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Bayeux Centre d'interprétation de l'Europe du Moyen Âge. 2018, pp.205-260</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS - Craham - UMR 6273. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150120v1</w:t>
+                <w:t xml:space="preserve">hal-01978733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine, recrutement, état sanitaire et épidémiologique de la population rouennaise inhumée dans l’aître Saint-Maclou à la fin du Moyen Âge et à l’époque moderne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aminte Thomann</w:t>
+                <w:t xml:space="preserve">“Étude anthropologique”, dans Meunier (H.), Laval (53), Cloître de la collégiale Saint-Tugal - CK 137 : rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tastavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2018, 122 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ville de Laval, service municipal d'archéologie. 2019, pp.133-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02511565v1</w:t>
+                <w:t xml:space="preserve">hal-02448444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse préliminaire de laboratoire et études spécialisées, Chapelle Saint-Thomas d’Aizier (Eure), Dossier Final de Synthèse 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR 2019-2020 - Rapport de première année 2019 : “Les cercueils de plomb des comtes de Flers (début 18e s.). Pratique de l'embaumement et funérailles élitaires à l'époque moderne”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Normandie, Rouen. 2017, 219 p</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; CNRS; Craham-UMR 6273 CNRS-UNICAEN; DRAC / SRA Normandie. 2019, 112 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239725v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine, recrutement, état sanitaire et épidémiologique de la population rouennaise inhumée dans le grand aître à la fin du Moyen Âge et à l’époque moderne. Projet de fouille programmée de l’aître Saint-Maclou à Rouen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aminte Thomann</w:t>
+                <w:t xml:space="preserve">Rapport d’étude Saint-Dizier les Crassées, campagnes 2014-2015, analyse anthropologique de laboratoire, in : Rapport de fouille programmée Saint-Dizier « Les Crassées » (Haute-Marne), campagne du 11 juin au 6 juillet 2017, DFS 2018, Stéphanie Desbrosses-Degobertière (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Noterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest; DRAC-SRA Normandie. 2017, 110 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ville de Saint-Dizier; INRAP; DRAC Champagne-Ardenne; SRA. 2018, pp.44-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03239757v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude anthropologique de SP 4018 et SP 4019, In : Dupont H., Lefebvre R. (dir.), Flers (Orne), « Aménagement du centre-ville - place Saint-Germain » Parcelle 000 AB 01, Église et cimetière Saint-Germain à Flers (XIIe-XIXe siècles), Rapport intermédiaire d’opération, Fouille archéologique</w:t>
+                <w:t xml:space="preserve">Annexe 3 : pré-étude anthropologique (dans Schütz, Grégory. Rapport de diagnostic archéologique - juillet 2018 - Bayeux - redéploiement du musée de la Tapisserie ; parcelles AL213p et 300, domaine public communal, Calvados, Normandie )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Inrap Grand-Ouest – SRA Normandie. 2016, 2 vol., 614 et 568 p., p. 347-379</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Bayeux Centre d'interprétation de l'Europe du Moyen Âge. 2018, pp.205-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03239835v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de laboratoire des sépultures de la collégiale de Laval, Opération &amp;quot;Conteneurs enterrés&amp;quot;, site 4, Place Saint-Tugal (Mayenne), Campagne 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origine, recrutement, état sanitaire et épidémiologique de la population rouennaise inhumée dans l’aître Saint-Maclou à la fin du Moyen Âge et à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminte Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2018, 122 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bollée</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02139481v1</w:t>
+                <w:t xml:space="preserve">halshs-02511565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude anthropologique de la population de Saint-Dizier &amp;quot;Les Crassées&amp;quot;, in Desbrosse-Degobertière Stéphanie (dir.), Durost Raphaël, Duda David, Delor-Ahü Anne et al., 2015, Saint-Dizier, (Haute-Marne), &amp;quot;Les Crassées&amp;quot; : rapport de fouilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse préliminaire de laboratoire et études spécialisées, Chapelle Saint-Thomas d’Aizier (Eure), Dossier Final de Synthèse 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Metz : Inrap GEN. 2015, 54 p</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA Normandie, Rouen. 2017, 219 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02437554v1</w:t>
+                <w:t xml:space="preserve">hal-03239725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude sur les ossements provenant des restes &amp;quot;supposés&amp;quot; de Pierre II d'Alençon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origine, recrutement, état sanitaire et épidémiologique de la population rouennaise inhumée dans le grand aître à la fin du Moyen Âge et à l’époque moderne. Projet de fouille programmée de l’aître Saint-Maclou à Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminte Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Craham - UMR 6273 CNRS-Unicaen. 2015, 7 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest; DRAC-SRA Normandie. 2017, 110 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02437629v1</w:t>
+                <w:t xml:space="preserve">hal-03239757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Notices du « Bilan Scientifique Régional ») : Flers, place Saint-Germain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Étude anthropologique de SP 4018 et SP 4019, In : Dupont H., Lefebvre R. (dir.), Flers (Orne), « Aménagement du centre-ville - place Saint-Germain » Parcelle 000 AB 01, Église et cimetière Saint-Germain à Flers (XIIe-XIXe siècles), Rapport intermédiaire d’opération, Fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] région Basse-Normandie 2014, Ministère de la culture et de la communication, Direction générale des patrimoines, sous-direction de l’archéologie, Direction régionale des affaires culturelles, Service régional de l’archéologie. 2015, pp.125-127</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Grand-Ouest – SRA Normandie. 2016, 2 vol., 614 et 568 p., p. 347-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416398v1</w:t>
+                <w:t xml:space="preserve">hal-03239835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassandres (Eure) - Derrière l'Église, cimetière du haut Moyen Âge</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture - Drac Haute-Normandie - Service Régional de l'Archéologie. 2014, 70 p. et 37 pl</w:t>
+                <w:t xml:space="preserve">Analyse de laboratoire des sépultures de la collégiale de Laval, Opération &amp;quot;Conteneurs enterrés&amp;quot;, site 4, Place Saint-Tugal (Mayenne), Campagne 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Craham. 2015, 2 vol., 102 p., 34 fig. et annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262438v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC-SRA Poitou-Charentes; Commune de Jaunay-Clan; Archeodunum. 2013, 3 vol., 788 p</w:t>
+                <w:t xml:space="preserve">Étude anthropologique de la population de Saint-Dizier &amp;quot;Les Crassées&amp;quot;, in Desbrosse-Degobertière Stéphanie (dir.), Durost Raphaël, Duda David, Delor-Ahü Anne et al., 2015, Saint-Dizier, (Haute-Marne), &amp;quot;Les Crassées&amp;quot; : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Noterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Metz : Inrap GEN. 2015, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03239878v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02437554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Programme InterArChive – protocole de prélèvement et d’étude », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p</w:t>
+                <w:t xml:space="preserve">Rapport d'étude sur les ossements provenant des restes &amp;quot;supposés&amp;quot; de Pierre II d'Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication; Préfecture de la Région Poitou-Charentes; DRAC - SRA; Ville de Jaunay-Clan; Archeodunum. 2013, pp.229</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Craham - UMR 6273 CNRS-Unicaen. 2015, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239967v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02437629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 4.1.1. Description et observations taphonomiques » et « 4.2.1. Description de la sépulture F294 », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Notices du « Bilan Scientifique Régional ») : Flers, place Saint-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cottard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozen Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC; Ville de Jaunay-Clan; Archeodunum. 2013, p. 169-175 et 179-184</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] région Basse-Normandie 2014, Ministère de la culture et de la communication, Direction générale des patrimoines, sous-direction de l’archéologie, Direction régionale des affaires culturelles, Service régional de l’archéologie. 2015, pp.125-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03239925v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : campagne de post-fouille annuelle 2012, rapport final de synthèse (campagne 2013)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dupré</w:t>
+                <w:t xml:space="preserve">Nassandres (Eure) - Derrière l'Église, cimetière du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carré Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Rast-Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Craham - UMR 6273 CNRS-Unicaen. 2013, pp.56, 38 fig. et annexes</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture - Drac Haute-Normandie - Service Régional de l'Archéologie. 2014, 70 p. et 37 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139484v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : campagne de post-fouille annuelle 2012</w:t>
+                <w:t xml:space="preserve">« Programme InterArChive – protocole de prélèvement et d’étude », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - DRAC-SRA Basse-Normandie. 2012, 34 p., 16 fig</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Keely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication; Préfecture de la Région Poitou-Charentes; DRAC - SRA; Ville de Jaunay-Clan; Archeodunum. 2013, pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-00936713v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée annuelle 2011</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+                <w:t xml:space="preserve">Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, DRAC-SRA Basse-Normandie. 2011, 122 p., 149 fig. et 7 annexes</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC-SRA Poitou-Charentes; Commune de Jaunay-Clan; Archeodunum. 2013, 3 vol., 788 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936703v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée annuelle 2010</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Caen-DRAC Basse-Normandie. 2010, 73 p., 70 fig. et 8 annexes</w:t>
+                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : campagne de post-fouille annuelle 2012, rapport final de synthèse (campagne 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caligny-Delahaye François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Craham - UMR 6273 CNRS-Unicaen. 2013, pp.56, 38 fig. et annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936695v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basse-Normandie, Calvados, Ifs &amp;quot;le Hoguet&amp;quot;, Rapport final de diagnostic archéologique</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA de Basse-Normandie; Service départemental d'Archéologie du Conseil Général du Calvados. 2010, 82 p</w:t>
+                <w:t xml:space="preserve">« 4.1.1. Description et observations taphonomiques » et « 4.2.1. Description de la sépulture F294 », in : Segard M. (dir.) et al., Jaunay-Clan – Vienne (86) « Sous Clan 2 » / ZAC des Grands Champs, Rapport final d’opération d’archéologie préventive 3 vol., Chaponnay, mars 2013, 788 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture (France); Préfecture de la Région Poitou-Charentes; DRAC; Ville de Jaunay-Clan; Archeodunum. 2013, p. 169-175 et 179-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03241617v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Rapport d'étude), Vâton, Rapport final d'opération, fouille programmée, seconde campagne de fouille (16-2009-26), année 2009, Direction Générale Adjointe Jeunesse, Culture et Territoires, Service d'Archéologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mayer</w:t>
+                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : campagne de post-fouille annuelle 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Mitouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, 143 p., 55 fig</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - DRAC-SRA Basse-Normandie. 2012, 34 p., 16 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467844v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée pluriannuelle 2007-2009, rapport final de synthèse (campagne 2009)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée annuelle 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, Caen, DRAC-SRA Basse-Normandie. 2009, 50 p. + pl. et fig</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, DRAC-SRA Basse-Normandie. 2011, 122 p., 149 fig. et 7 annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467843v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aizier (Eure) Chapelle Saint-Thomas. Fouille programmée d’une léproserie médiévale, rapport 2009</w:t>
+                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée annuelle 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Groupe Archéologique du Val de Seine : SRA Haute-Normandie; DRAC Haute-Normandie. 2009, 2 vol., 68 p. + 231 planches et annexes</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Caen-DRAC Basse-Normandie. 2010, 73 p., 70 fig. et 8 annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241510v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée pluriannuelle 2004-2006, rapport final de synthèse (campagne 2008),</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delahaye</w:t>
+                <w:t xml:space="preserve">Basse-Normandie, Calvados, Ifs &amp;quot;le Hoguet&amp;quot;, Rapport final de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, Caen-DRAC-SRA Basse-Normandie. 2008, 30 p. + pl. et fig</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA de Basse-Normandie; Service départemental d'Archéologie du Conseil Général du Calvados. 2010, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467832v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aizier (Eure) Chapelle Saint-Thomas. Fouille programmée d’une léproserie médiévale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Le Roux</w:t>
+                <w:t xml:space="preserve">(Rapport d'étude), Vâton, Rapport final d'opération, fouille programmée, seconde campagne de fouille (16-2009-26), année 2009, Direction Générale Adjointe Jeunesse, Culture et Territoires, Service d'Archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guérin Thomas</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, GAVS, SRA Haute-Normandie. 2008, 2 volumes (64 p. + annexes)</w:t>
+                <w:t xml:space="preserve">A. Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, 143 p., 55 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407619v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude : « Aizier (Eure) Chapelle Saint-Thomas. Fouille programmée d'une léproserie médiévale, rapport 2006 »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée pluriannuelle 2007-2009, rapport final de synthèse (campagne 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, GAVS, SRA Haute-Normandie. 2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, Caen, DRAC-SRA Basse-Normandie. 2009, 50 p. + pl. et fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337270v1</w:t>
+                <w:t xml:space="preserve">hal-00467843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site de Fleury &amp;quot;les Hauts de l'Orne&amp;quot;, Analyse anthropologique des restes osseux issus de la zone crématoire et du cairn</w:t>
+                <w:t xml:space="preserve">Aizier (Eure) Chapelle Saint-Thomas. Fouille programmée d’une léproserie médiévale, rapport 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - DRAC-SRA Basse-Normandie. 2006, 15 p</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Groupe Archéologique du Val de Seine : SRA Haute-Normandie; DRAC Haute-Normandie. 2009, 2 vol., 68 p. + 231 planches et annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467826v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon, Calvados, Eglise Saint-Pierre, (14.685.003.AH) : fouille programmée pluriannuelle 2004-2006, rapport final de synthèse (campagne 2006)</w:t>
+                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée pluriannuelle 2004-2006, rapport final de synthèse (campagne 2008),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, Caen-DRAC-SRA Basse-Normandie. 2006, 97 p. + pl. et fig</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, Caen-DRAC-SRA Basse-Normandie. 2008, 30 p. + pl. et fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336947v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aizier, chapelle Saint-Thomas, Fouille programmée d'une léproserie médiévale</w:t>
+                <w:t xml:space="preserve">Aizier (Eure) Chapelle Saint-Thomas. Fouille programmée d’une léproserie médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, GAVS, SRA Haute-Normandie. 2005, 117 p</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guérin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, GAVS, SRA Haute-Normandie. 2008, 2 volumes (64 p. + annexes)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936690v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Pierre de Thaon, Fouille programmée pluri-annuelle 2004-2006, 2e rapport intermédiaire, campagne 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delahaye</w:t>
+                <w:t xml:space="preserve">Rapport d'étude : « Aizier (Eure) Chapelle Saint-Thomas. Fouille programmée d'une léproserie médiévale, rapport 2006 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - Caen, DRAC-SRA Basse-Normandie. 2005, 32 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, GAVS, SRA Haute-Normandie. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274385v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étude : Aizier (27) Chapelle Saint-Thomas. Fouille programmée d'une léproserie médiévale, rapport intermédiaire 2005</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site de Fleury &amp;quot;les Hauts de l'Orne&amp;quot;, Analyse anthropologique des restes osseux issus de la zone crématoire et du cairn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] GAVS, SRA Haute-Normandie. 2005</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Barrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - DRAC-SRA Basse-Normandie. 2006, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336958v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon Eglise Saint-Pierre, Fouille programmée pluri-annuelle 2004-2006, 1er rapport intermédiaire, campagne 2004</w:t>
+                <w:t xml:space="preserve">Thaon, Calvados, Eglise Saint-Pierre, (14.685.003.AH) : fouille programmée pluriannuelle 2004-2006, rapport final de synthèse (campagne 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - DRAC-SRA Basse-Normandie. 2004, 37 p., 9 pl</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, Caen-DRAC-SRA Basse-Normandie. 2006, 97 p. + pl. et fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274210v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aizier (27), Chapelle Saint-Thomas, Fouille programmée d’une léproserie médiévale, rapport 2004</w:t>
+                <w:t xml:space="preserve">Aizier, chapelle Saint-Thomas, Fouille programmée d'une léproserie médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Groupe Archéologique du Val de Seine : SRA Haute-Normandie. 2004</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, GAVS, SRA Haute-Normandie. 2005, 117 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310395v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon, Eglise Saint-Pierre, fouille programmée pluri-annuelle 2001-2003, Dossier Final de synthèse</w:t>
+                <w:t xml:space="preserve">Saint-Pierre de Thaon, Fouille programmée pluri-annuelle 2004-2006, 2e rapport intermédiaire, campagne 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - DRAC-SRA Basse-Normandie. 2003, 113 p. + annexes</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - Caen, DRAC-SRA Basse-Normandie. 2005, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274149v1</w:t>
+                <w:t xml:space="preserve">hal-00274385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole des Hauts de l'Orne, Fleury-sur-Orne (Calvados), Un monument atypique, fouille programmée 2002-2004</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Desloges</w:t>
+                <w:t xml:space="preserve">Rapport d'étude : Aizier (27) Chapelle Saint-Thomas. Fouille programmée d'une léproserie médiévale, rapport intermédiaire 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chevalier</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA de Basse-Normandie. 2003, 17 p</w:t>
+                <w:t xml:space="preserve">F. Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GAVS, SRA Haute-Normandie. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274151v1</w:t>
+                <w:t xml:space="preserve">hal-00336958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole des Hauts de l'Orne, Fleury-sur-Orne (Calvados), Un monument atypique, Fouilles programmées, 1ère campagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Desloges</w:t>
+                <w:t xml:space="preserve">Thaon Eglise Saint-Pierre, Fouille programmée pluri-annuelle 2004-2006, 1er rapport intermédiaire, campagne 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Basse-Normandie. 2002, 38 p. + annexes</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - DRAC-SRA Basse-Normandie. 2004, 37 p., 9 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241582v1</w:t>
+                <w:t xml:space="preserve">hal-00274210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Final de Synthèse : Thaon, église Saint-Pierre, campagne 2002</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delahaye</w:t>
+                <w:t xml:space="preserve">Aizier (27), Chapelle Saint-Thomas, Fouille programmée d’une léproserie médiévale, rapport 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Basse-Normandie. 2002, 31 p. + 29 ph. + 12 pl</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Groupe Archéologique du Val de Seine : SRA Haute-Normandie. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241544v1</w:t>
+                <w:t xml:space="preserve">hal-02310395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Final de Synthèse : Thaon, église Saint-Pierre, campagne 2001</w:t>
+                <w:t xml:space="preserve">Thaon, Eglise Saint-Pierre, fouille programmée pluri-annuelle 2001-2003, Dossier Final de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA de Basse-Normandie. 2001, 45 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CRAHAM - DRAC-SRA Basse-Normandie. 2003, 113 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241545v1</w:t>
+                <w:t xml:space="preserve">hal-00274149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Final de Synthèse : Thaon, église Saint-Pierre, campagne 2000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delahaye</w:t>
+                <w:t xml:space="preserve">La nécropole des Hauts de l'Orne, Fleury-sur-Orne (Calvados), Un monument atypique, fouille programmée 2002-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desloges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Basse-Normandie. 2000, 2 vol., 105 et 70 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA de Basse-Normandie. 2003, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241552v1</w:t>
+                <w:t xml:space="preserve">hal-00274151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nécropole des Hauts de l'Orne, Fleury-sur-Orne (Calvados), Un monument atypique, Fouilles programmées, 1ère campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desloges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Basse-Normandie. 2002, 38 p. + annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier Final de Synthèse : Thaon, église Saint-Pierre, campagne 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Basse-Normandie. 2002, 31 p. + 29 ph. + 12 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier Final de Synthèse : Thaon, église Saint-Pierre, campagne 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC - SRA de Basse-Normandie. 2001, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier Final de Synthèse : Thaon, église Saint-Pierre, campagne 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Alduc-Le Bagousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC-SRA Basse-Normandie. 2000, 2 vol., 105 et 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thaon, église Saint-Pierre dans : Bilan scientifique de la région Basse-Normandie 2000, Sous-direction de l'Archéologie, 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Région Basse-Normandie. 2000, pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24222,114 +24568,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse historique et paléoanthropologique des cimetières du groupe épiscopal de Rouen : la Cour d'Albane et la Cour des Maçons (Xe - XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Démographie. Université Caen Basse Normandie, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03236594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId439"/>
+      <w:footerReference w:type="default" r:id="rId444"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24397,51 +24743,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE1A08A4"/>
+    <w:nsid w:val="BEE85318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24628,51 +24974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-chapelain-de-sereville-niel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3932-8703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132931990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05394559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fiorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roberts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106444" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. F. Chouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12meo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creighton Avery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Prowse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheri Findlay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Brickley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucien, Francis Chouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03538371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Timmins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Broucker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2015.02.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Lesacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Alduc-Le Bagousse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demondion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.2472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gabart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tyler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05582303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04541978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ajayi Alabi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanni Olusegun Opadeji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Adekola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04282582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wermuth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03681809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letreguilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03681844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen D. Donoghue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Overend" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spigelman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeanne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fauq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139435v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241017v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Palich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241071v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241166v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936207v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241157v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643328v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149687v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deshayes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berranger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241187v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Poret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241251v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322670v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333354v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336581v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273735v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cotten" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273720v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241261v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241269v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241457v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241473v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241481v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571415v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05582170v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Anne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985264v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04045390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139372v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delrue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139319v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139271v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Salahuddin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Kahlon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombardo Daniella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715073v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Noterman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139291v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01869353v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saljoghi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deudon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146226v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blary" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145678v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231743v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139396v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404582v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/puc/html/spip007f.html?article1088" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139199v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Florence" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05582623v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582550v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115981v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couanon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229407v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437152v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Donoghue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/rencontres/corps-malade-prise-en-charge-traitement-funeraire-souffrants-maladrerie-hopital-cimetiere/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03231712v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555790v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216084v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CURSOR-EB.5.115606" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139106v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139145v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060496v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150130v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4693" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139461v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139220v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464225v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464252v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060456v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715471v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715534v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cem/12424" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715451v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Roux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715560v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492261v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333186v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715579v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715415v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Penna" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahmer.fr/publications/hma-n-20-2007-etude-des-lepreux-et-des-leproseries-au-moyen-age-dans-le-nord-de-la-france-histoire-archeologie-et-patrimoine/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271930v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862319v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274458v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274408v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010359v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841783v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573533v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425826v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tixier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334028v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933839v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roth" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Logan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426203v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115992v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penchet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115968v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115929v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114227v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03599442v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239565v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640363v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239513v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239698v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865255v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Nkuka" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239538v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978733v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448444v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tastavin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454149v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239802v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150120v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511565v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239725v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239757v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239835v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139481v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437554v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437629v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416398v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Colleter" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02262438v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239967v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Keely" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239925v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936713v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boll&#233;e" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Mitouard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936703v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936695v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241617v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leclercq" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467844v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467843v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241510v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467832v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407619v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Thomas" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337270v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Roux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467826v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barrand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336947v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936690v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274385v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336958v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvernault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274210v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310395v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274149v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274151v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241582v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241544v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241545v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241552v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241558v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03236594v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-chapelain-de-sereville-niel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3932-8703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132931990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05394559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fiorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roberts" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Gao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106444" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. F. Chouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adisa Ogunfolakan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12meo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Creighton Avery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Prowse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheri Findlay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Brickley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lucien, Francis Chouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coupeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434472v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Miclon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12778" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03538371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boursier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3033" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Rast-Eicher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.4704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Timmins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bocquet-Appel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie de Broucker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpp.2015.02.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02473984v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Lesacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Alduc-Le Bagousse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Niel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Demondion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.2472" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274465v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gabart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Tyler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05582303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sch&#252;tz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ajayi Alabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akanni Olusegun Opadeji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolawole Adekola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04541978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04282582v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wermuth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03681809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letreguilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03681844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238576v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930821v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nolot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen D. Donoghue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Overend" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Spigelman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jeanne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02521325v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146313v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fauq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139435v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johnson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936209v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241017v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gazeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ruffin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Palich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241071v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241166v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936207v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241157v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643328v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149687v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deshayes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berranger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cormier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241187v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Buchet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241216v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Poret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241251v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241202v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322670v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336561v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Danze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333354v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Penna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336581v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273735v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cotten" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241261v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241269v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241306v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Maho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241457v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241462v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241473v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241481v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571415v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05582170v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Anne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985264v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04045390v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238649v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139319v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139372v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Delrue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139271v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Salahuddin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Kahlon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Cabec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombardo Daniella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715073v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Noterman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139291v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01869353v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saljoghi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deudon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146226v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blary" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145678v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231743v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139396v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404582v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Calligaro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/puc/html/spip007f.html?article1088" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139199v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carr&#233; Florence" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715617v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05582623v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582550v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115981v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Couanon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229407v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437152v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Donoghue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/rencontres/corps-malade-prise-en-charge-traitement-funeraire-souffrants-maladrerie-hopital-cimetiere/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03231712v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555790v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216084v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CURSOR-EB.5.115606" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139106v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139145v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060496v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Lefebvre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150130v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4693" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Blaizot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139461v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139220v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464252v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464225v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060456v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715471v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715534v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cem/12424" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715451v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Roux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936601v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715560v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492261v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333186v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715579v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715415v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Penna" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahmer.fr/publications/hma-n-20-2007-etude-des-lepreux-et-des-leproseries-au-moyen-age-dans-le-nord-de-la-france-histoire-archeologie-et-patrimoine/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306382v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271930v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564090v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862319v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274458v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274408v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010359v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desloges" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05588034v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599798v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599770v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desplanques" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841783v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573533v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425826v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tixier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334028v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Travaill&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933839v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chouin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roth" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Logan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426203v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05599788v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115992v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penchet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115968v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115929v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04114227v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03599442v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239565v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640363v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239513v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239698v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865255v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Nkuka" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239538v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978733v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448444v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tastavin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02454149v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239802v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02150120v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511565v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239725v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239757v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239835v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139481v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437554v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437629v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416398v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Colleter" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02262438v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239967v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Keely" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239878v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239925v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau C&#233;cile" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936713v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boll&#233;e" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Mitouard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936703v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936695v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241617v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leclercq" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467844v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467843v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241510v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467832v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407619v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Thomas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337270v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Roux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467826v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barrand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336947v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936690v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274385v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336958v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yvernault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274210v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310395v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274149v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274151v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chevalier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241582v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241544v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241545v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241552v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03241558v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03236594v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>