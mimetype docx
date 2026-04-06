--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Clergeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésIAE Economie et Management Nantes UniversitéProfessor in Management scienceNantes University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et enjeux de l’enclavement en milieu insulaire : analyse à partir de l’exemple des outremers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 60 (3), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.060.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du processus de traduction comme modérateur des controverses : Une recherche-action sur la Communauté de communes du Grand Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (319), pp.89-114. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène gastronomique : une analyse à partir du cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 126 (6), pp.133-152. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.126.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène gastronomique : une analyse à partir du cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 126 (6), pp.133-152. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.126.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse conventionnaliste du tourisme de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dongmo Temgoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McLeod, M., & Croes, R. R. (Eds.). (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.156-158. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54055/ejtr.v20i.352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier : Les nouveaux modèles du tourisme : vers une approche tourist-centric. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (1), pp.109-113. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.099.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing the green supply chain for rural tourism in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), pp.4276. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10114276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making model for the application of the new service system structure based on front-back stage decoupling into nature-based tourism district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (5/6), pp.513. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSTM.2017.088942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de la RSE dans les projets événementiels, une analyse à partir de la théorie de l’acteur-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (91), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.091.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Spindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.084.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décloisonnement des clusters de tourisme : perspectives et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 330, pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de valeur par les intermédiaires du tourisme : quel cadre d’analyse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Marghobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution touristique – Diversification des pratiques et des stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mondes du tourisme, Hors-série, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d’un cluster touristique équin ? L’exemple de Saumur (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cheval, tourisme et sociétés / Horse, tourism and societies, Hors-Série, pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche RSE dans l’événementiel : repérage multidimensionnel des parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme et le développement local par la création d’une atmosphère gastronomique. Analyse à partir du cas de Vonnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.52 - 67. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is &amp;quot;cluster&amp;quot; a relevant concept for tourism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.54 - 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitiveness and Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.653 - 655. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annals.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux particuliers des clusters tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 312, pp.15 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cluster est-il soluble dans le tourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.60 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Information Technology to Call Center Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.336-361. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09593841111182278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 15 (3), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.103.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’information, contrôle des tâches et management des activités de service. Une analyse à partir de l’exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.71 - 91. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v15i3.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management à distance et santé au travail : Quels sont les impacts de l’éloignement et de la méconnaissance du travail réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 102, pp.4 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre achats et approvisionnements : la valeur perçue des outils des places de marché électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Caby-Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 173 (4), pp.171--181. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.173.171-181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs français d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie lucrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.118-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la relation client et productivité dans les centres de réception d'appels, une analyse des déterminants du taux d'efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Marciniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, mars (79), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des dispositifs d'interdépendance organisationnelle et mutualisation: le cas des centres d'appels virtuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowe Frantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (3), pp.93-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les centres d'appels internalisés: le cas des font offices purs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales en quête de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dussuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 294, pp.39. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022021ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de développement technologique : contenu, organisation et évaluation de la fonction d'intermédiation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Detchessahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.25--42. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.2000.2625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles entraves organisationnelles et institutionnelles à l'innovation dans les organisations bureaucratiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13 (2), pp.141-171. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.1995.3395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des collectifs de résidents et comportement éco-responsable, vues à travers le prisme de la sociologie de la traduction : une revue de littérature et des perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Le Botlan-Marcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de La Réunion, Université de La Réunion, May 2025, Saint Denis (La Réunion) / Saint Pierre (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des leaders de controverses au sein d’un territoire français : de la sociologie de la traduction à une approche par la théorie des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de l'Association Internationale de la Recherche en MAnagement Public (AIRMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Amiens - Université de Picardie Jules Verne, Jun 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses dans un projet de développement touristique : analyse des enjeux de l'organisation et de la gouvernance du processus de traduction dans une dynamique de construction négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence de l’Association Française de Management du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage des sources potentielles de conflits et de controverses sur un territoire touristique : une approche dyadique par les convergences et les tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Girona, Facultat de Turisme, May 2023, Gérone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes, une destination touristique gourmande inattendue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée d’étude sur les destinations touristiques gourmandes- Fontjoncouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Fonjoncouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une analyse de la gouvernance des territoires touristiques par le prisme des tensions et convergences : le cas de la Communauté de Communes du Grand Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de l’Association Française de Management du Tourisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une analyse de la gouvernance des destinations touristiques par le prisme des tensions et convergences : le cas de la destination Blois Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Tourisme, Culture et Hospitalité (UFR ESTHUA) - Université d'Angers, May 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomy and local development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Tourism Development International Forum in New Era : Culture, Intelligence and Rural Revitalization from the Global Perpspective. Zheijiang Gonshang University, Hangzhou, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène gastronomique. Le cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville gastronomique, Webinaire AFMAT - Ambassade de France en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés publiques locales : entre efficacité de la volonté politique et efficience des modalités de gestion du privé. L’exemple de Saint Nazaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de l’Association Française de Management du Tourisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans les projets événementiels, une analyse à partir de la théorie de l’acteur-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence de l’AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chamberry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d’un cluster touristique équin ? L’exemple de Saumur (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international équi-meeting tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saumur, France. pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval : agent de cluster touristique ? L’exemple de Saumur, capitale française de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equimeeting-Tourisme : Cheval, tourisme et loisirs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESTHUA, Université d'Angers et IFCE (Institut FRançais du Cheval et de l'Equitation), May 2012, Saumur, France. pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie RSE dans l’évènementiel : proposition d’un cadre d’analyse des modalités de transfert de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management, 1ère conférence de l’AFMaT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clusters tourisme : quels enjeux pour les systèmes d’information ? Une analyse exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Denis, La Réunion. pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cluster est-il soluble dans le tourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence Intercontinentale d'Intelligence Territoriale "Interdisciplinarité dans l'aménagement et développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie RSE dans les projets évènementiels : propositions d'analyse de la dynamique multipartite du champ d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l'Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saumur, capital de l’équitation : un cluster dans le secteur équestre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting tourisme, Université d’Angers et Institut National du Cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche RSE dans l’évènementiel : Propositions pour une analyse multidimensionnelle des parties prenantes du champ évènementiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information system in network dynamics of tourism cluster: to a revival of tourism paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1srt Sino-European International Tourism Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fenghua, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cluster est-il soluble dans le tourisme ? une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Intercontinentale en Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Université du Québec en Outaouais, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confiance à la distance, quand la GRH s’éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l’entreprise et la santé des personnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale: Recherche exploratoire à partir de l’exemple d’un centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l’Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'audit social, May 2007, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail : Étude exploratoire au sein d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès AGRH : outils, modes et modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès de l’Académie de l'Entrepreneuriat, et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEI, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès de l’Académie de l'entrepreneuriat et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEI, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. SARS-CoV-2 : quand un virus accélère la troisième révolution touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.151-160, 2021, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2021.01.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, évènementiel : des rencontres, une quête d’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ananian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et évènementiel, enjeux territoriaux et stratégies d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2017, 978-2-7605-4622-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche RSE dans les projets événementiels : proposition d’un modèle d’analyse des modalités de transfert de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et événementiel : enjeux territoriaux et stratégies d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-258, 2017, Collection Tourisme (Sainte-Foy), 978-2-7605-4622-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans les projets événementiels : Propositions pour une analyse du champ d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le management du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan (L')</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-92, 2013, Tourismes et sociétés, 978-2343018003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">份探索式的研究 ： 旅游产业集群为信息系统带来何种 挑战？</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">李瑞 et 苏勇军</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217 - 234, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers des centres d’appels : des difficultés aux fonctions et choix managériaux de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances RH et Management : l’apport de la prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations de l’économie sociale en faveur de l’appui à la création d’entreprises ; Etude sur le territoire nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Dussuet, Jean-Marc Lauzanas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’économie sociale entre informel et formel : paradoxes et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.43-63, 2007, 978-2-7535-0461-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating an Entrepreneurship Center in a Large and Multidisciplinary University: Addressing the Right Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research in Entrepreneurship Education, Volume 2 : A Contextual Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.130-147, 2007, 9781847200594. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781847206985.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomy and Local Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 288 p., 2019, 978-1-138-73199-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en management du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peypoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert; Vuibert, 432 p., 2019, 978-2-311-40682-5. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vuib.clerg.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et évènementiel, enjeux territoriaux et stratégies d’acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ananian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 299 p., 2017, 978-2-7605-4622-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des entreprises du tourisme, Stratégie et Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, 978-2-10-070428-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immatériel touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques SPINDLER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2014, 978-2-343-03080-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme, un phénomène économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2013, Les Études de la Documentation français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">第三次旅游革命 ： 第一居中欧国际旅游论坛论文集</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haiyang chubanshe - Editions de l'océan, pp.296, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des services dans l’entreprise touristique mondiale en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Angers. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Clergeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésIAE Economie et Management Nantes UniversitéProfessor in Management scienceNantes University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et enjeux de l’enclavement en milieu insulaire : analyse à partir de l’exemple des outremers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 60 (3), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.060.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du processus de traduction comme modérateur des controverses : Une recherche-action sur la Communauté de communes du Grand Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (319), pp.89-114. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène gastronomique : une analyse à partir du cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 126 (6), pp.133-152. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.126.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène gastronomique : une analyse à partir du cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 126 (6), pp.133-152. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.126.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse conventionnaliste du tourisme de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dongmo Temgoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier : Les nouveaux modèles du tourisme : vers une approche tourist-centric. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (1), pp.109-113. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.099.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McLeod, M., & Croes, R. R. (Eds.). (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.156-158. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54055/ejtr.v20i.352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing the green supply chain for rural tourism in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), pp.4276. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10114276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making model for the application of the new service system structure based on front-back stage decoupling into nature-based tourism district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (5/6), pp.513. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSTM.2017.088942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de la RSE dans les projets événementiels, une analyse à partir de la théorie de l’acteur-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (91), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.091.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décloisonnement des clusters de tourisme : perspectives et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 330, pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de valeur par les intermédiaires du tourisme : quel cadre d’analyse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Marghobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Spindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.084.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution touristique – Diversification des pratiques et des stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mondes du tourisme, Hors-série, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d’un cluster touristique équin ? L’exemple de Saumur (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cheval, tourisme et sociétés / Horse, tourism and societies, Hors-Série, pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche RSE dans l’événementiel : repérage multidimensionnel des parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux particuliers des clusters tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 312, pp.15 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme et le développement local par la création d’une atmosphère gastronomique. Analyse à partir du cas de Vonnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.52 - 67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitiveness and Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.653 - 655. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annals.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is &amp;quot;cluster&amp;quot; a relevant concept for tourism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.54 - 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cluster est-il soluble dans le tourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.60 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Information Technology to Call Center Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.336-361. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09593841111182278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’information, contrôle des tâches et management des activités de service. Une analyse à partir de l’exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.71 - 91. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v15i3.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 15 (3), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.103.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management à distance et santé au travail : Quels sont les impacts de l’éloignement et de la méconnaissance du travail réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 102, pp.4 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre achats et approvisionnements : la valeur perçue des outils des places de marché électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Caby-Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 173 (4), pp.171--181. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.173.171-181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs français d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie lucrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.118-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la relation client et productivité dans les centres de réception d'appels, une analyse des déterminants du taux d'efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Marciniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, mars (79), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des dispositifs d'interdépendance organisationnelle et mutualisation: le cas des centres d'appels virtuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowe Frantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (3), pp.93-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les centres d'appels internalisés: le cas des font offices purs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales en quête de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dussuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 294, pp.39. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022021ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de développement technologique : contenu, organisation et évaluation de la fonction d'intermédiation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Detchessahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.25--42. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.2000.2625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles entraves organisationnelles et institutionnelles à l'innovation dans les organisations bureaucratiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13 (2), pp.141-171. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.1995.3395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des collectifs de résidents et comportement éco-responsable, vues à travers le prisme de la sociologie de la traduction : une revue de littérature et des perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Le Botlan-Marcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de La Réunion, Université de La Réunion, May 2025, Saint Denis (La Réunion) / Saint Pierre (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses dans un projet de développement touristique : analyse des enjeux de l'organisation et de la gouvernance du processus de traduction dans une dynamique de construction négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence de l’Association Française de Management du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des leaders de controverses au sein d’un territoire français : de la sociologie de la traduction à une approche par la théorie des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de l'Association Internationale de la Recherche en MAnagement Public (AIRMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Amiens - Université de Picardie Jules Verne, Jun 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage des sources potentielles de conflits et de controverses sur un territoire touristique : une approche dyadique par les convergences et les tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Girona, Facultat de Turisme, May 2023, Gérone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes, une destination touristique gourmande inattendue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée d’étude sur les destinations touristiques gourmandes- Fontjoncouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Fonjoncouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une analyse de la gouvernance des territoires touristiques par le prisme des tensions et convergences : le cas de la Communauté de Communes du Grand Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de l’Association Française de Management du Tourisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une analyse de la gouvernance des destinations touristiques par le prisme des tensions et convergences : le cas de la destination Blois Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Tourisme, Culture et Hospitalité (UFR ESTHUA) - Université d'Angers, May 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomy and local development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Tourism Development International Forum in New Era : Culture, Intelligence and Rural Revitalization from the Global Perpspective. Zheijiang Gonshang University, Hangzhou, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène gastronomique. Le cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville gastronomique, Webinaire AFMAT - Ambassade de France en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés publiques locales : entre efficacité de la volonté politique et efficience des modalités de gestion du privé. L’exemple de Saint Nazaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de l’Association Française de Management du Tourisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans les projets événementiels, une analyse à partir de la théorie de l’acteur-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence de l’AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chamberry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d’un cluster touristique équin ? L’exemple de Saumur (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international équi-meeting tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saumur, France. pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval : agent de cluster touristique ? L’exemple de Saumur, capitale française de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equimeeting-Tourisme : Cheval, tourisme et loisirs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESTHUA, Université d'Angers et IFCE (Institut FRançais du Cheval et de l'Equitation), May 2012, Saumur, France. pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie RSE dans l’évènementiel : proposition d’un cadre d’analyse des modalités de transfert de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management, 1ère conférence de l’AFMaT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clusters tourisme : quels enjeux pour les systèmes d’information ? Une analyse exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Denis, La Réunion. pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cluster est-il soluble dans le tourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence Intercontinentale d'Intelligence Territoriale "Interdisciplinarité dans l'aménagement et développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie RSE dans les projets évènementiels : propositions d'analyse de la dynamique multipartite du champ d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l'Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saumur, capital de l’équitation : un cluster dans le secteur équestre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting tourisme, Université d’Angers et Institut National du Cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche RSE dans l’évènementiel : Propositions pour une analyse multidimensionnelle des parties prenantes du champ évènementiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information system in network dynamics of tourism cluster: to a revival of tourism paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1srt Sino-European International Tourism Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fenghua, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cluster est-il soluble dans le tourisme ? une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Intercontinentale en Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Université du Québec en Outaouais, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confiance à la distance, quand la GRH s’éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l’entreprise et la santé des personnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail : Étude exploratoire au sein d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès AGRH : outils, modes et modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale: Recherche exploratoire à partir de l’exemple d’un centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l’Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'audit social, May 2007, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès de l’Académie de l'Entrepreneuriat, et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEI, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès de l’Académie de l'entrepreneuriat et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEI, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. SARS-CoV-2 : quand un virus accélère la troisième révolution touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.151-160, 2021, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2021.01.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, évènementiel : des rencontres, une quête d’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ananian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et évènementiel, enjeux territoriaux et stratégies d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2017, 978-2-7605-4622-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche RSE dans les projets événementiels : proposition d’un modèle d’analyse des modalités de transfert de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et événementiel : enjeux territoriaux et stratégies d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-258, 2017, Collection Tourisme (Sainte-Foy), 978-2-7605-4622-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans les projets événementiels : Propositions pour une analyse du champ d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le management du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan (L')</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-92, 2013, Tourismes et sociétés, 978-2343018003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">份探索式的研究 ： 旅游产业集群为信息系统带来何种 挑战？</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">李瑞 et 苏勇军</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217 - 234, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers des centres d’appels : des difficultés aux fonctions et choix managériaux de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances RH et Management : l’apport de la prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations de l’économie sociale en faveur de l’appui à la création d’entreprises ; Etude sur le territoire nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Dussuet, Jean-Marc Lauzanas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’économie sociale entre informel et formel : paradoxes et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.43-63, 2007, 978-2-7535-0461-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating an Entrepreneurship Center in a Large and Multidisciplinary University: Addressing the Right Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research in Entrepreneurship Education, Volume 2 : A Contextual Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.130-147, 2007, 9781847200594. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781847206985.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomy and Local Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 288 p., 2019, 978-1-138-73199-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en management du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peypoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert; Vuibert, 432 p., 2019, 978-2-311-40682-5. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vuib.clerg.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et évènementiel, enjeux territoriaux et stratégies d’acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ananian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 299 p., 2017, 978-2-7605-4622-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des entreprises du tourisme, Stratégie et Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, 978-2-10-070428-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immatériel touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques SPINDLER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2014, 978-2-343-03080-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme, un phénomène économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2013, Les Études de la Documentation français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">第三次旅游革命 ： 第一居中欧国际旅游论坛论文集</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haiyang chubanshe - Editions de l'océan, pp.296, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des services dans l’entreprise touristique mondiale en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Angers. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.060.0073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.49" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04448421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etcheverria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.126.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456718v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dongmo Temgoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54055/ejtr.v20i.352" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Trinquecoste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.099.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Guan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Clergeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10114276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leyrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTM.2017.088942" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Paulus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.091.0121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Spindler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03708282v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Marghobi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grefe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2013.05.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V9HX194-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Marciniak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09593841111182278" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016269v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v15i3.309" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowe Frantz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022021ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2000.2625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.1995.3395" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Botlan-Marcato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beltran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025236v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629391v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960976v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107487v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04448409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2021.01.0151" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ananian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-evenementiel-3090.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/j.ctt1mf6z4r" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tourisme-espaces.com/doc/8909.regards-croises-management-tourisme-durable.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107287v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847206985.00017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bellini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.clerg.2019.01" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947453v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glasberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947401v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques SPINDLER" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-espaces.com/librairie/138/tourisme-phenomene-economique-edition.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713550v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moisy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.060.0073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.49" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04448421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etcheverria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.126.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456718v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dongmo Temgoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Trinquecoste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.099.0109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54055/ejtr.v20i.352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Guan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Clergeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10114276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leyrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTM.2017.088942" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Paulus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.091.0121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03708282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Marghobi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Spindler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grefe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.185" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2013.05.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V9HX194-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Marciniak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09593841111182278" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v15i3.309" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowe Frantz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022021ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2000.2625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.1995.3395" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Botlan-Marcato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beltran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025236v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629391v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960976v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107487v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04448409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2021.01.0151" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ananian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-evenementiel-3090.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/j.ctt1mf6z4r" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tourisme-espaces.com/doc/8909.regards-croises-management-tourisme-durable.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107287v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847206985.00017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bellini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.clerg.2019.01" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947453v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glasberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947401v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques SPINDLER" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-espaces.com/librairie/138/tourisme-phenomene-economique-edition.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713550v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moisy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>