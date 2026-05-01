--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Clergeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésIAE Economie et Management Nantes UniversitéProfessor in Management scienceNantes University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et enjeux de l’enclavement en milieu insulaire : analyse à partir de l’exemple des outremers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 60 (3), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.060.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du processus de traduction comme modérateur des controverses : Une recherche-action sur la Communauté de communes du Grand Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (319), pp.89-114. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène gastronomique : une analyse à partir du cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 126 (6), pp.133-152. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.126.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène gastronomique : une analyse à partir du cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 126 (6), pp.133-152. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.126.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse conventionnaliste du tourisme de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dongmo Temgoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier : Les nouveaux modèles du tourisme : vers une approche tourist-centric. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (1), pp.109-113. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.099.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McLeod, M., & Croes, R. R. (Eds.). (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.156-158. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54055/ejtr.v20i.352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing the green supply chain for rural tourism in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), pp.4276. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10114276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making model for the application of the new service system structure based on front-back stage decoupling into nature-based tourism district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (5/6), pp.513. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSTM.2017.088942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de la RSE dans les projets événementiels, une analyse à partir de la théorie de l’acteur-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (91), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.091.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décloisonnement des clusters de tourisme : perspectives et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 330, pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de valeur par les intermédiaires du tourisme : quel cadre d’analyse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Marghobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Spindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.084.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution touristique – Diversification des pratiques et des stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mondes du tourisme, Hors-série, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d’un cluster touristique équin ? L’exemple de Saumur (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cheval, tourisme et sociétés / Horse, tourism and societies, Hors-Série, pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche RSE dans l’événementiel : repérage multidimensionnel des parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux particuliers des clusters tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 312, pp.15 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme et le développement local par la création d’une atmosphère gastronomique. Analyse à partir du cas de Vonnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.52 - 67. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitiveness and Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.653 - 655. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annals.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is &amp;quot;cluster&amp;quot; a relevant concept for tourism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.54 - 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cluster est-il soluble dans le tourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.60 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Information Technology to Call Center Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.336-361. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09593841111182278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’information, contrôle des tâches et management des activités de service. Une analyse à partir de l’exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.71 - 91. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v15i3.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 15 (3), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.103.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management à distance et santé au travail : Quels sont les impacts de l’éloignement et de la méconnaissance du travail réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 102, pp.4 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre achats et approvisionnements : la valeur perçue des outils des places de marché électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Caby-Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 173 (4), pp.171--181. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.173.171-181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs français d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie lucrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.118-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la relation client et productivité dans les centres de réception d'appels, une analyse des déterminants du taux d'efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Marciniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, mars (79), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des dispositifs d'interdépendance organisationnelle et mutualisation: le cas des centres d'appels virtuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowe Frantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (3), pp.93-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les centres d'appels internalisés: le cas des font offices purs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales en quête de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dussuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 294, pp.39. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022021ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de développement technologique : contenu, organisation et évaluation de la fonction d'intermédiation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Detchessahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.25--42. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.2000.2625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles entraves organisationnelles et institutionnelles à l'innovation dans les organisations bureaucratiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13 (2), pp.141-171. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.1995.3395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des collectifs de résidents et comportement éco-responsable, vues à travers le prisme de la sociologie de la traduction : une revue de littérature et des perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Le Botlan-Marcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de La Réunion, Université de La Réunion, May 2025, Saint Denis (La Réunion) / Saint Pierre (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses dans un projet de développement touristique : analyse des enjeux de l'organisation et de la gouvernance du processus de traduction dans une dynamique de construction négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence de l’Association Française de Management du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des leaders de controverses au sein d’un territoire français : de la sociologie de la traduction à une approche par la théorie des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de l'Association Internationale de la Recherche en MAnagement Public (AIRMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Amiens - Université de Picardie Jules Verne, Jun 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage des sources potentielles de conflits et de controverses sur un territoire touristique : une approche dyadique par les convergences et les tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Girona, Facultat de Turisme, May 2023, Gérone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes, une destination touristique gourmande inattendue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée d’étude sur les destinations touristiques gourmandes- Fontjoncouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Fonjoncouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une analyse de la gouvernance des territoires touristiques par le prisme des tensions et convergences : le cas de la Communauté de Communes du Grand Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de l’Association Française de Management du Tourisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une analyse de la gouvernance des destinations touristiques par le prisme des tensions et convergences : le cas de la destination Blois Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Tourisme, Culture et Hospitalité (UFR ESTHUA) - Université d'Angers, May 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomy and local development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Tourism Development International Forum in New Era : Culture, Intelligence and Rural Revitalization from the Global Perpspective. Zheijiang Gonshang University, Hangzhou, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène gastronomique. Le cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville gastronomique, Webinaire AFMAT - Ambassade de France en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés publiques locales : entre efficacité de la volonté politique et efficience des modalités de gestion du privé. L’exemple de Saint Nazaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de l’Association Française de Management du Tourisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans les projets événementiels, une analyse à partir de la théorie de l’acteur-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence de l’AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chamberry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d’un cluster touristique équin ? L’exemple de Saumur (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international équi-meeting tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saumur, France. pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval : agent de cluster touristique ? L’exemple de Saumur, capitale française de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equimeeting-Tourisme : Cheval, tourisme et loisirs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESTHUA, Université d'Angers et IFCE (Institut FRançais du Cheval et de l'Equitation), May 2012, Saumur, France. pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie RSE dans l’évènementiel : proposition d’un cadre d’analyse des modalités de transfert de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management, 1ère conférence de l’AFMaT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clusters tourisme : quels enjeux pour les systèmes d’information ? Une analyse exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Denis, La Réunion. pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cluster est-il soluble dans le tourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence Intercontinentale d'Intelligence Territoriale "Interdisciplinarité dans l'aménagement et développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie RSE dans les projets évènementiels : propositions d'analyse de la dynamique multipartite du champ d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l'Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saumur, capital de l’équitation : un cluster dans le secteur équestre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting tourisme, Université d’Angers et Institut National du Cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche RSE dans l’évènementiel : Propositions pour une analyse multidimensionnelle des parties prenantes du champ évènementiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information system in network dynamics of tourism cluster: to a revival of tourism paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1srt Sino-European International Tourism Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fenghua, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cluster est-il soluble dans le tourisme ? une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Intercontinentale en Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Université du Québec en Outaouais, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confiance à la distance, quand la GRH s’éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l’entreprise et la santé des personnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail : Étude exploratoire au sein d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès AGRH : outils, modes et modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale: Recherche exploratoire à partir de l’exemple d’un centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l’Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'audit social, May 2007, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès de l’Académie de l'Entrepreneuriat, et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEI, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès de l’Académie de l'entrepreneuriat et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEI, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. SARS-CoV-2 : quand un virus accélère la troisième révolution touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.151-160, 2021, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2021.01.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, évènementiel : des rencontres, une quête d’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ananian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et évènementiel, enjeux territoriaux et stratégies d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2017, 978-2-7605-4622-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche RSE dans les projets événementiels : proposition d’un modèle d’analyse des modalités de transfert de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et événementiel : enjeux territoriaux et stratégies d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-258, 2017, Collection Tourisme (Sainte-Foy), 978-2-7605-4622-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans les projets événementiels : Propositions pour une analyse du champ d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le management du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan (L')</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-92, 2013, Tourismes et sociétés, 978-2343018003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">份探索式的研究 ： 旅游产业集群为信息系统带来何种 挑战？</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">李瑞 et 苏勇军</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217 - 234, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers des centres d’appels : des difficultés aux fonctions et choix managériaux de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances RH et Management : l’apport de la prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations de l’économie sociale en faveur de l’appui à la création d’entreprises ; Etude sur le territoire nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Dussuet, Jean-Marc Lauzanas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’économie sociale entre informel et formel : paradoxes et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.43-63, 2007, 978-2-7535-0461-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating an Entrepreneurship Center in a Large and Multidisciplinary University: Addressing the Right Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research in Entrepreneurship Education, Volume 2 : A Contextual Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.130-147, 2007, 9781847200594. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781847206985.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomy and Local Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 288 p., 2019, 978-1-138-73199-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en management du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peypoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert; Vuibert, 432 p., 2019, 978-2-311-40682-5. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vuib.clerg.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et évènementiel, enjeux territoriaux et stratégies d’acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ananian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 299 p., 2017, 978-2-7605-4622-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des entreprises du tourisme, Stratégie et Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, 978-2-10-070428-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immatériel touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques SPINDLER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2014, 978-2-343-03080-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme, un phénomène économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2013, Les Études de la Documentation français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">第三次旅游革命 ： 第一居中欧国际旅游论坛论文集</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haiyang chubanshe - Editions de l'océan, pp.296, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des services dans l’entreprise touristique mondiale en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Angers. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Clergeau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésIAE Economie et Management Nantes UniversitéProfessor in Management scienceNantes University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et enjeux de l’enclavement en milieu insulaire : analyse à partir de l’exemple des outremers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 60 (3), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.060.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du processus de traduction comme modérateur des controverses : Une recherche-action sur la Communauté de communes du Grand Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (319), pp.89-114. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2024.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène gastronomique : une analyse à partir du cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 126 (6), pp.133-152. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.126.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène gastronomique : une analyse à partir du cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 126 (6), pp.133-152. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.126.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse conventionnaliste du tourisme de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dongmo Temgoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McLeod, M., & Croes, R. R. (Eds.). (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.156-158. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54055/ejtr.v20i.352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier : Les nouveaux modèles du tourisme : vers une approche tourist-centric. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Trinquecoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (1), pp.109-113. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.099.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing the green supply chain for rural tourism in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), pp.4276. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10114276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision-making model for the application of the new service system structure based on front-back stage decoupling into nature-based tourism district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Services Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (5/6), pp.513. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSTM.2017.088942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de la RSE dans les projets événementiels, une analyse à partir de la théorie de l’acteur-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (91), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.091.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et création de valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Spindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp.135-140. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.084.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de valeur par les intermédiaires du tourisme : quel cadre d’analyse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erfan Marghobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décloisonnement des clusters de tourisme : perspectives et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 330, pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution touristique – Diversification des pratiques et des stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La troisième révolution touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mondes du tourisme, Hors-série, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d’un cluster touristique équin ? L’exemple de Saumur (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cheval, tourisme et sociétés / Horse, tourism and societies, Hors-Série, pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche RSE dans l’événementiel : repérage multidimensionnel des parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.10-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en tourisme et le développement local par la création d’une atmosphère gastronomique. Analyse à partir du cas de Vonnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.52 - 67. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitiveness and Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.653 - 655. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annals.2013.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is &amp;quot;cluster&amp;quot; a relevant concept for tourism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.54 - 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux particuliers des clusters tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 312, pp.15 - 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cluster est-il soluble dans le tourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.60 - 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Information Technology to Call Center Productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.336-361. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09593841111182278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d’information, contrôle des tâches et management des activités de service. Une analyse à partir de l’exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3), pp.71 - 91. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v15i3.309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information, contrôle des tâches et management des activités de service. Une analyse à partir de l'exemple des centres de relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 15 (3), pp.71-91. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.103.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management à distance et santé au travail : Quels sont les impacts de l’éloignement et de la méconnaissance du travail réel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 102, pp.4 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre achats et approvisionnements : la valeur perçue des outils des places de marché électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Caby-Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 173 (4), pp.171--181. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.173.171-181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs français d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie lucrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et solidarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (2), pp.118-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la relation client et productivité dans les centres de réception d'appels, une analyse des déterminants du taux d'efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Rowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolande Marciniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, mars (79), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des dispositifs d'interdépendance organisationnelle et mutualisation: le cas des centres d'appels virtuels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowe Frantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (3), pp.93-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines dans les centres d'appels internalisés: le cas des font offices purs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises sociales en quête de professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dussuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 294, pp.39. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1022021ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de développement technologique : contenu, organisation et évaluation de la fonction d'intermédiation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Detchessahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (2), pp.25--42. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.2000.2625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles entraves organisationnelles et institutionnelles à l'innovation dans les organisations bureaucratiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13 (2), pp.141-171. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.1995.3395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des collectifs de résidents et comportement éco-responsable, vues à travers le prisme de la sociologie de la traduction : une revue de littérature et des perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Le Botlan-Marcato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de La Réunion, Université de La Réunion, May 2025, Saint Denis (La Réunion) / Saint Pierre (La Réunion), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des leaders de controverses au sein d’un territoire français : de la sociologie de la traduction à une approche par la théorie des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque de l'Association Internationale de la Recherche en MAnagement Public (AIRMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Amiens - Université de Picardie Jules Verne, Jun 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses dans un projet de développement touristique : analyse des enjeux de l'organisation et de la gouvernance du processus de traduction dans une dynamique de construction négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence de l’Association Française de Management du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage des sources potentielles de conflits et de controverses sur un territoire touristique : une approche dyadique par les convergences et les tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Girona, Facultat de Turisme, May 2023, Gérone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes, une destination touristique gourmande inattendue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée d’étude sur les destinations touristiques gourmandes- Fontjoncouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Fonjoncouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une analyse de la gouvernance des territoires touristiques par le prisme des tensions et convergences : le cas de la Communauté de Communes du Grand Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de l’Association Française de Management du Tourisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une analyse de la gouvernance des destinations touristiques par le prisme des tensions et convergences : le cas de la destination Blois Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence de l'Association Française de MAnagement du Tourisme (AFMAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Tourisme, Culture et Hospitalité (UFR ESTHUA) - Université d'Angers, May 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomy and local development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Tourism Development International Forum in New Era : Culture, Intelligence and Rural Revitalization from the Global Perpspective. Zheijiang Gonshang University, Hangzhou, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scène gastronomique. Le cas de Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville gastronomique, Webinaire AFMAT - Ambassade de France en Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés publiques locales : entre efficacité de la volonté politique et efficience des modalités de gestion du privé. L’exemple de Saint Nazaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence de l’Association Française de Management du Tourisme.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans les projets événementiels, une analyse à partir de la théorie de l’acteur-réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence de l’AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chamberry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d’un cluster touristique équin ? L’exemple de Saumur (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international équi-meeting tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saumur, France. pp.228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval : agent de cluster touristique ? L’exemple de Saumur, capitale française de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equimeeting-Tourisme : Cheval, tourisme et loisirs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESTHUA, Université d'Angers et IFCE (Institut FRançais du Cheval et de l'Equitation), May 2012, Saumur, France. pp.188-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie RSE dans l’évènementiel : proposition d’un cadre d’analyse des modalités de transfert de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du management, 1ère conférence de l’AFMaT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clusters tourisme : quels enjeux pour les systèmes d’information ? Une analyse exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Denis, La Réunion. pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de cluster est-il soluble dans le tourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence Intercontinentale d'Intelligence Territoriale "Interdisciplinarité dans l'aménagement et développement des territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie RSE dans les projets évènementiels : propositions d'analyse de la dynamique multipartite du champ d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l'Aderse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saumur, capital de l’équitation : un cluster dans le secteur équestre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Grefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting tourisme, Université d’Angers et Institut National du Cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche RSE dans l’évènementiel : Propositions pour une analyse multidimensionnelle des parties prenantes du champ évènementiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information system in network dynamics of tourism cluster: to a revival of tourism paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1srt Sino-European International Tourism Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fenghua, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cluster est-il soluble dans le tourisme ? une approche conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Intercontinentale en Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Université du Québec en Outaouais, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants organisationnels et managériaux de la santé au travail : le rôle clé des managers de proximité dans les centres d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la confiance à la distance, quand la GRH s’éloigne. Analyse des enjeux des transformations des choix de gestion des ressources humaines sur la relation à l’entreprise et la santé des personnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dakar (Sénégal), Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail dans les PME de type familiale: Recherche exploratoire à partir de l’exemple d’un centre d’appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Université de Printemps de l’Audit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'audit social, May 2007, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants organisationnels et managériaux de la santé au travail : Étude exploratoire au sein d’une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès AGRH : outils, modes et modèles en GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Sep 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès de l’Académie de l'Entrepreneuriat, et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEI, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès de l’Académie de l'entrepreneuriat et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AEI, Mar 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. SARS-CoV-2 : quand un virus accélère la troisième révolution touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.151-160, 2021, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2021.01.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme, évènementiel : des rencontres, une quête d’altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ananian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et évènementiel, enjeux territoriaux et stratégies d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-5, 2017, 978-2-7605-4622-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche RSE dans les projets événementiels : proposition d’un modèle d’analyse des modalités de transfert de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourisme et événementiel : enjeux territoriaux et stratégies d’acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-258, 2017, Collection Tourisme (Sainte-Foy), 978-2-7605-4622-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La RSE dans les projets événementiels : Propositions pour une analyse du champ d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystel Paulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le management du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan (L')</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-92, 2013, Tourismes et sociétés, 978-2343018003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">份探索式的研究 ： 旅游产业集群为信息系统带来何种 挑战？</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">李瑞 et 苏勇军</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217 - 234, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers des centres d’appels : des difficultés aux fonctions et choix managériaux de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Benion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances RH et Management : l’apport de la prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating an Entrepreneurship Center in a Large and Multidisciplinary University: Addressing the Right Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research in Entrepreneurship Education, Volume 2 : A Contextual Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.130-147, 2007, 9781847200594. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781847206985.00017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations de l’économie sociale en faveur de l’appui à la création d’entreprises ; Etude sur le territoire nantais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Dussuet, Jean-Marc Lauzanas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’économie sociale entre informel et formel : paradoxes et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.43-63, 2007, 978-2-7535-0461-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomy and Local Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Etcheverria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 288 p., 2019, 978-1-138-73199-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en management du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peypoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert; Vuibert, 432 p., 2019, 978-2-311-40682-5. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vuib.clerg.2019.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et évènementiel, enjeux territoriaux et stratégies d’acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ananian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 299 p., 2017, 978-2-7605-4622-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des entreprises du tourisme, Stratégie et Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Glasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, 978-2-10-070428-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immatériel touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques SPINDLER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2014, 978-2-343-03080-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme, un phénomène économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2013, Les Études de la Documentation français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">第三次旅游革命 ： 第一居中欧国际旅游论坛论文集</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haiyang chubanshe - Editions de l'océan, pp.296, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des services dans l’entreprise touristique mondiale en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Clergeau-Allain Des Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Violier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université d'Angers. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.060.0073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.49" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04448421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etcheverria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.126.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456718v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dongmo Temgoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256259v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Trinquecoste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.099.0109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54055/ejtr.v20i.352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Guan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Clergeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10114276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leyrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTM.2017.088942" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Paulus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.091.0121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03708282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Marghobi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082759v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Spindler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0135" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grefe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.185" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2013.05.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V9HX194-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Marciniak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09593841111182278" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v15i3.309" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowe Frantz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022021ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2000.2625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.1995.3395" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Botlan-Marcato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beltran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025236v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629391v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960976v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107487v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04448409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2021.01.0151" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ananian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-evenementiel-3090.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/j.ctt1mf6z4r" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tourisme-espaces.com/doc/8909.regards-croises-management-tourisme-durable.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107287v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847206985.00017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bellini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.clerg.2019.01" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947453v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glasberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947401v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques SPINDLER" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-espaces.com/librairie/138/tourisme-phenomene-economique-edition.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713550v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moisy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.060.0073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.49" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04448421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etcheverria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.126.0133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456718v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dongmo Temgoua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54055/ejtr.v20i.352" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Trinquecoste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.099.0109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Guan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Clergeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10114276" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leyrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTM.2017.088942" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau-Allain Des Beauvais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Paulus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.091.0121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Spindler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455832v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Marghobi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1159" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03708282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Violier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Grefe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830005v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2013.05.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V9HX194-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789089v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Marciniak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09593841111182278" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pihel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v15i3.309" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.103.0071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Caby-Guillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.173.171-181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6BXNKV0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowe Frantz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022021ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01755753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Detchessahar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2000.2625" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.1995.3395" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Botlan-Marcato" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Beltran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025236v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629391v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456547v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573552v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960976v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107487v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255055v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364172v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04152929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161676v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04448409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2021.01.0151" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548546v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piriou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ananian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/tourisme-evenementiel-3090.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jstor.org/stable/j.ctt1mf6z4r" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tourisme-espaces.com/doc/8909.regards-croises-management-tourisme-durable.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107287v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847206985.00017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bellini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peypoch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vuib.clerg.2019.01" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947453v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glasberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947401v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques SPINDLER" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-espaces.com/librairie/138/tourisme-phenomene-economique-edition.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713550v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moisy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>