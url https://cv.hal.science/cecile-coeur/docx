--- v1 (2026-03-27)
+++ v2 (2026-05-06)
@@ -1289,723 +1289,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New line positions and effective line intensities of the ν2 band cis-HONO near 1661 cm−1 from quantum cascade laser absorption spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MULTICHARME: A modified Chernin-type multi-pass cell designed for IR and THz long-path absorption measurements in the CHARME atmospheric simulation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fertein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kulinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.108012⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.1201-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-2021-399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289960v1</w:t>
+                <w:t xml:space="preserve">hal-04097350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic growth and CCN activity of secondary organic aerosol produced from dark ozonolysis of gamma-terpinene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absolute determination of chemical kinetic rate constants by optical tracking the reaction on the second timescale using cavity-enhanced absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layal Fayad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Houzel</w:t>
+                <w:t xml:space="preserve">Hongming Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingshuo Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Petitprez</w:t>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lauraguais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153010⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.7396-7404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP00206J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843735v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute determination of chemical kinetic rate constants by optical tracking the reaction on the second timescale using cavity-enhanced absorption spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lingshuo Meng</w:t>
+                <w:t xml:space="preserve">Rate Coefficients for the Gas-Phase Reactions of Nitrate Radicals with a Series of Furan Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Al Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lauraguais</w:t>
+                <w:t xml:space="preserve">Houceine Bouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CP00206J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (46), pp.8674-8681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221446v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate Coefficients for the Gas-Phase Reactions of Nitrate Radicals with a Series of Furan Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Al Ali</w:t>
+                <w:t xml:space="preserve">New line positions and effective line intensities of the ν2 band cis-HONO near 1661 cm−1 from quantum cascade laser absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Houzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houceine Bouya</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minh Nhut Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong-Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.2c03828⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 278, pp.108012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2021.108012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03985386v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTICHARME: A modified Chernin-type multi-pass cell designed for IR and THz long-path absorption measurements in the CHARME atmospheric simulation chamber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hygroscopic growth and CCN activity of secondary organic aerosol produced from dark ozonolysis of gamma-terpinene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fertein</w:t>
+                <w:t xml:space="preserve">Hichem Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
+                <w:t xml:space="preserve">Layal Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kulinski</w:t>
+                <w:t xml:space="preserve">Denis Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (5), pp.1201-1215. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 817, pp.153010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-2021-399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097350v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of secondary organic aerosols from the reaction of γ-terpinene with ozone: yields and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2095,51 +2095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and mechanistic study of the gas-phase reaction of ozone with γ-terpinene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fertein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (7), pp.1611. </w:t>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingshuo Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3053,51 +3053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric reactivity of hydroxyl radicals with guaiacol (2-methoxyphenol), a biomass burning emitted compound: Secondary organic aerosol formation and gas-phase oxidation products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lauraguais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,51 +3967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reem Al Mawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fertein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque francophone COMbustion et POLlution Atmosphérique (COMPOLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Ben Guerir, Morocco, Morocco</w:t>
@@ -4165,90 +4165,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-pathlength spectroscopy in Atmospheric Simulation Chamber, from near-infrared to terahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fertein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Bruckhuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kulinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Houzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4290,64 +4290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygroscopic behavior of secondary organic aerosols generated from the dark ozonolysis of gamma-terpinene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5409,51 +5409,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary organic aerosol formation from the reaction of catechol with ozone</w:t>
+                <w:t xml:space="preserve">Aerosol formation yields from the reaction of catechol with ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
@@ -5488,97 +5488,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">Réunions annuelle du "Groupe de Cinétique et Photochimie en phase gazeuse"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Créteil, France. Atmospheric Environment, 43 (14), pp.2360-2365, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861393v1</w:t>
+                <w:t xml:space="preserve">hal-03125565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol formation yields from the reaction of catechol with ozone</w:t>
+                <w:t xml:space="preserve">Secondary organic aerosol formation from the reaction of catechol with ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
@@ -5613,73 +5613,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunions annuelle du "Groupe de Cinétique et Photochimie en phase gazeuse"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Créteil, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125565v1</w:t>
+                <w:t xml:space="preserve">hal-02861393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative methods for identification of Fe3+ and Mn2+ in atmospheric particulate aerosols during their transport over the eastern coast of the English Channel</w:t>
               </w:r>
@@ -6331,51 +6331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Sensing of Trace Gases and Particulate Matter with Optical Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaoxuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6383,51 +6383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruyue Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azer Yalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongming Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t>
@@ -6983,51 +6983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Européenne des Géosciences (EGU), Apr 2021, Vienne (ONLINE), Austria. </w:t>
@@ -7065,51 +7065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The study of Secondary Organic Aerosols (SOAs) formed from the ozonolysis of gammaterpinene in the new simulation chamber CHARME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7184,355 +7184,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation en laboratoire des capteurs de particules de faible coût</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Cascade Laser-based Optical Monitoring of N2O5 in a Nocturnal Tropospheric Chemical Reaction Process in an Atmospheric Simulation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongming Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lauraguais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Assy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Vladimir Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Image Acquisition and Display: Technology, Perception and Applications 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Orlando, United States. pp.JM4A.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/3D.2018.JM4A.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554857v1</w:t>
+                <w:t xml:space="preserve">hal-04294775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Cascade Laser-based Optical Monitoring of N2O5 in a Nocturnal Tropospheric Chemical Reaction Process in an Atmospheric Simulation Chamber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lauraguais</w:t>
+                <w:t xml:space="preserve">Evaluation en laboratoire des capteurs de particules de faible coût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Semenov</w:t>
+                <w:t xml:space="preserve">Cyril Delegove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Loisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Image Acquisition and Display: Technology, Perception and Applications 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294775v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Monitoring of N2O5 in a Nocturnal Tropospheric Chemical Reaction Process using Quantum Cascade Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongming Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lauraguais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Semenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7635,51 +7635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hanoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongming Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Singapour, Singapore. </w:t>
@@ -7717,51 +7717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric reactivity of biomass burning emitted compounds: methoxyphenols OH rate constants and secondary organic aerosol formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lauraguais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8355,51 +8355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halfadji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Obeid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-025-02936-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pichavant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Djouina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Kervoaze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waxin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-025-00631-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Ali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121188" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coggon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burkholder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00226" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120276" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04031766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Gou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04107949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence JACOB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Clety" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106214" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhut Ngo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.108012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lauraguais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00206J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houceine Bouya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03828" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04097350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2021-399" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118600" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118073" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224419v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117740" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00E116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.05.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KCNSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.03.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17H2RLBG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.11.074" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-276SNZXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860662v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.054" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMF35DZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Menu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.12.043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJWB0237-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Larsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bomboi-Mingarro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brancaleoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggelos Calogirou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cecinato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(97)00072-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M2864B4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Truffier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coggon Matthew M." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatima Al" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkholder James B." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906023v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Solaiman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905994v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudion V." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitprez D." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Kerfant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poyuzan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250532v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Guilloteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125565v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411948v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Zhilinskaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Bouhsina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411949v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawla Reem Al" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truffier Antoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04258682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12051" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyue Cui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azer Yalin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10232028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2022.LTh5E.4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249357v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745272v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295513v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16417" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houzel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554857v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294775v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Semenov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2018.JM4A.3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.19" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02418751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ee.2018.et3a.3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wenger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seydi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405255v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bertho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283817v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121260" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halfadji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Obeid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-025-02936-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pichavant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Djouina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Kervoaze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waxin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-025-00631-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al Ali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121188" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Romanias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Coggon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burkholder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00226" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Genevray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120276" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04031766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Gou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04107949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence JACOB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Clety" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106214" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04097350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2021-399" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lauraguais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP00206J" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houceine Bouya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c03828" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04289960v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhut Ngo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2021.108012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouzidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deboudt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118600" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118073" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Grira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Illmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Patroescu-Klotz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Dib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118344" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224419v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117740" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Ahmad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00E116" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tomas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2017.05.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z0KCNSZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ahmad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pirali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.03.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17H2RLBG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.11.074" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-276SNZXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860662v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilloteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.12.054" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMF35DZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thomas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Menu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2007.12.043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJWB0237-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Larsen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Bomboi-Mingarro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Brancaleoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggelos Calogirou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cecinato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1352-2310(97)00072-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M2864B4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Truffier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coggon Matthew M." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fatima Al" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkholder James B." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906023v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Solaiman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905994v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudion V." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitprez D." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Kerfant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poyuzan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250532v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roucou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bray" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Bedjanian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306388v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Braure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119018v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Guilloteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861393v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411948v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Zhilinskaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Bouhsina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411949v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coeur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawla Reem Al" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truffier Antoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04258682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12051" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294943v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyue Cui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azer Yalin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/EUROPE-EQEC57999.2023.10232028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04223879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacob" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alleman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antherieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2022.LTh5E.4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249357v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Anth&#233;rieu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745272v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Goubet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04295513v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16417" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144371v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouzidi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houzel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Semenov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2018.JM4A.3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delegove" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Loisil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.19" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02418751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ee.2018.et3a.3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946169v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Wenger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seydi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338476v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aghnatios" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aimoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;mard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405255v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bertho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>