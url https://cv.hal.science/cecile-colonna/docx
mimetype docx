--- v0 (2026-03-04)
+++ v1 (2026-04-08)
@@ -1,51 +1,4732 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Colonna </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-6247-9982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073374881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19913725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000055204079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belle Époque des collectionneurs d’antiques en Europe, 1850-1914</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néguine Mathieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann; Louvre éditions, 2022, 9791037006813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winckelmann et l’œuvre d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions des Cendres; INHA, 2021, 978-2-86742-301-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winckelmann & l'œuvre d'art, C. Colonna et D. Gallo dir., Paris, INHA et Éditions des Cendres, 2021. 315 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Gallo-Senechal Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INHA. Éditions des Cendres, 2021, Winckelmann &amp; l'œuvre d'art, 978-2-86742-301-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner l’antique. Les recueils de Jean-Baptiste Muret et de Jean-Charles Geslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Haumesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BnF Éditions; INHA; Musée du Louvre Éditions, 2019, 978-2-7177-2820-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luxe dans l'Antiquité : trésors de la Bibliothèque nationale de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Snoeck, 2017, 978-94-6161-387-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De rouge et de noir : les vases grecs de la collection Luynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gourcuff Gradenigo, 1 vol. (128 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De rouge et de noir : les vases grecs de la collection Luynes : Musée des monnaies, médailles et antiques, Mai - Décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, 1 vol. (23 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grèce : Musée départemental des antiquités, Rouen : guide des collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée départemental des antiquités; éd. Point de vues, 1 vol. (239 p.), 2012, 978-2-902093-83-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Normandie à l'aube de l'histoire : les découvertes archéologiques de l'âge du Bronze 2300-800 av. J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marcigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy éd. d'art, 2005, 2-85056-652-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algérie au temps des royaumes numides : Ve siècle av. J.-C. - Ier siècle après J.-C., [Exposition] Musée départemental des Antiquités, Rouen, 16 mai - 27 octobre 2003, Musée national Cirta, Constantine, 18 février - 18 mai 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Sennequier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy, 2003, 2850566527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Digital Muret, une édition numérique enrichie d’un recueil de dessins d’objets archéologiques du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35.1, pp.139-156. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19282/ac.35.1.2024.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine de Vulci et le marché parisien du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néguine Mathieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135-2, pp.347-360. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.15380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un legs méconnu : la collection d’antiquités du commandant Oppermann (1808-1877) à travers les dessins de Jean-Baptiste Muret (1795-1866)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2014 (1), pp.299-313. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bsnaf.2020.12543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Fenet Annick, Passini Michela, Nardi-Combescure Sara (dir.), Hommes et patrimoines en guerre. L’heure du choix (1914-1918), Dijon, Éditions universitaires de Dijon, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Cuniglio, Natacha Lubtchanski, Susanna Sarti, Dipingere l’Etruria. Le riproduzioni delle pitture etrusche di Augusto Guido Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28, pp.367-368. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.8145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ottimi frammenti di vasi e tazze” : Athènes – Tarquinia – Paris, l’historique des fragments de vases attiques de la collection de Luynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Amélie Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (1), pp.123-232. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reg.2017.8442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Boardman John, Parkin Andrew, Waite Sally (éd.), On the fascination of Objects, Greek and Etruscan Art in the Shefton Collection, Oxford, Oxbow, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, p. 379-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Marzi, Maria Grazia, Il Gabinetto delle Terre di Luigi Lanzi. Vasi, terrecotte, lucerne e vetri dalla Galleria degli Uffizi al Museo Archeologico Nazionale di Firenze, Biblioteca dell’«Archivum Romanicum», Florence, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Charbonneaux, Jean - Martin, Roland - Villard, François, Grèce Classique, Paris, Gallimard, Collection L’Univers des Formes, nouvelle présentation, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte d’un buste antique sicilien en terre cuite de la collection Janzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.227-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte de la polychromie d’un buste antique de terre cuite du Cabinet des Médailles (Sicile, IIIe siècle av JC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (Thérapéia. Polychromie et restauration de la sculpture dans l'Antiquité), pp.114-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de deux œnochoés étrusques à vernis noir et à frises d’Éros surpeintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125-1, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.1286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boire avec les dieux. Trois coupes attiques à figures rouges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 38 (2), pp.64-73. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rbnf.038.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Gambaro, Clara, Anton Francesco Gori collezionista. Formazione e disperzione della raccolta di antichità. Accademia toscana di scienze e lettere « La Colombaria », vol. 244, Firenze, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Cavalier, O. (dir.), Le voyage en Grèce du comte de Choiseul-Gouffier, Le Pontet, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, p. 146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Charbonneaux, Jean - Martin, Roland - Villard, François, Grèce Archaïque, Paris, Gallimard, Collection L’Univers des Formes, nouvelle présentation, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection de céramiques grecques du Cabinet des Médailles de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines : revue de l'Institut national du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, p. 96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Demargne, Pierre, Naissance de l’art grec, Paris, Gallimard, Collection L’Univers des Formes, nouvelle présentation, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sculptures du Parthénon présentées dans la salle de Diane (Paris, musée du Louvre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Caéré à Paris : les vases des fouilles Torlonia de 1835 au Cabinet des Médailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cronache ceretane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rome, Italie. Edizioni Quazar, p. 27-36, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration des dessins d’après publication dans le Recueil des Monuments antiques de Jean-Baptiste Muret (1795-1866)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner à voir l’Antiquité : genèse, fonctions et circulation des représentations figurées de l’antique (XVe - XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nîmes, France. p. 201-220, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires et parcours de vases, des publications du XIXe siècle aux humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Vasorum Antiquorum. 1922-2022. A Century of Exploring Greek Vases: Typologies, Readings and Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bruxelles, Belgique. p. 135-152, 2025, 978-2-8031-0984-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquités ruvestines, collectionneurs français. Considérations à partir des cabinets Durand et Luynes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Détrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubi antiqua : scavi, collezioni, musei : fama e fortuna delle antichità di Ruvo nell'Europa ottocentesca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. Edipuglia, 2024, 979-12-5995-080-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la piste des vases antiques : datavisualisation des parcours anciens et modernes des œuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forma e immagine. Immagine Vasi, cultura e società tra Grecia e Magna Grecia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Padoue - Università di Padova, Italie. Il Poligrafo, p. 339-354, 2024, 9788893872324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner les antiquités au XIXe siècle : archives et provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour les « œuvres orphelines » ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Genève, Suisse. Helbing Lichtenhahn Verlag, p. 55-70, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel genre pour le vase grec ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winckelmann et l’œuvre d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. Éditions des Cendres; INHA, p. 135-167, 2021, 978-2-86742-301-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de Berthouville et le luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Arles, France. Ausonius, p. 27-36, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparaître sur le cadre. Remarques sur les images de la Grèce archaïque et classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Perpignan, France. Presses universitaires de Perpignan, p. 23-43, 2020, 978-2-35412-433-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Muret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Bodenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dessiner l’antique. Les recueils de Jean-Baptiste Muret et de Jean-Charles Geslin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. Musée du Louvre; BnF; INHA, p. 16-37, 2019, 978-2-7177-2820-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les antiquités lucaniennes du duc de Luynes au Cabinet des Médailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers : Archéologie et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. Centre Jean Bérard, p. 488-494, 2019, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trésor de Berthouville, un exceptionnel ensemble d'argenterie dédié à Mercure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divinités et cultes dans les campagnes de la Gaule romaine et des régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France. PULIM, p. 37-53, 2018, 978-2-84287-788-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des jeux chez les Antiquaires : Louis Becq de Fouquières et ses antécédents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Attia; Véronique Dasen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Becq de Fouquières (1869). Les Jeux des anciens et leur réception à l’époque moderne (XVIe–XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, pp.37-64, 2025, 978-2-87562-475-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Recueil des Monuments antiques » de Jean‑Baptiste Muret (1795‑1866) : documenter et comprendre, une archéologie par l’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dasen Véronique; Attia Alexandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Becq de Fouquières (1869). Les Jeux des anciens et leur réception à l’époque moderne (XVIe–XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, pp.65-94, 2025, 978-2-87562-475-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image évanescente de la peinture grecque. A propos de la reproduction des stèles peintes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucrezia Cuniglio; Natacha Lubtchansky; Claude Pouzadoux; Susanna Sarti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduire la peinture antique du XVIIe au XXe siècle : le site, le monument la copie et l'artiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications du Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 54-70, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campanien, étrusque ou grec, l’Antique revisité de la manufacture de Sèvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Desrentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dion-Tenenbaum; Audrey Gay-Mazuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revivals : l’historicisme dans les arts décoratifs français au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre; Musée des Arts décoratifs, p. 136-141, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésée en images, un héros athénien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Détrez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre ! Escales mythiques en Méditerranée. Trésors de la BnF et collections marseillaises, cat. exp. musée d’Histoire de Marseille 15 juillet 2020-3 janvier 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, p. 171-177, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et usages des vases grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors de l’Antiquité : céramiques grecques du musée de Boulogne-sur-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions invenit, p. 40-45, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques sigillées dans les collections d’antiques (jusqu’à la première moitié du XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rouge ou noir. Céramiques antiques et contemporaines, confrontations, (cat. expo. Musée départemental de la céramique à Lezoux, avr.-déc. 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental de la céramique, p. 20-28, 2018, ISBN 978-2-915622-27-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trésor de Berthouville, une découverte &amp;quot;inattendue autant que merveilleuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Colonna; Mathilde Avisseau-Broustet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le luxe dans l'Antiquité : trésors de la Bibliothèque nationale de France, exposition au musée départemental Arles antique, 1er juillet 2017 - 21 janvier 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, p. 28-55, 2017, 978-94-6161-387-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Berthouville Treasure : A Discovery « As Marvelous as It Was Unexpected »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanneth Lapatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lapatin, Kenneth D. S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Berthouville Silver Treasure and Roman Luxury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Paul Getty Museum, pp.7-45, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centaur Cups ; Pitchers with Scenes from the Troyan War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lapatin, Kenneth D. S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Berthouville Silver Treasure and Roman Luxury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Paul Getty Museum, pp.46-57, 2014, 9781606064207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le duc de Luynes et sa démarche de reproduction des vases grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rousselière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe du vase antique : collectionneurs, savants, restaurateurs aux XVIIIe et XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes; INHA, pp.169-184, 2014, 978-2-7535-2269-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don Torlonia et les collections étrusques du Cabinet des Médailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Étrusques et la Méditerranée : la cité de Cerveteri (Louvre-Lens, Rome, Palazzo delle Esposizioni, 2013-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d’art, 2014, 978-2-7572-0762-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cabinet des Médailles: Its History and Archaeological Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lapatin, Kenneth D. S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Berthouville Silver Treasure and Roman Luxury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Paul Getty Museum, pp.149-170, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torse de vieille femme décharné [Notice : n°107]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’Izmir à Smyrne : découverte d’une cité antique : [exposition, Paris, Musée du Louvre, 11 octobre 2009-18 janvier 2010]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre; Somogy, pp.187, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mausolées royaux de Numidie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Colonna; Geneviève Sennequier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Algérie au temps des royaumes numides : Ve siècle av. J.-C. - Ier siècle après J.-C., [Exposition] Musée départemental des Antiquités, Rouen, 16 mai - 27 octobre 2003, Musée national Cirta, Constantine, 18 février - 18 mai 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy, p. 109-112, 2003, 2850566527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Berthouville Treasure: chronology problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Berthouville Treasure and Roman Silver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Getty Villa, Oct 2014, Los Angeles, The Getty Villa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cécile Colonna </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">cecile-colonna</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0004-6247-9982</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">073374881</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">19913725</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000055204079</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Belle Époque des collectionneurs d’antiques en Europe, 1850-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néguine Mathieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann; Louvre éditions, 2022, 9791037006813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winckelmann et l’œuvre d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions des Cendres; INHA, 2021, 978-2-86742-301-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winckelmann &amp; l'œuvre d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Gallo-Senechal Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut National d'histoire de l'art; Éditions des Cendres, 2021, Winckelmann &amp; l'œuvre d'art, 978-2-86742-301-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessiner l’antique. Les recueils de Jean-Baptiste Muret et de Jean-Charles Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Haumesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BnF Éditions; INHA; Musée du Louvre Éditions, 2019, 978-2-7177-2820-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le luxe dans l'Antiquité : trésors de la Bibliothèque nationale de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Snoeck, 2017, 978-94-6161-387-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De rouge et de noir : les vases grecs de la collection Luynes : Musée des monnaies, médailles et antiques, Mai - Décembre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bibliothèque nationale de France, 1 vol. (23 p.), 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De rouge et de noir : les vases grecs de la collection Luynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gourcuff Gradenigo, 1 vol. (128 p.), 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grèce : Musée départemental des antiquités, Rouen : guide des collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée départemental des antiquités; éd. Point de vues, 1 vol. (239 p.), 2012, 978-2-902093-83-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Normandie à l'aube de l'histoire : les découvertes archéologiques de l'âge du Bronze 2300-800 av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Somogy éd. d'art, 2005, 2-85056-652-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Algérie au temps des royaumes numides : Ve siècle av. J.-C. - Ier siècle après J.-C., [Exposition] Musée départemental des Antiquités, Rouen, 16 mai - 27 octobre 2003, Musée national Cirta, Constantine, 18 février - 18 mai 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Sennequier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Somogy, 2003, 2850566527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Digital Muret, une édition numérique enrichie d’un recueil de dessins d’objets archéologiques du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nurra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeologia e Calcolatori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35.1, pp.139-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19282/ac.35.1.2024.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine de Vulci et le marché parisien du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néguine Mathieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135-2, pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.15380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un legs méconnu : la collection d’antiquités du commandant Oppermann (1808-1877) à travers les dessins de Jean-Baptiste Muret (1795-1866)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2014 (1), pp.299-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bsnaf.2020.12543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Fenet Annick, Passini Michela, Nardi-Combescure Sara (dir.), Hommes et patrimoines en guerre. L’heure du choix (1914-1918), Dijon, Éditions universitaires de Dijon, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrezia Cuniglio, Natacha Lubtchanski, Susanna Sarti, Dipingere l’Etruria. Le riproduzioni delle pitture etrusche di Augusto Guido Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.367-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.8145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Boardman John, Parkin Andrew, Waite Sally (éd.), On the fascination of Objects, Greek and Etruscan Art in the Shefton Collection, Oxford, Oxbow, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, p. 379-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Ottimi frammenti di vasi e tazze” : Athènes – Tarquinia – Paris, l’historique des fragments de vases attiques de la collection de Luynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (1), pp.123-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2017.8442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Marzi, Maria Grazia, Il Gabinetto delle Terre di Luigi Lanzi. Vasi, terrecotte, lucerne e vetri dalla Galleria degli Uffizi al Museo Archeologico Nazionale di Firenze, Biblioteca dell’«Archivum Romanicum», Florence, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Charbonneaux, Jean - Martin, Roland - Villard, François, Grèce Classique, Paris, Gallimard, Collection L’Univers des Formes, nouvelle présentation, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La redécouverte d’un buste antique sicilien en terre cuite de la collection Janzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.227-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La redécouverte de la polychromie d’un buste antique de terre cuite du Cabinet des Médailles (Sicile, IIIe siècle av JC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (Thérapéia. Polychromie et restauration de la sculpture dans l'Antiquité), pp.114-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de deux œnochoés étrusques à vernis noir et à frises d’Éros surpeintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.1286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boire avec les dieux. Trois coupes attiques à figures rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 38 (2), pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rbnf.038.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Gambaro, Clara, Anton Francesco Gori collezionista. Formazione e disperzione della raccolta di antichità. Accademia toscana di scienze e lettere « La Colombaria », vol. 244, Firenze, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Cavalier, O. (dir.), Le voyage en Grèce du comte de Choiseul-Gouffier, Le Pontet, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, p. 146-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Charbonneaux, Jean - Martin, Roland - Villard, François, Grèce Archaïque, Paris, Gallimard, Collection L’Univers des Formes, nouvelle présentation, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collection de céramiques grecques du Cabinet des Médailles de la BnF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines : revue de l'Institut national du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, p. 96-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Demargne, Pierre, Naissance de l’art grec, Paris, Gallimard, Collection L’Univers des Formes, nouvelle présentation, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sculptures du Parthénon présentées dans la salle de Diane (Paris, musée du Louvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Caéré à Paris : les vases des fouilles Torlonia de 1835 au Cabinet des Médailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cronache ceretane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Rome, Italie. Edizioni Quazar, p. 27-36, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration des dessins d’après publication dans le Recueil des Monuments antiques de Jean-Baptiste Muret (1795-1866)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donner à voir l’Antiquité : genèse, fonctions et circulation des représentations figurées de l’antique (XVe - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nîmes, France. p. 201-220, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires et parcours de vases, des publications du XIXe siècle aux humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus Vasorum Antiquorum. 1922-2022. A Century of Exploring Greek Vases: Typologies, Readings and Debates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bruxelles, Belgique. p. 135-152, 2025, 978-2-8031-0984-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antiquités ruvestines, collectionneurs français. Considérations à partir des cabinets Durand et Luynes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rubi antiqua : scavi, collezioni, musei : fama e fortuna delle antichità di Ruvo nell'Europa ottocentesca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. Edipuglia, 2024, 979-12-5995-080-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la piste des vases antiques : datavisualisation des parcours anciens et modernes des œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forma e immagine. Immagine Vasi, cultura e società tra Grecia e Magna Grecia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Padoue - Università di Padova, Italie. Il Poligrafo, p. 339-354, 2024, 9788893872324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectionner les antiquités au XIXe siècle : archives et provenances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel avenir pour les « œuvres orphelines » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Genève, Suisse. Helbing Lichtenhahn Verlag, p. 55-70, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel genre pour le vase grec ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Winckelmann et l’œuvre d’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. Éditions des Cendres; INHA, p. 135-167, 2021, 978-2-86742-301-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trésor de Berthouville et le luxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le luxe en Gaule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arles, France. Ausonius, p. 27-36, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apparaître sur le cadre. Remarques sur les images de la Grèce archaïque et classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières de l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Perpignan, France. Presses universitaires de Perpignan, p. 23-43, 2020, 978-2-35412-433-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les antiquités lucaniennes du duc de Luynes au Cabinet des Médailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lucanie entre deux mers : Archéologie et patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. Centre Jean Bérard, p. 488-494, 2019, 978-2-38050-020-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Bodenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dessiner l’antique. Les recueils de Jean-Baptiste Muret et de Jean-Charles Geslin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. Musée du Louvre; BnF; INHA, p. 16-37, 2019, 978-2-7177-2820-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Trésor de Berthouville, un exceptionnel ensemble d'argenterie dédié à Mercure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Divinités et cultes dans les campagnes de la Gaule romaine et des régions voisines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France. PULIM, p. 37-53, 2018, 978-2-84287-788-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement des jeux chez les Antiquaires : Louis Becq de Fouquières et ses antécédents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lissarrague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Attia; Véronique Dasen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louis Becq de Fouquières (1869). Les Jeux des anciens et leur réception à l’époque moderne (XVIe–XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Liège, pp.37-64, 2025, 978-2-87562-475-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Recueil des Monuments antiques » de Jean‑Baptiste Muret (1795‑1866) : documenter et comprendre, une archéologie par l’image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dasen Véronique; Attia Alexandra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louis Becq de Fouquières (1869). Les Jeux des anciens et leur réception à l’époque moderne (XVIe–XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Liège, pp.65-94, 2025, 978-2-87562-475-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une image évanescente de la peinture grecque. A propos de la reproduction des stèles peintes au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucrezia Cuniglio; Natacha Lubtchansky; Claude Pouzadoux; Susanna Sarti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduire la peinture antique du XVIIe au XXe siècle : le site, le monument la copie et l'artiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications du Centre Jean Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 54-70, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campanien, étrusque ou grec, l’Antique revisité de la manufacture de Sèvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desrentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Dion-Tenenbaum; Audrey Gay-Mazuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revivals : l’historicisme dans les arts décoratifs français au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Louvre; Musée des Arts décoratifs, p. 136-141, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thésée en images, un héros athénien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louise Détrez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terre ! Escales mythiques en Méditerranée. Trésors de la BnF et collections marseillaises, cat. exp. musée d’Histoire de Marseille 15 juillet 2020-3 janvier 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, p. 171-177, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et usages des vases grecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trésors de l’Antiquité : céramiques grecques du musée de Boulogne-sur-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions invenit, p. 40-45, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques sigillées dans les collections d’antiques (jusqu’à la première moitié du XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rouge ou noir. Céramiques antiques et contemporaines, confrontations, (cat. expo. Musée départemental de la céramique à Lezoux, avr.-déc. 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée départemental de la céramique, p. 20-28, 2018, ISBN 978-2-915622-27-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Trésor de Berthouville, une découverte &amp;quot;inattendue autant que merveilleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Colonna; Mathilde Avisseau-Broustet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le luxe dans l'Antiquité : trésors de la Bibliothèque nationale de France, exposition au musée départemental Arles antique, 1er juillet 2017 - 21 janvier 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, p. 28-55, 2017, 978-94-6161-387-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le duc de Luynes et sa démarche de reproduction des vases grecs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe du vase antique : collectionneurs, savants, restaurateurs aux XVIIIe et XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes; INHA, pp.169-184, 2014, 978-2-7535-2269-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le don Torlonia et les collections étrusques du Cabinet des Médailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Étrusques et la Méditerranée : la cité de Cerveteri (Louvre-Lens, Rome, Palazzo delle Esposizioni, 2013-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy éditions d’art, 2014, 978-2-7572-0762-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centaur Cups ; Pitchers with Scenes from the Troyan War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lapatin, Kenneth D. S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Berthouville Silver Treasure and Roman Luxury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Paul Getty Museum, pp.46-57, 2014, 9781606064207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cabinet des Médailles: Its History and Archaeological Collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lapatin, Kenneth D. S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Berthouville Silver Treasure and Roman Luxury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Paul Getty Museum, pp.149-170, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Berthouville Treasure : A Discovery « As Marvelous as It Was Unexpected »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Avisseau-Broustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanneth Lapatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lapatin, Kenneth D. S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Berthouville Silver Treasure and Roman Luxury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Paul Getty Museum, pp.7-45, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torse de vieille femme décharné [Notice : n°107]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’Izmir à Smyrne : découverte d’une cité antique : [exposition, Paris, Musée du Louvre, 11 octobre 2009-18 janvier 2010]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du Louvre; Somogy, pp.187, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux mausolées royaux de Numidie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Colonna; Geneviève Sennequier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Algérie au temps des royaumes numides : Ve siècle av. J.-C. - Ier siècle après J.-C., [Exposition] Musée départemental des Antiquités, Rouen, 16 mai - 27 octobre 2003, Musée national Cirta, Constantine, 18 février - 18 mai 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, p. 109-112, 2003, 2850566527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Berthouville Treasure: chronology problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Berthouville Treasure and Roman Silver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Getty Villa, Oct 2014, Los Angeles, The Getty Villa, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +4787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="177DFF4A"/>
+    <w:nsid w:val="56727171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +5018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-colonna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6247-9982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073374881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19913725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000055204079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyrel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;guine Mathieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04582054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gallo-Senechal Gallo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haumesser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04330415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04330426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sennequier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.35.1.2024.11" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.15380" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2020.12543" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8442" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335600v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.1286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.038.0064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04374102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise D&#233;trez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Bodenstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/11601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desrentes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanneth Lapatin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375994v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375995v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04256295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-colonna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6247-9982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073374881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19913725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000055204079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyrel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;guine Mathieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04582054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gallo-Senechal Gallo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haumesser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04330415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04330426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sennequier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.35.1.2024.11" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.15380" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2020.12543" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8442" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.1286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.038.0064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04374102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise D&#233;trez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Bodenstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/11601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desrentes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanneth Lapatin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375995v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04256295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>