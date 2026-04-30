--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -4787,51 +4787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56727171"/>
+    <w:nsid w:val="167B6439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>