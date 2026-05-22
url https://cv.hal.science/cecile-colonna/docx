--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -4026,264 +4026,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Centaur Cups ; Pitchers with Scenes from the Troyan War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lapatin, Kenneth D. S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Berthouville Silver Treasure and Roman Luxury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Paul Getty Museum, pp.46-57, 2014, 9781606064207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le duc de Luynes et sa démarche de reproduction des vases grecs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe du vase antique : collectionneurs, savants, restaurateurs aux XVIIIe et XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes; INHA, pp.169-184, 2014, 978-2-7535-2269-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le don Torlonia et les collections étrusques du Cabinet des Médailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Étrusques et la Méditerranée : la cité de Cerveteri (Louvre-Lens, Rome, Palazzo delle Esposizioni, 2013-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy éditions d’art, 2014, 978-2-7572-0762-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375992v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04375991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cabinet des Médailles: Its History and Archaeological Collections</w:t>
               </w:r>
@@ -4787,51 +4787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="167B6439"/>
+    <w:nsid w:val="286AF53D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5018,51 +5018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-colonna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6247-9982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073374881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19913725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000055204079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyrel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;guine Mathieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04582054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gallo-Senechal Gallo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haumesser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04330415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04330426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sennequier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.35.1.2024.11" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.15380" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2020.12543" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8442" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.1286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.038.0064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04374102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise D&#233;trez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Bodenstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/11601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desrentes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanneth Lapatin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375995v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04256295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-colonna" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6247-9982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073374881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/19913725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000055204079" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyrel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;guine Mathieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04582054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gallo-Senechal Gallo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haumesser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Avisseau-Broustet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04392731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04330415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04330426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Sennequier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679823v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.35.1.2024.11" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.15380" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2020.12543" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.8145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8442" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.1286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rbnf.038.0064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04374102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325557v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325535v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise D&#233;trez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Bodenstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385482v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385476v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pcjb/11601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335509v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desrentes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04367975v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouquillon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanneth Lapatin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04375995v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04256295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>