--- v0 (2026-03-18)
+++ v1 (2026-04-29)
@@ -169,775 +169,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les structures sociales des organisations internationales : la production de l’équivoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Amicelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tordjman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.235-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109201ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politisation, horizon indépassable de l’action des organisations internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 72 (4), pp.597-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.724.0597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">National position and the internationalization of higher education institutions: the case of France’s elite engineering and business schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86, pp.485-505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10734-022-00911-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Simon Tordjman</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire un savoir sur les politiques scientifiques, (re)présenter l’institution. La DGRST, l’international et le Progrès Scientifique (1965-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1109201ar⟩</w:t>
+              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome XI n°2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hrc.7379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La politisation, horizon indépassable de l’action des organisations internationales ?</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When comparison gives us the opportunity to revisit the question of national academic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Leresche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 29 (1), pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.291.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lascoumes et Patrick Le Galès. Gouverner par les instruments (2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Vol. 72 (4), pp.597-600. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.724.0597⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° hors-série (HS1), pp.374-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.hs1.0374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Crespy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de recherche nationale et risque environnemental global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Jouvenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hrc.7379⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (1), pp.17-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.611.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Cécile Crespy</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs économiques dans les conseils d'administration des établissements d'enseignement supérieur. Du cadre juridique aux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Bourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...165 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Bourad</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Crespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecile Crespy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (105), pp.381-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/drs1.105.0381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123021v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03082484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes moyennes et régions au prisme de l’enseignement supérieur et de la recherche : coopération ou concurrence territoriale ?</w:t>
               </w:r>
@@ -2470,234 +2470,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An inter-organizational approach to the OECD: studying the interplay between national and international relations in the shaping of science policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Crespy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of the Swiss Sociological Association (SSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anchoring international organizations in the Study of Organizational Sociology, Jun 2021, Geneva, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles prescriptions internationales en matière de financement de la recherche ? Le cas de l’OCDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "L'Argent de la Science"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx SMS, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire une expertise sur les politiques scientifiques : le rôle de l’OCDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Crespy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du GRAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007288v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05007263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’un nouveau modèle de politique scientifique et technologique ? L’OCDE dans les années 1980</w:t>
               </w:r>
@@ -4506,51 +4506,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Crespy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Soldano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’université et ses territoires. Dynamisme des villes moyennes et particularités de site</w:t>
+              <w:t xml:space="preserve">L’université et ses territoires. Dynamisme des villes moyenneset particularités de site</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04134550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5939,51 +5939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877825v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-022-00911-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amicelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109201ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954920v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0597" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.7379" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DR34DQJ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leresche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.291.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.hs1.0374" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bourad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Crespy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0381" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082484v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouvenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.611.0017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soldano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.049.0057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.162.0465" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.488" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03162160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.595.0915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Perry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400701530840" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Branciard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5055" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Benninghoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Charlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.bache.2019.01.0115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132250v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569405v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Manifet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495516v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amicelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tordjman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109201ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.724.0597" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-022-00911-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.7379" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DR34DQJ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leresche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.291.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.hs1.0374" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouvenet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.611.0017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Bourad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Crespy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0381" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soldano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.049.0057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.162.0465" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687580v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.488" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03162160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.595.0915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain H&#233;raud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Perry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400701530840" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007314v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Branciard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5055" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Benninghoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;mile Charlier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01354189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.bache.2019.01.0115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132249v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132250v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569405v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Manifet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ten Bel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bardet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>