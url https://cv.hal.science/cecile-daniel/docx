--- v0 (2026-03-30)
+++ v1 (2026-04-25)
@@ -752,295 +752,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaled Al-Fumarate Synthesis and Shaping by Spray Drying</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of ZIF flexibility for aromatic vapor capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Imaz</w:t>
+                <w:t xml:space="preserve">K. Dedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c04929⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (13), pp.5390-5401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5nj00273g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000546v1</w:t>
+                <w:t xml:space="preserve">hal-04993503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ZIF flexibility for aromatic vapor capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upscaled Al-Fumarate Synthesis and Shaping by Spray Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drobek</w:t>
+                <w:t xml:space="preserve">I. Imaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (13), pp.5390-5401. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5nj00273g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c04929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993503v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Site (Langmuir-Association Theory) model for Al-Fumarate/Water isotherms</w:t>
               </w:r>
@@ -1656,278 +1656,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and topology assessment in hierarchical zeolite materials: adsorption hysteresis, scanning behavior, and domain theory</w:t>
+                <w:t xml:space="preserve">Modeling of equilibrium water vapor adsorption isotherms on activated carbon, alumina and hopcalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pagis</w:t>
+                <w:t xml:space="preserve">C. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Laprune</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2qi00603k⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2022.113520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669987v1</w:t>
+                <w:t xml:space="preserve">hal-03852367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of equilibrium water vapor adsorption isotherms on activated carbon, alumina and hopcalite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and topology assessment in hierarchical zeolite materials: adsorption hysteresis, scanning behavior, and domain theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pagis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laprune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cardenas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Daniel</w:t>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aubry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 561, </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (12), pp.2903-2916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2022.113520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2qi00603k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852367v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of HKUST-1 as Volatile Organic Compound Adsorbents for Respiratory Filters</w:t>
               </w:r>
@@ -1952,51 +1952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2813,51 +2813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rita Morgado Prates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schuurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,290 +3844,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ DRIFTS studies of high-temperature water-gas shift reaction on chromium-free iron oxide catalysts</w:t>
+                <w:t xml:space="preserve">Engineering the Environment of a Catalytic Metal-Organic Framework by Postsynthetic Hydrophobization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boudjemaa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2010.11.007⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.675-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201000386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697856v1</w:t>
+                <w:t xml:space="preserve">hal-00602745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the Environment of a Catalytic Metal-Organic Framework by Postsynthetic Hydrophobization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ DRIFTS studies of high-temperature water-gas shift reaction on chromium-free iron oxide catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudjemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mirodatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Canivet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Trari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201000386⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.534-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2010.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00602745v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion measurement of platinum supported on Yttria-Stabilised Zirconia by pulse H-2 chemisorption</w:t>
               </w:r>
@@ -5945,243 +5945,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the thermodynamic equilibrium of adsorption for low concentration decontamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Aumond</w:t>
+                <w:t xml:space="preserve">Methane storage in specifically tailored zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Coasne</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FrenchMOF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th FOA - Fundamentals of Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082069v1</w:t>
+                <w:t xml:space="preserve">hal-05075382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane storage in specifically tailored zeolite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Grimaud</w:t>
+                <w:t xml:space="preserve">Evaluating the thermodynamic equilibrium of adsorption for low concentration decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Tuel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th FOA - Fundamentals of Adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">FrenchMOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075382v1</w:t>
+                <w:t xml:space="preserve">hal-05082069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vacuum decontamination: limits and efficiency of porous adsorbents</w:t>
               </w:r>
@@ -6383,51 +6383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Adsorbents - Adsorption heat pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7941,90 +7941,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. van Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mirodatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Natural Gas Conversion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Natal, Brazil. pp.57-58</w:t>
+              <w:t xml:space="preserve">, 2007, Natal, Brazil. pp.471-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177099v1</w:t>
+                <w:t xml:space="preserve">hal-00177115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient phenomena of catalyst instability in the domain of natural gas conversion and hydrogen production: an approach by high throughput experimentation</w:t>
               </w:r>
@@ -8062,90 +8062,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. van Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mirodatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Natural Gas Conversion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Natal, Brazil. pp.471-472</w:t>
+              <w:t xml:space="preserve">, 2007, Natal, Brazil. pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177114v1</w:t>
+                <w:t xml:space="preserve">hal-00177099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient phenomena of catalyst instability in the domain of natural gas conversion and hydrogen production: an approach by high throughput experimentation</w:t>
               </w:r>
@@ -8183,90 +8183,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. van Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mirodatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Natural Gas Conversion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Natal, Brazil. pp.471-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00177115v1</w:t>
+                <w:t xml:space="preserve">hal-00177114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation by high throughput experimentation of ceria based catalysts for H2 purification and CO2 reforming of CH4.</w:t>
               </w:r>
@@ -8304,51 +8304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. van Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mirodatos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Gas Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8492,273 +8492,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Production by Sequential Catalytic Cracking of Biomass-Derived Oil</w:t>
+                <w:t xml:space="preserve">Production d'hydrogène par craquage catalytique séquentiel de bio-huiles en vue d'alimenter une pile à combustible – Vers une production d'électricité propre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Iojoiu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Provendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mirodatos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference On Environmental Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Heidelberg, Germany. pp.5-8 juin</w:t>
+              <w:t xml:space="preserve">Carrefours de la Fondation Rhône-Alpes Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France. pp.20 janvier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017911v1</w:t>
+                <w:t xml:space="preserve">hal-00017987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'hydrogène par craquage catalytique séquentiel de bio-huiles en vue d'alimenter une pile à combustible – Vers une production d'électricité propre</w:t>
+                <w:t xml:space="preserve">Hydrogen Production by Sequential Catalytic Cracking of Biomass-Derived Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Davidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Iojoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Provendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de la Fondation Rhône-Alpes Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France. pp.20 janvier</w:t>
+              <w:t xml:space="preserve">4th International Conference On Environmental Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Heidelberg, Germany. pp.5-8 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017987v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light alkanes CO2 reforming to synthesis gas over Ni based catalysts</w:t>
               </w:r>
@@ -8895,51 +8895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallardo-Llamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mirodatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9111,243 +9111,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of water vapor adsorption/desorption on hopcalite in an industrial medical air dry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Evaluation of HKUST-1 as volatile organic compounds adsorbent for respiratory filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cardenas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Symposium on Computer-Aided Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">12èmes Journées Annuelles de l’AFA 26-27 Janvier 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133203v1</w:t>
+                <w:t xml:space="preserve">hal-04116956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of HKUST-1 as volatile organic compounds adsorbent for respiratory filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of water vapor adsorption/desorption on hopcalite in an industrial medical air dry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Farrusseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Collomb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cardenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Annuelles de l’AFA 26-27 Janvier 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">33rd European Symposium on Computer-Aided Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116956v1</w:t>
+                <w:t xml:space="preserve">hal-04133203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas separation by molecular trapdoor mechanismin multicationic zeolites</w:t>
               </w:r>
@@ -10348,51 +10348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C17D03F3"/>
+    <w:nsid w:val="2070946A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10579,51 +10579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-daniel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4560-9242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200690043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAP-7948-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collomb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6dt00282j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11973" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Manokaran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aumond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orcun Ergincan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00631-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manokaran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ergincan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000546v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c04929" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedecker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00273g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altamirano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Talu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00649-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zuniega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2024.113119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16812" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrusseng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106697" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669987v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pagis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laprune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi00603k" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardenas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113520" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884738v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ursueguia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urm&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schweitzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cablac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101826" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chapelliere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11060652" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lions" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07124" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hamill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Casaban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Didriksen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fd00009d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj06067g" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.09.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935804v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Morgado Prates" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110499" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decottignies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berliet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00918k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro-Zilamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rebiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra01265f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01065000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scalbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C. Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.07.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JRPBS1J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonnefoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00076e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Deliere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Topin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Vito" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507590a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergeret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja305663k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Cai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagen Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C van Veen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.10.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjemaa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.11.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000386" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E11D6DE496E2D706AED07A58BDAB071BF814B6C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves Fortunato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capdeillayre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hadjar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.06.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHTKQD94-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Clarte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Teh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thinon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Provendier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.03.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudillere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ravon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900283t" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866684v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Olive Clart&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C van Veen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.09.029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera-Titus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Chahal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakotovao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miachon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmartin-Chomel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.06.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. R&#229;berg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen B Morten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Olsbye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haag" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.04.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Olafsen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. R&#229;berg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.02.053" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villegas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolven Guilhaume" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.11.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007469v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pe&#341;ez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Gallardo-Llamas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mirodatos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.07.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481007v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082069v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229162v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Conor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didriksen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blom" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860728v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Conor," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mccloskey," TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didriksen," TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368333v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970197v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scalbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Springuel-Huet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nossov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840786v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Rivas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roca" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402362v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603965v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguado" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177099v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. van Veen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177114v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177115v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. van Veen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093809v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017911v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davidian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iojoiu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017987v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017869v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olafsen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Jensen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011118v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallardo-Llamas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Ramirez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012178v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116956v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481751v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622410v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214472v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188660v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778067v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Despr&#233;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80147-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02860259v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-daniel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4560-9242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200690043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAP-7948-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collomb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6dt00282j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11973" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Manokaran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aumond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orcun Ergincan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00631-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manokaran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ergincan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00273g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c04929" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altamirano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Talu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00649-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zuniega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2024.113119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16812" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrusseng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106697" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardenas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113520" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pagis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laprune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi00603k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884738v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ursueguia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urm&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schweitzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cablac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101826" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chapelliere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11060652" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lions" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07124" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hamill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Casaban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Didriksen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fd00009d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj06067g" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.09.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935804v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Morgado Prates" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110499" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decottignies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berliet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00918k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro-Zilamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rebiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra01265f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01065000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scalbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C. Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.07.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JRPBS1J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonnefoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00076e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Deliere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Topin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Vito" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507590a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergeret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja305663k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Cai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagen Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C van Veen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.10.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000386" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E11D6DE496E2D706AED07A58BDAB071BF814B6C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjemaa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.11.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves Fortunato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capdeillayre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hadjar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.06.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHTKQD94-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Clarte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Teh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thinon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Provendier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.03.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudillere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ravon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900283t" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866684v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Olive Clart&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C van Veen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.09.029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera-Titus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Chahal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakotovao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miachon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmartin-Chomel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.06.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. R&#229;berg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen B Morten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Olsbye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haag" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.04.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Olafsen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. R&#229;berg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.02.053" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villegas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolven Guilhaume" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.11.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007469v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pe&#341;ez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Gallardo-Llamas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mirodatos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.07.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481007v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075382v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082069v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229162v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Conor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didriksen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blom" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860728v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Conor," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mccloskey," TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didriksen," TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368333v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970197v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scalbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Springuel-Huet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nossov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840786v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Rivas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roca" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402362v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603965v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguado" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177115v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. van Veen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. van Veen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093809v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davidian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017911v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iojoiu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017869v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olafsen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Jensen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011118v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallardo-Llamas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Ramirez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012178v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116956v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133203v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481751v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622410v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214472v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188660v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778067v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Despr&#233;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80147-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02860259v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>