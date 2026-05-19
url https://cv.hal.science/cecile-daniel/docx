--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -5945,243 +5945,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane storage in specifically tailored zeolite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Grimaud</w:t>
+                <w:t xml:space="preserve">Evaluating the thermodynamic equilibrium of adsorption for low concentration decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Tuel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th FOA - Fundamentals of Adsorption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">FrenchMOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075382v1</w:t>
+                <w:t xml:space="preserve">hal-05082069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the thermodynamic equilibrium of adsorption for low concentration decontamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Aumond</w:t>
+                <w:t xml:space="preserve">Methane storage in specifically tailored zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Coasne</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Farrusseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FrenchMOF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th FOA - Fundamentals of Adsorption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082069v1</w:t>
+                <w:t xml:space="preserve">hal-05075382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vacuum decontamination: limits and efficiency of porous adsorbents</w:t>
               </w:r>
@@ -10348,51 +10348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2070946A"/>
+    <w:nsid w:val="FF3718F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10579,51 +10579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-daniel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4560-9242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200690043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAP-7948-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collomb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6dt00282j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11973" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Manokaran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aumond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orcun Ergincan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00631-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manokaran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ergincan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00273g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c04929" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altamirano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Talu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00649-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zuniega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2024.113119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16812" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrusseng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106697" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardenas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113520" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pagis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laprune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi00603k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884738v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ursueguia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urm&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schweitzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cablac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101826" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chapelliere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11060652" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lions" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07124" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hamill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Casaban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Didriksen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fd00009d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj06067g" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.09.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935804v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Morgado Prates" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110499" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decottignies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berliet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00918k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro-Zilamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rebiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra01265f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01065000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scalbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C. Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.07.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JRPBS1J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonnefoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00076e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Deliere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Topin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Vito" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507590a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergeret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja305663k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Cai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagen Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C van Veen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.10.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000386" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E11D6DE496E2D706AED07A58BDAB071BF814B6C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjemaa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.11.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves Fortunato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capdeillayre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hadjar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.06.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHTKQD94-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Clarte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Teh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thinon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Provendier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.03.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudillere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ravon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900283t" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866684v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Olive Clart&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C van Veen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.09.029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera-Titus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Chahal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakotovao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miachon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmartin-Chomel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.06.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. R&#229;berg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen B Morten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Olsbye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haag" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.04.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Olafsen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. R&#229;berg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.02.053" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villegas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolven Guilhaume" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.11.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007469v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pe&#341;ez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Gallardo-Llamas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mirodatos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.07.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481007v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075382v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082069v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229162v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Conor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didriksen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blom" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860728v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Conor," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mccloskey," TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didriksen," TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368333v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970197v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scalbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Springuel-Huet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nossov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840786v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Rivas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roca" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402362v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603965v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguado" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177115v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. van Veen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. van Veen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093809v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davidian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017911v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iojoiu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017869v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olafsen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Jensen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011118v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallardo-Llamas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Ramirez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012178v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116956v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133203v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481751v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622410v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214472v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188660v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778067v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Despr&#233;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80147-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02860259v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-daniel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4560-9242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200690043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAP-7948-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562652v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collomb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6dt00282j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547077v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perbet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11973" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajasekaran Manokaran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Aumond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orcun Ergincan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Daniel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00631-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manokaran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ergincan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00273g" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000546v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Imaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c04929" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altamirano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Talu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00649-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02052" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676251v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zuniega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Grabulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lebrun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2024.113119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16812" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrusseng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schuurman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2023.106697" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cardenas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aubry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113520" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pagis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laprune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qi00603k" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884738v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ursueguia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urm&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Schweitzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cablac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101826" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chapelliere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schuurman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11060652" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lions" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meunier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07124" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Hamill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Casaban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Didriksen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fd00009d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj06067g" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2020.09.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935804v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Morgado Prates" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110499" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazemann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Decottignies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maury" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berliet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00918k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro-Zilamy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pina" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rebiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra01265f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01065000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scalbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric C. Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.07.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JRPBS1J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonnefoy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Legrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00076e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Deliere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Topin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fontaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Vito" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507590a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aguado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bergeret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja305663k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Cai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagen Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre C van Veen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.10.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201000386" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E11D6DE496E2D706AED07A58BDAB071BF814B6C6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjemaa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.11.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves Fortunato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Capdeillayre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hadjar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.06.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHTKQD94-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Clarte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Teh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thinon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Provendier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.03.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudillere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ravon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900283t" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866684v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Olive Clart&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C van Veen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.09.029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera-Titus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Chahal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakotovao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miachon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmartin-Chomel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2007.06.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. R&#229;berg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jensen B Morten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unni Olsbye" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Haag" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.04.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Olafsen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. R&#229;berg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2006.02.053" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012855v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villegas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolven Guilhaume" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2004.11.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007469v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pe&#341;ez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Gallardo-Llamas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mirodatos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.07.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481007v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082069v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229162v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Conor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didriksen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blom" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860728v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Conor," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mccloskey," TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didriksen," TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368333v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00970197v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scalbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929944v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Springuel-Huet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nossov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840786v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rocca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Rivas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roca" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402362v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descorme" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603965v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguado" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177115v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Despres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. van Veen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161007v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. van Veen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093809v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davidian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guilhaume" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017911v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iojoiu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017869v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olafsen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Jensen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011118v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallardo-Llamas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez-Ramirez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012178v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116956v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133203v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481751v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622410v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364562v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214472v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188660v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778067v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195395v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Despr&#233;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80147-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02860259v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>