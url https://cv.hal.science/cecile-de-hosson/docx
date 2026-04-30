--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile de Hosson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson, chercheuse en didactique de la physique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-de-hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4422-7285</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125179804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dehosson_c_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAA-2601-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche actuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux concernent l'étude des transformations des savoirs de la physique lorsque ceux-ci passent d'un locuteur (l'enseignant) à un récepteur (l'élève, l'étudiant et plus générale le grand public). En particulier, je m'intéresse aux choix d'exposition des savoirs et aux conséquences possibles de ces choix sur la compréhension et les apprentissages. Dans cette perspective, mes recherches actuelles s'articulent autour de trois axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des pratiques d'enseignement des enseignant.e.s-chercheur.e.s de physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des adaptations / transformations des savoirs scientifiques dans les supports de médiation scientifique (en particulier dans les bandes dessinées dites &amp;quot;de sciences&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liens entre histoire des sciences, recherche en didactique et enseignement des sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae accessible </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en cliquant ici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative, visual, and didactic choices in the Supertroupers Project: designing a digital comic on energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/rev.5516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in science mediation: a superhero-based educational initiative to explore how mediators support students' knowledge appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (07), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/145720250924052856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les didactiques des disciplines scientifiques : se rencontrer, dialoguer et cheminer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Thématique 2 | 29, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sg5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des comptes rendus d’expérience en bande dessinée en classe de sciences : analyse didactique du projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.139-262. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130c0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une évaluation internationale : le cas de l’enquête TIMSS 2019 grade 8 « science »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.73-99. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des deux mondes, un outil d’analyse d’une pratique enseignante innovante à l’université : le cas de l’enseignement de la physique par l’escalade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Elias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.185-210. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit panorama de la BD « scientifique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Enseigner la science aujourd'hui, 58, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tracé des vecteurs en cinématique : étude de réponses d’étudiants de licence 1 de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Di Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ératosthène et Anaxagore dans l'enseignement scientifique. Embûches et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://images.math.cnrs.fr/Eratosthene-et-Anaxagore-dans-l-enseignement-scientifique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résultats des recherches en didactique des sciences et des technologies : quelle validité et à quelles conditions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (20), pp.9-26. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.2626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du savoir savant au savoir enseigné, analyse de l’exposition des connaissances en cours magistral de physique : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adry Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer des conceptions d'étudiants : un pas vers l'enrichissement des connaissances professionnelles didactiques d'enseignants-chercheurs de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.59 - 96. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des exemples dans l'enseignement de la physique à l'université : un marqueur de l'identité pédagogique des enseignants-chercheurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'usage du cas et de l'exemple dans l'enseignement supérieur: pratiques, apprentissages et rapport aux savoirs, 27, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning session based on Didactical Engineering framework for conceptual change in students’ equilibrium and stability understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (1), pp.32 - 44. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2016.1190689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDENTS' UNDERSTANDING OF EQUILIBRIUM AND STABILITY: THE CASE OF DYNAMIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Duque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de raisonnements d'élèves de collège au Bénin à propos de la formation d'une image formée par une lentille convergente et mise en perspective curriculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Noel Koundé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADISMA Revue africaine de didactique des sciences et des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un problème : un premier pas vers l'investigation en sciences. Analyse d'une formation d'enseignants de primaire en contexte français et colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l’identité professionnelle d’enseignants universitaires de physique, un levier pour initier des changements de pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la physique à l’université. Colloque régional, 6-7 juillet 2015 – Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstruction historique du concept macroscopique de pression atmosphérique pour la préparation d’un dossier documentaire utilisable en classe de sciences physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en didactique de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des maîtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 631, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser une simulation vidéo 3D pour approcher les concepts de la cinématique relativiste : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.141 - 174. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rénovation des programmes de physique (lycée / collège) La nécessaire place des mathématiques dans l'enseignement de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Subtractive to Multiplicative Approach: A concept-driven interactive pathway on the selective absorption of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.1 - 30. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2014.950186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ancient Chinese and Greek Astronomical Data: A Training Sequence in Elementary Astronomy for Pre-Service Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.809-827. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-013-9625-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificar dificultades de estudiantes en relatividad especial: Las nociones de “sistema de referencia” y de “evento”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kermen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El calculo y su ensenanza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing learning scenarios for a 3D virtual environment: The case of special relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Vézien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin-American Journal of Physics Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.27 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Eratosthenes’ Discovery in the Classroom: Educational Difficulties Needing Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-010-9286-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en didactique et relativité restreinte : difficultés conceptuelles et pistes pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kermen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond a Dichotomic Approach, The Case of Colour Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (9), pp.1315 - 1336. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2012.679034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROCÉDURE DE LA MESURE DU PÉRIMÈTRE TERRESTRE PAR LA MÉTHODE DITE « D'ÉRATOSTHÈNE » : UN SUPPORT POUR UNE RECONSTRUCTION DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.77 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments historiques et didactiques sur l'expérience d'Ératosthène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations récentes du dialogue entre recherche en didactique et histoire des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Schneeberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una controversia histórica al servicio de Una sitUación de aprendizaje: Una reconstrUcción didáctica basada en Diálogo sobre los Dos máximos sistemas del mundo de Galileo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseñanza de las ciencias: revista de investigación y experiencias didácticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.115 - 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring students' understanding of reference frames and time in Galilean and special relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.1527 - 1538. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/31/6/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de Blaise Pascal au puy de Dôme : analyse des difficultés des étudiants de premier cycle universitaire et confrontation historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Caillarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' ideas about Blaise Pascal experiment at the Puy de Dôme Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Caillarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin-American Journal of Physics Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'investigation au collège : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un support d'enseignement du mécanisme de la vision inspiré de l'histoire des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse historique : un outil didactique - partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse historique : un outil didactique - partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les yeux des enfants sont-ils des « porte-lumière » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and evaluating a pedagogical tool for teaching energy: from storyboard to finalized digital comic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact d'une bande dessinée numérique en classe de sciences : le cas de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science Drawing Science / Science en récit, science en image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du super-héros, levier didactique ou aporie ? Éléments d'analyse d'une action de médiation scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Cross; Antonin BOYER, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMSS 2019 Science Grade 8: Understanding the Performance of French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEA International Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dun Laoghaire, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’expérience en BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une évaluation internationale. Le cas de l'enquête TIMSS 2019 grade 8 “sciences”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendus d'expérience en bande dessinée. Mise en œuvre et impact : le projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la pression grâce aux correspondances historiques - Élaboration et mise à l'épreuve d'une ressource pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Mézo-Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Serious Games for Learning Physics Concepts: The Case of Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Zhurakovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vézien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroXR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroXR, Nov 2021, Milan, Italy. pp.164-170, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de science : quoi, qui ? Pour quoi, pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 2e édition du colloque international Telling Science Drawing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulême, France. pp.175-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques in situ d'enseignants universitaires et confrontation avec le vécu des étudiants : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nihoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur : analyse didactique d’un atelier BD-chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science en récit, science en image, 2e édition (TSDS#2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions des élèves qui pourraient faire obstacle à l'apprentissage de la densité en cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e rencontres de L'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02198014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en récit d’éléments de savoir de chimie. Analyse d’un atelier BD-science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e rencontres scientifiques de l’Ardist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du concept physique de volume en cycle III : Quelles difficultés ? Quelles stratégies didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Espace Mathématiques Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02198011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de pratiques pédagogiques déclarées dans l’enseignement supérieur : enquête semi-quantitative auprès d’enseignants-chercheurs de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ARDIST. 8e rencontre de l'association pour la recherche en didactique des sciences et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches d’investigation en sciences et construction du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire d'un scénario d'utilisation pour un environnement virtuel en 3D dans le cas de la relativité restreinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes journées scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approching the concept of atmospheric pressure : an interview based on Torricelli's barometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP-ICPE-MPTL International Conference "Teaching and Learning Physics Today: Challenges? Benefits?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des difficultés associées à la compréhension des concepts de la physique relativiste : la recherche en didactique dans le projet EVEILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions : état des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring students' reference frame and time in Galilean and special relativity: a framework to design learning scenarios for the implementation of the EVEILS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP-ICPE-MPTL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00728036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à distance pour former autrement : description et analyse d’une session de formation en sciences d’enseignants du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Colloque Euro-Méditerranéen d’Approfondissement sur la FORmation A Distance. Bejaia, Algérie : 12-14 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bejaia, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à distance fondée sur le modèle collaboratif : une autre façon de faire aimer l’enseignement de la physique aux enseignants du primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Journées de l’Enseignement de la Physique et de ses Interfaces (JEPI 2005), Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la physique pour l'enseignement supérieur : petite introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Caussarieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la physique dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher les pratiques &amp;quot;ordinaires&amp;quot; des enseignants-chercheurs physiciens Pourquoi ? Comment ? Illustration à partir de deux exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la physique à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. ISTE editions / Wiley, 2022, 9781789450705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions, 2022, 9781789480702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque « Rendez-vous en didactique : recherches, dialogues et plus si affinités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 78-2-86612-403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire alpin 2013 du groupe sciences expérimentales du LDAR. Session de travail du groupe du 27 Février au 2 Mars 2013 à La Salle les Alpes (05).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2014, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à André Revuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colmez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de didactique André Revuz. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en didactique et histoire des sciences. Des origines aux développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Maurines &amp; C. Bracco (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et penser les sciences dans l’enseignement et la formation scientifique. Vers une interdisciplinarité didactique – histoire des sciences – épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.61-83, 2024, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/YTCE5203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire académique et identité professionnelle: vers une différenciation des pratiques enseignantes à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en pédagogie universitaire : vers une approche disciplinairement située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2023, 978-1-78405-942-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic territory and professional identity: towards a differentiation of teaching practices at the university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teacher-researchers in the light of their training and practices.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Knowledge at the Mercy of the “BD” Comic Strip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Houdement, C. de Hosson, C. Hache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE editions / Wiley, pp.93-138, 2022, 9781789450705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de sciences au risque de la bande-dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Houdement, C. de Hosson, C. Hache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE editions, pp.93-138, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l'astronomie mathématique en classe : un exemple d'usage d'éléments d'histoire des cosmologies chinoises et grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mathématiques et le réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry-Based Education (IBE) : Towards an Analysing Tool to Characterise and Analyse Inquiry Processes in Mathematics and Natural Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard R Hodgson; Alain Kuzniak; Jean-Baptiste Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Didactics of Mathematics: Approaches and Issues : A Homage to Michèle Artigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.191-217, 2016, 978-3-319-26046-4 978-3-319-26047-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of science, epistemology and mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chorlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Didactics of Mathematics : approaches and issues. A hommage to Michèle Artigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, un objet d’enseignement des sciences à la physique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning scenario for a 3D virtual environment: the case of Special Relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Fundamental Physics and Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning scenarios for a 3D virtual environment: The case of special relativity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doat Tony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidharth B., Michelini M., Santi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Fundamental Physics and Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 145, pp.377-383, 2014, 978-3-319-00296-5; 978-3-319-00297-2. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00297-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des difficultés associées à la compréhension des concepts de la physique relativiste : la recherche en didactique dans le projet EVEILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In M.L. Elalouf, A. Robert, A. Belhadjin &amp; M.F. Bishop (Dir.), Les didactiques en question(s). État des lieux et perspectives pour la recherche et la formation (p.229-238). Bruxelles : De Boeck.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment voit-on les objets qui nous entourent ? À la découverte de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvertes en pays d'Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière et l’eau : à la découverte de l’arc-en-ciel avec al-Fârisî</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvertes en pays d'Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse des interactions entre histoire et didactique des sciences. Elaboration d'un support d'enseignement du mécanisme optique de la vision pour l'école primaire et le collège et premiers éléments d'évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.educ. Université Paris-Diderot - Paris VII, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00083593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des sciences : un laboratoire pour la recherche en didactique et l'enseignement de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la physique [physics.ed-ph]. Université Paris-Diderot - Paris VII, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00655594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 2e édition du international colloque Telling Science Drawing Science -TSDS#2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science Drawing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulême, France. 2020, 978-2-86612-392-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile de Hosson </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson, chercheuse en didactique de la physique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-de-hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4422-7285</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">125179804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dehosson_c_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAA-2601-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche actuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux concernent l'étude des transformations des savoirs de la physique lorsque ceux-ci passent d'un locuteur (l'enseignant) à un récepteur (l'élève, l'étudiant et plus générale le grand public). En particulier, je m'intéresse aux choix d'exposition des savoirs et aux conséquences possibles de ces choix sur la compréhension et les apprentissages. Dans cette perspective, mes recherches actuelles s'articulent autour de trois axes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etude des pratiques d'enseignement des enseignant.e.s-chercheur.e.s de physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des adaptations / transformations des savoirs scientifiques dans les supports de médiation scientifique (en particulier dans les bandes dessinées dites &amp;quot;de sciences&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Liens entre histoire des sciences, recherche en didactique et enseignement des sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Curriculum Vitae accessible </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">en cliquant ici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative, visual, and didactic choices in the Supertroupers Project: designing a digital comic on energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Mauricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26220/rev.5516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding in science mediation: a superhero-based educational initiative to explore how mediators support students' knowledge appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (07), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/145720250924052856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les didactiques des disciplines scientifiques : se rencontrer, dialoguer et cheminer ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Thématique 2 | 29, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11sg5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer des comptes rendus d’expérience en bande dessinée en classe de sciences : analyse didactique du projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29, pp.139-262. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/130c0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’une évaluation internationale : le cas de l’enquête TIMSS 2019 grade 8 « science »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, pp.73-99. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des deux mondes, un outil d’analyse d’une pratique enseignante innovante à l’université : le cas de l’enseignement de la physique par l’escalade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Elias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24, pp.185-210. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.4053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit panorama de la BD « scientifique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Enseigner la science aujourd'hui, 58, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tracé des vecteurs en cinématique : étude de réponses d’étudiants de licence 1 de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Di Fabio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.139-159. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résultats des recherches en didactique des sciences et des technologies : quelle validité et à quelles conditions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (20), pp.9-26. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.2626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du savoir savant au savoir enseigné, analyse de l’exposition des connaissances en cours magistral de physique : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adry Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérer des conceptions d'étudiants : un pas vers l'enrichissement des connaissances professionnelles didactiques d'enseignants-chercheurs de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.59 - 96. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des exemples dans l'enseignement de la physique à l'université : un marqueur de l'identité pédagogique des enseignants-chercheurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'usage du cas et de l'exemple dans l'enseignement supérieur: pratiques, apprentissages et rapport aux savoirs, 27, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Learning session based on Didactical Engineering framework for conceptual change in students’ equilibrium and stability understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (1), pp.32 - 44. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03043797.2016.1190689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDENTS' UNDERSTANDING OF EQUILIBRIUM AND STABILITY: THE CASE OF DYNAMIC SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Duque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de raisonnements d'élèves de collège au Bénin à propos de la formation d'une image formée par une lentille convergente et mise en perspective curriculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Noel Koundé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADISMA Revue africaine de didactique des sciences et des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un problème : un premier pas vers l'investigation en sciences. Analyse d'une formation d'enseignants de primaire en contexte français et colombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Helena Martinez Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l’identité professionnelle d’enseignants universitaires de physique, un levier pour initier des changements de pratiques pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la physique à l’université. Colloque régional, 6-7 juillet 2015 – Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Barbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstruction historique du concept macroscopique de pression atmosphérique pour la préparation d’un dossier documentaire utilisable en classe de sciences physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en didactique de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boilevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des maîtres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 631, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser une simulation vidéo 3D pour approcher les concepts de la cinématique relativiste : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.141 - 174. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la rénovation des programmes de physique (lycée / collège) La nécessaire place des mathématiques dans l'enseignement de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Browaeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a Subtractive to Multiplicative Approach: A concept-driven interactive pathway on the selective absorption of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.1 - 30. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2014.950186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Ancient Chinese and Greek Astronomical Data: A Training Sequence in Elementary Astronomy for Pre-Service Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.809-827. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-013-9625-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificar dificultades de estudiantes en relatividad especial: Las nociones de “sistema de referencia” y de “evento”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kermen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El calculo y su ensenanza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing learning scenarios for a 3D virtual environment: The case of special relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Vézien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin-American Journal of Physics Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.27 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Eratosthenes’ Discovery in the Classroom: Educational Difficulties Needing Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (6), pp.911-920. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11191-010-9286-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en didactique et relativité restreinte : difficultés conceptuelles et pistes pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kermen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond a Dichotomic Approach, The Case of Colour Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34 (9), pp.1315 - 1336. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500693.2012.679034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PROCÉDURE DE LA MESURE DU PÉRIMÈTRE TERRESTRE PAR LA MÉTHODE DITE « D'ÉRATOSTHÈNE » : UN SUPPORT POUR UNE RECONSTRUCTION DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87, pp.77 - 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments historiques et didactiques sur l'expérience d'Ératosthène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations récentes du dialogue entre recherche en didactique et histoire des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Schneeberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una controversia histórica al servicio de Una sitUación de aprendizaje: Una reconstrUcción didáctica basada en Diálogo sobre los Dos máximos sistemas del mundo de Galileo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseñanza de las ciencias: revista de investigación y experiencias didácticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.115 - 126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring students' understanding of reference frames and time in Galilean and special relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (6), pp.1527 - 1538. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0143-0807/31/6/017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de Blaise Pascal au puy de Dôme : analyse des difficultés des étudiants de premier cycle universitaire et confrontation historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Caillarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' ideas about Blaise Pascal experiment at the Puy de Dôme Mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Caillarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin-American Journal of Physics Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'investigation au collège : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un support d'enseignement du mécanisme de la vision inspiré de l'histoire des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse historique : un outil didactique - partie 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse historique : un outil didactique - partie 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les yeux des enfants sont-ils des « porte-lumière » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kaminski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and evaluating a pedagogical tool for teaching energy: from storyboard to finalized digital comic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESERA 2025 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'impact d'une bande dessinée numérique en classe de sciences : le cas de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science Drawing Science / Science en récit, science en image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du super-héros, levier didactique ou aporie ? Éléments d'analyse d'une action de médiation scientifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guedj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Cross; Antonin BOYER, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMSS 2019 Science Grade 8: Understanding the Performance of French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEA International Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dun Laoghaire, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d’expérience en BD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Rencontres scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDIST, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une évaluation internationale. Le cas de l'enquête TIMSS 2019 grade 8 “sciences”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendus d'expérience en bande dessinée. Mise en œuvre et impact : le projet COMPTREBANDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Canac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la pression grâce aux correspondances historiques - Élaboration et mise à l'épreuve d'une ressource pour l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Mézo-Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Serious Games for Learning Physics Concepts: The Case of Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Zhurakovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vézien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bourdot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroXR 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EuroXR, Nov 2021, Milan, Italy. pp.164-170, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-90739-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de science : quoi, qui ? Pour quoi, pour qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 2e édition du colloque international Telling Science Drawing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulême, France. pp.175-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques in situ d'enseignants universitaires et confrontation avec le vécu des étudiants : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nihoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDRUM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur : analyse didactique d’un atelier BD-chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science en récit, science en image, 2e édition (TSDS#2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions des élèves qui pourraient faire obstacle à l'apprentissage de la densité en cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e rencontres de L'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02198014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en récit d’éléments de savoir de chimie. Analyse d’un atelier BD-science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e rencontres scientifiques de l’Ardist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du concept physique de volume en cycle III : Quelles difficultés ? Quelles stratégies didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Javoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Decroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Espace Mathématiques Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02198011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de pratiques pédagogiques déclarées dans l’enseignement supérieur : enquête semi-quantitative auprès d’enseignants-chercheurs de physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'ARDIST. 8e rencontre de l'association pour la recherche en didactique des sciences et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning Science through the Conception of Comics: the SARABANDES Research Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Florence, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches d’investigation en sciences et construction du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Picholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delserieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire d'un scénario d'utilisation pour un environnement virtuel en 3D dans le cas de la relativité restreinte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes journées scientifiques de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approching the concept of atmospheric pressure : an interview based on Torricelli's barometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP-ICPE-MPTL International Conference "Teaching and Learning Physics Today: Challenges? Benefits?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des difficultés associées à la compréhension des concepts de la physique relativiste : la recherche en didactique dans le projet EVEILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les didactiques en questions : état des lieux et perspectives pour la recherche et la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring students' reference frame and time in Galilean and special relativity: a framework to design learning scenarios for the implementation of the EVEILS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIREP-ICPE-MPTL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00728036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à distance pour former autrement : description et analyse d’une session de formation en sciences d’enseignants du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Colloque Euro-Méditerranéen d’Approfondissement sur la FORmation A Distance. Bejaia, Algérie : 12-14 novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bejaia, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation à distance fondée sur le modèle collaboratif : une autre façon de faire aimer l’enseignement de la physique aux enseignants du primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Trestini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Journées de l’Enseignement de la Physique et de ses Interfaces (JEPI 2005), Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La didactique de la physique pour l'enseignement supérieur : petite introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Caussarieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la physique dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher les pratiques &amp;quot;ordinaires&amp;quot; des enseignants-chercheurs physiciens Pourquoi ? Comment ? Illustration à partir de deux exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Regad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner la physique à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. ISTE editions / Wiley, 2022, 9781789450705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houdement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE editions, 2022, 9781789480702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque « Rendez-vous en didactique : recherches, dialogues et plus si affinités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 78-2-86612-403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire alpin 2013 du groupe sciences expérimentales du LDAR. Session de travail du groupe du 27 Février au 2 Mars 2013 à La Salle les Alpes (05).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crépin-Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, 2014, Cahiers du Laboratoire de Didactique André Revuz, Fabrice Vandebrouck, 9782866123512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à André Revuz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Colmez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Pichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de didactique André Revuz. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en didactique et histoire des sciences. Des origines aux développements actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Maurines &amp; C. Bracco (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et penser les sciences dans l’enseignement et la formation scientifique. Vers une interdisciplinarité didactique – histoire des sciences – épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.61-83, 2024, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52983/YTCE5203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire académique et identité professionnelle: vers une différenciation des pratiques enseignantes à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en pédagogie universitaire : vers une approche disciplinairement située</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2023, 978-1-78405-942-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic territory and professional identity: towards a differentiation of teaching practices at the university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Khanfour-Armalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teacher-researchers in the light of their training and practices.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Knowledge at the Mercy of the “BD” Comic Strip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Houdement, C. de Hosson, C. Hache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE editions / Wiley, pp.93-138, 2022, 9781789450705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de sciences au risque de la bande-dessinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Houdement, C. de Hosson, C. Hache. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE editions, pp.93-138, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher l'astronomie mathématique en classe : un exemple d'usage d'éléments d'histoire des cosmologies chinoises et grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mathématiques et le réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry-Based Education (IBE) : Towards an Analysing Tool to Characterise and Analyse Inquiry Processes in Mathematics and Natural Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bosdeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard R Hodgson; Alain Kuzniak; Jean-Baptiste Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Didactics of Mathematics: Approaches and Issues : A Homage to Michèle Artigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.191-217, 2016, 978-3-319-26046-4 978-3-319-26047-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of science, epistemology and mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chorlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Didactics of Mathematics : approaches and issues. A hommage to Michèle Artigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau, un objet d’enseignement des sciences à la physique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning scenario for a 3D virtual environment: the case of Special Relativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Doat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Fundamental Physics and Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning scenarios for a 3D virtual environment: The case of special relativity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Maisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doat Tony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidharth B., Michelini M., Santi L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Fundamental Physics and Physics Education Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 145, pp.377-383, 2014, 978-3-319-00296-5; 978-3-319-00297-2. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00297-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des difficultés associées à la compréhension des concepts de la physique relativiste : la recherche en didactique dans le projet EVEILS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kermen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In M.L. Elalouf, A. Robert, A. Belhadjin &amp; M.F. Bishop (Dir.), Les didactiques en question(s). État des lieux et perspectives pour la recherche et la formation (p.229-238). Bruxelles : De Boeck.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment voit-on les objets qui nous entourent ? À la découverte de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvertes en pays d'Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière et l’eau : à la découverte de l’arc-en-ciel avec al-Fârisî</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvertes en pays d'Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'analyse des interactions entre histoire et didactique des sciences. Elaboration d'un support d'enseignement du mécanisme optique de la vision pour l'école primaire et le collège et premiers éléments d'évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_stic.educ. Université Paris-Diderot - Paris VII, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00083593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des sciences : un laboratoire pour la recherche en didactique et l'enseignement de la physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement de la physique [physics.ed-ph]. Université Paris-Diderot - Paris VII, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00655594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la 2e édition du international colloque Telling Science Drawing Science -TSDS#2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telling Science Drawing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angoulême, France. 2020, 978-2-86612-392-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A61C805"/>
+    <w:nsid w:val="C19E7C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AFD92FA"/>
+    <w:nsid w:val="B95572C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-de-hosson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4422-7285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125179804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dehosson_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-2601-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/13tCx4Wf0fvb1aoZpa-iYQ5trHJxyHgzk/view?usp=sharing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mauricio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.5516" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vigneron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Hosson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/145720250924052856" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4654" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B45LC76C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3765" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RZ172VQS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2626" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adry Manrique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1489" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01637693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Canu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Duque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1190689" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Noel Kound&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Helena Martinez Barrera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fautrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663280v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viennot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2014.950186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-013-9625-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kermen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M V&#233;zien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-010-9286-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viennot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2012.679034" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663284v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/31/6/017" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FDJ6LX1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caillarec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Math&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M&#233;heut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663312v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663261v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296253v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296233v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236678v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le M&#233;zo-Boulais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Zhurakovskaia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne V&#233;zien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_12" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nihoul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883132v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198014v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Decroix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883108v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663287v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883063v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883047v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00728036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217572v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caussarieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428155v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manrique" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820653v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476153v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947897v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345760v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colmez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Pichaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788737v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YTCE5203" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820714v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141133v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663270v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Doat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882981v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doat Tony" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00297-2_37" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882982v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515242v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00083593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655594v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491897v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-de-hosson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4422-7285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125179804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dehosson_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-2601-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/13tCx4Wf0fvb1aoZpa-iYQ5trHJxyHgzk/view?usp=sharing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mauricio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/rev.5516" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416361v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vigneron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile de Hosson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/145720250924052856" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sg5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Canac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cr&#233;pin-Obert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130c0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Cam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4654" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Elias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.4053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-B45LC76C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3765" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RZ172VQS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Orange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2626" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adry Manrique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Regad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1489" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01637693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Canu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Duque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2016.1190689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Noel Kound&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Helena Martinez Barrera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01442122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Morand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Barbi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fautrat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663447v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kermen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Parizot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1152" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Browaeys" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Viennot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2014.950186" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-013-9625-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663304v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kermen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parizot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M V&#233;zien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663445v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11191-010-9286-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viennot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2012.679034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663440v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schneeberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/31/6/017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FDJ6LX1V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Caillarec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Math&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M&#233;heut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663312v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663261v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663316v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998733v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258490v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le M&#233;zo-Boulais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Zhurakovskaia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne V&#233;zien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90739-6_12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113849v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nihoul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Decroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883108v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883063v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sauvage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883047v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00728036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caussarieu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manrique" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colmez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Pichaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788737v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/YTCE5203" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820714v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476139v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734845v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663270v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Doat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882981v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doat Tony" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00297-2_37" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663274v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515242v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00083593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655594v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491897v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>