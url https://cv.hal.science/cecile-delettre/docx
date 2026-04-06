--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -72,1767 +72,1901 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherited mitochondrial dysfunction triggered by OPA1 mutation impacts the sensory innervation fibre identity, functionality and regenerative potential in the cornea</w:t>
+                <w:t xml:space="preserve">EFA6A regulates retinal function through the control of photoreceptor cell activity and structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Meneux</w:t>
+                <w:t xml:space="preserve">Sophie Abélanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Feret</w:t>
+                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Pernot</w:t>
+                <w:t xml:space="preserve">Frédéric Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Girard</w:t>
+                <w:t xml:space="preserve">Marie Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Sarkis</w:t>
+                <w:t xml:space="preserve">Valérie Scheuermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.18794. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (4), pp.115179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-68994-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2026.115179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865516v1</w:t>
+                <w:t xml:space="preserve">hal-05574648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAV2/9-mediated gene transfer into murine lacrimal gland leads to a long-term targeted tear film modification</w:t>
+                <w:t xml:space="preserve">Inherited mitochondrial dysfunction triggered by OPA1 mutation impacts the sensory innervation fibre identity, functionality and regenerative potential in the cornea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gautier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léna Meneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Hudecek</w:t>
+                <w:t xml:space="preserve">Sarah Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2022.08.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.18794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-68994-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809784v1</w:t>
+                <w:t xml:space="preserve">hal-04865516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optic neuropathy linked to ACAD9 pathogenic variants: a potentially riboflavin-responsive disorder?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AAV2/9-mediated gene transfer into murine lacrimal gland leads to a long-term targeted tear film modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+                <w:t xml:space="preserve">Benoit Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Meneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Benkirane</w:t>
+                <w:t xml:space="preserve">Christine Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Manes</w:t>
+                <w:t xml:space="preserve">Laetitia Hudecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59, pp.169-174. </w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mito.2021.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2022.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234769v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hereditary spastic paraplegia and prominent sensorial involvement: think MAG mutations!</w:t>
+                <w:t xml:space="preserve">Optic neuropathy linked to ACAD9 pathogenic variants: a potentially riboflavin-responsive disorder?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Roubertie</w:t>
+                <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majida Charif</w:t>
+                <w:t xml:space="preserve">Julie Piarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Meyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Manes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.50860⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, pp.169-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mito.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956737v1</w:t>
+                <w:t xml:space="preserve">hal-03234769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant mutations in mtDNA maintenance gene SSBP1 cause optic atrophy and foveopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hereditary spastic paraplegia and prominent sensorial involvement: think MAG mutations!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleix Tarrés-Solé</w:t>
+                <w:t xml:space="preserve">Agathe Roubertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Péquignot</w:t>
+                <w:t xml:space="preserve">Majida Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenna Hensen</w:t>
+                <w:t xml:space="preserve">Pierre Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Manes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI128513⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (8), pp.1572-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.50860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388212v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPA1 gene therapy prevents retinal ganglion cell loss in a Dominant Optic Atrophy mouse model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dominant mutations in mtDNA maintenance gene SSBP1 cause optic atrophy and foveopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Piro-Mégy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Quiles</w:t>
+                <w:t xml:space="preserve">Aleix Tarrés-Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenna Hensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20838-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130 (1), pp.143-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI128513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964503v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACO2 mutations: A novel phenotype associating severe optic atrophy and spastic paraplegia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Marelli</w:t>
+                <w:t xml:space="preserve">OPA1 gene therapy prevents retinal ganglion cell loss in a Dominant Optic Atrophy mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hamel</w:t>
+                <w:t xml:space="preserve">Marie Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Piro-Mégy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Quiles</w:t>
+                <w:t xml:space="preserve">Lucie Elzière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Carlander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Larrieu</w:t>
+                <w:t xml:space="preserve">Mélanie Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000225⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.2468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20838-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337842v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Complex I activity signals antioxidant response through ERK5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ACO2 mutations: A novel phenotype associating severe optic atrophy and spastic paraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Marelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrar Ul Haq Khan</w:t>
+                <w:t xml:space="preserve">Christian Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
+                <w:t xml:space="preserve">Melanie Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gitenay</w:t>
+                <w:t xml:space="preserve">Bertrand Carlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Garaude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
+                <w:t xml:space="preserve">Lise Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23884-4⟩</w:t>
+              <w:t xml:space="preserve">Neurology Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.e225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/NXG.0000000000000225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835615v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ER-mitochondria cross-talk is regulated by the Ca 2+ sensor NCS1 and is impaired in Wolfram syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Angebault</w:t>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
+                <w:t xml:space="preserve">Simone Patergnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Patergnani</w:t>
+                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Danese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (553), pp.eaaq1380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scisignal.aaq1380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02380043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram syndrome: MAMs’ connection?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial Complex I activity signals antioxidant response through ERK5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrar Ul Haq Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Delprat</w:t>
+                <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangui Maurice</w:t>
+                <w:t xml:space="preserve">Delphine Gitenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delettre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johan Garaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-018-0406-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.7420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23884-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02380045v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Coherence Tomography: Imaging Mouse Retinal Ganglion Cells &amp;lt;em&amp;gt;In Vivo&amp;lt;/em&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolfram syndrome: MAMs’ connection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Cavalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Seveno</w:t>
+                <w:t xml:space="preserve">Benjamin Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Baecker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tangui Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delettre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/55865⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-018-0406-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478978v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02380045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recessive Mutations in RTN4IP1 Cause Isolated and Syndromic Optic Neuropathies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Coherence Tomography: Imaging Mouse Retinal Ganglion Cells &amp;lt;em&amp;gt;In Vivo&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+                <w:t xml:space="preserve">Jolanta Jagodzinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Talmat-Amar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Majida Charif</w:t>
+                <w:t xml:space="preserve">Mélanie Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gerber</w:t>
+                <w:t xml:space="preserve">Volker Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 97 (5), pp.754-60. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2015.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/55865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392223v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recessive Mutations in RTN4IP1 Cause Isolated and Syndromic Optic Neuropathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angebault Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Talmat-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majida Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (5), pp.754-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2015.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominant optic atrophy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lenaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Amati-Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Procaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1750-1172-7-46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00767364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1842,1116 +1976,1116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les molécules neuroprotectrices en cours de développement et d’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'ophalmologie interactives - Glaucome de la recherche à la pratique</w:t>
+              <w:t xml:space="preserve">Journée d'ophtalmologie interactive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946816v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurorégénération ou l’avenir des cellules souches et de la thérapie génique dans le traitement du glaucome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'ophtalmologie intéractive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les molécules neuroprotectrices en cours de développement et d’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'ophtalmologie interactive</w:t>
+              <w:t xml:space="preserve">Journées d'ophalmologie interactives - Glaucome de la recherche à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944083v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathophysiology and Therapy of Hereditary Optic Neuropathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Center for Integrative Biology Seminar (Universidad Mayor, Chile)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodégénération ou l’avenir des cellules souches et de la thérapie génique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'ophalmologie interactives - Glaucome de la recherche à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poisson zèbre au secours des maladies du nerf optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association France Glaucome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de la génétique pour mieux comprendre et traiter le glaucome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association France Glaucome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations thérapeutiques pour les pathologies du segment antérieur de l'œil et du nerf optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de Zone Lions Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nîmes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d’un modèle poisson-zèbre de sous-expression du gène ssbp1 associée à l’atrophie optique dominante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cubedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pequignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Génétique Ophtalmologique Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'un consortium pour comprendre l'architecture génomique du Glaucome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">128 ème Congrès de la Société Française d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements émergents pour les neuropathies optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque retine et recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiopathologie et Thérapie des Neuropathies Optiques Héréditaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en ligne Retina France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCS1 as novel MAMs' therapeutic target for neurodegenerative diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Physiopathological Consequences of MAM Alterations in Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPH1, a new gene for Dominant Optic Atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association pour la Recherche en Vision et Ophtalmologie (ARVO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vancouvert, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPH1, a new gene for dominant optic atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Recherche Maladies Rares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2961,91 +3095,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rétine au cœur des maladies ophtalmiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3055,439 +3189,439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a zebrafish model of ssbp1 gene underexpression associated with dominant optic atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pequignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Bologne (Italy), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of a zebrafish knockdown of the optic atrophy-associated gene ssbp1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gisbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cubedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pequignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INVESTIGATIVE OPHTHALMOLOGY &amp; VISUAL SCIENCE (ARVO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Virtual meeting (Denver), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a zebrafish model of ssbp1 gene underexpression associated with dominant optic atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pequignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO workshop - Molecular biology of mitochondrial gene -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Suède, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSBP1, a new gene for dominant optic atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting American Society of Human Genetics ASHG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3497,98 +3631,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A revealing flaw - A rare disease that cripples a key cellular organelle holds clues to treating more common conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Vol 371, Iss 6530, p663-665.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.663-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3598,249 +3732,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODS AND COMPOSITIONS FOR TREATING OCULAR DISEASES RELATED TO MITOCHONDRIAL DNA MAINTENANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piro-Megy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Solà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes N Spelbrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2020/249769. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting the neuronal calcium sensor 1 for treating wolfram syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre Cribaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Angebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017162798A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3987,51 +4121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Meneux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Feret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pernot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Sarkis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68994-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Audrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2022.08.006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piarroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Manes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2021.05.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-M&#233;gy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Tarr&#233;s-Sol&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenna Hensen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI128513" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quiles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20838-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Quiles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carlander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larrieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Ul Haq Khan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Allende-Vega" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garaude" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Nghiem Vo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23884-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Patergnani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Danese" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaq1380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delprat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0406-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Jagodzinska" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55865" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault Prouteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.09.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767364v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-46" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944083v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cubedo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pequignot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948977v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gisbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-Megy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol&#224;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes N Spelbrink" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939352v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre Cribaillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ab&#233;lanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Meneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Feret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pernot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Sarkis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68994-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Audrain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2022.08.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piarroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Manes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2021.05.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-M&#233;gy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Tarr&#233;s-Sol&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenna Hensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI128513" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quiles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20838-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Quiles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carlander" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000225" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Patergnani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Danese" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaq1380" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Ul Haq Khan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Allende-Vega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garaude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Nghiem Vo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23884-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delprat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0406-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Jagodzinska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55865" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault Prouteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-46" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944083v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cubedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pequignot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gisbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-Megy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol&#224;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes N Spelbrink" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre Cribaillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>