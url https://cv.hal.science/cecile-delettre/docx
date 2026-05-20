--- v1 (2026-04-06)
+++ v2 (2026-05-20)
@@ -1178,295 +1178,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER-mitochondria cross-talk is regulated by the Ca 2+ sensor NCS1 and is impaired in Wolfram syndrome</w:t>
+                <w:t xml:space="preserve">Mitochondrial Complex I activity signals antioxidant response through ERK5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Angebault</w:t>
+                <w:t xml:space="preserve">Abrar Ul Haq Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
+                <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Patergnani</w:t>
+                <w:t xml:space="preserve">Delphine Gitenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
+                <w:t xml:space="preserve">Johan Garaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Danese</w:t>
+                <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (553), pp.eaaq1380. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.7420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aaq1380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23884-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02380043v1</w:t>
+                <w:t xml:space="preserve">hal-01835615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Complex I activity signals antioxidant response through ERK5</w:t>
+                <w:t xml:space="preserve">ER-mitochondria cross-talk is regulated by the Ca 2+ sensor NCS1 and is impaired in Wolfram syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrar Ul Haq Khan</w:t>
+                <w:t xml:space="preserve">Claire Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerea Allende-Vega</w:t>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gitenay</w:t>
+                <w:t xml:space="preserve">Simone Patergnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Garaude</w:t>
+                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang-Nghiem Vo</w:t>
+                <w:t xml:space="preserve">Alberto Danese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.7420. </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (553), pp.eaaq1380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-23884-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aaq1380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835615v1</w:t>
+                <w:t xml:space="preserve">inserm-02380043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram syndrome: MAMs’ connection?</w:t>
               </w:r>
@@ -1984,234 +1984,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les molécules neuroprotectrices en cours de développement et d’évaluation</w:t>
+                <w:t xml:space="preserve">Neurorégénération ou l’avenir des cellules souches et de la thérapie génique dans le traitement du glaucome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'ophtalmologie interactive</w:t>
+              <w:t xml:space="preserve">Journée d'ophtalmologie intéractive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944083v1</w:t>
+                <w:t xml:space="preserve">hal-04944085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurorégénération ou l’avenir des cellules souches et de la thérapie génique dans le traitement du glaucome</w:t>
+                <w:t xml:space="preserve">Les molécules neuroprotectrices en cours de développement et d’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'ophtalmologie intéractive</w:t>
+              <w:t xml:space="preserve">Journées d'ophalmologie interactives - Glaucome de la recherche à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944085v1</w:t>
+                <w:t xml:space="preserve">hal-04946816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les molécules neuroprotectrices en cours de développement et d’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'ophalmologie interactives - Glaucome de la recherche à la pratique</w:t>
+              <w:t xml:space="preserve">Journée d'ophtalmologie interactive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946816v1</w:t>
+                <w:t xml:space="preserve">hal-04944083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathophysiology and Therapy of Hereditary Optic Neuropathies</w:t>
               </w:r>
@@ -3890,51 +3890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delettre Cribaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Angebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017162798A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4121,51 +4121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ab&#233;lanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Meneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Feret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pernot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Sarkis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68994-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Audrain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2022.08.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piarroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Manes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2021.05.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-M&#233;gy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Tarr&#233;s-Sol&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenna Hensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI128513" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quiles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20838-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Quiles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carlander" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000225" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Patergnani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Danese" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaq1380" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Ul Haq Khan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Allende-Vega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garaude" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Nghiem Vo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23884-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delprat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0406-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Jagodzinska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55865" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault Prouteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-46" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944083v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cubedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pequignot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gisbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-Megy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol&#224;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes N Spelbrink" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre Cribaillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ab&#233;lanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;quignot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Meneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Feret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pernot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Sarkis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68994-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Audrain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hudecek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2022.08.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Piarroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Manes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2021.05.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Charif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meunier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02388212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-M&#233;gy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Tarr&#233;s-Sol&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenna Hensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI128513" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elzi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quiles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20838-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Quiles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carlander" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Larrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXG.0000000000000225" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01835615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Ul Haq Khan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Allende-Vega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gitenay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Garaude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Nghiem Vo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23884-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Patergnani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Danese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aaq1380" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02380045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delprat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Maurice" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0406-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Jagodzinska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cavalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55865" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault Prouteau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Talmat-Amar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.09.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00767364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lenaers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Amati-Bonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Procaccio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1750-1172-7-46" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946816v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cubedo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pequignot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946444v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948673v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gisbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piro-Megy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sol&#224;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes N Spelbrink" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delettre Cribaillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>