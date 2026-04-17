--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -290,295 +290,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-S-layer monoclonal antibodies impact &amp;lt;i&amp;gt;Clostridioides difficile&amp;lt;/i&amp;gt; physiology</w:t>
+                <w:t xml:space="preserve">Dual RNA-seq study of the dynamics of coding and non-coding RNA expression during Clostridioides difficile infection in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Hunault</w:t>
+                <w:t xml:space="preserve">Victor Kreis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Auria</w:t>
+                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denève-Larrazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Marvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick England</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Julian R Garneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2301147⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Host-Microbial Interactions, 9 (12), pp.e0086324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00863-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535966v1</w:t>
+                <w:t xml:space="preserve">hal-04823328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual RNA-seq study of the dynamics of coding and non-coding RNA expression during Clostridioides difficile infection in a mouse model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-S-layer monoclonal antibodies impact &amp;lt;i&amp;gt;Clostridioides difficile&amp;lt;/i&amp;gt; physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Kreis</w:t>
+                <w:t xml:space="preserve">Patrick England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Toffano-Nioche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Marvaud</w:t>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian R Garneau</w:t>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Host-Microbial Interactions, 9 (12), pp.e0086324. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00863-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2301147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823328v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridioides difficile Flagellin Activates the Intracellular NLRC4 Inflammasome</w:t>
               </w:r>
@@ -1228,278 +1228,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Strategies and Pathogenesis of Clostridium difficile from In Vivo Transcriptomics</w:t>
+                <w:t xml:space="preserve">Regulation of toxin synthesis in Clostridium botulinum and Clostridium tetani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Janoir</w:t>
+                <w:t xml:space="preserve">Chloé Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bouttier</w:t>
+                <w:t xml:space="preserve">Christelle Mazuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Barbut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel R. Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00515-13⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75 (3), pp.90 - 100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152660v1</w:t>
+                <w:t xml:space="preserve">pasteur-01792396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of toxin synthesis in Clostridium botulinum and Clostridium tetani</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Strategies and Pathogenesis of Clostridium difficile from In Vivo Transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Janoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Connan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denève</w:t>
+                <w:t xml:space="preserve">Sylvie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Mazuet</w:t>
+                <w:t xml:space="preserve">Frédéric Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel R. Popoff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Hoys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 75 (3), pp.90 - 100. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81 (10), pp.3757-3769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2013.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00515-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01792396v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunization of hamsters against Clostridium difficile infection using the Cwp84 protease as an antigen</w:t>
               </w:r>
@@ -1524,64 +1524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63 (1), pp.73-81. </w:t>
@@ -1658,64 +1658,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Hoys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Janoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63 (1), pp.73 - 81. </w:t>
@@ -2059,103 +2059,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-S-layer monoclonal antibodies impact C. difficile physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2267,51 +2267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8CB30B4"/>
+    <w:nsid w:val="3798A664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2498,51 +2498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-deneve-larrazet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142720v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hussein Kobeissy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve-Larrazet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marvaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kansau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae396" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2301147" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kreis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R Garneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00863-24" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Chebly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Marvaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Safa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Khalil Elkak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012366" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03229431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chapeton-Montes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plourde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Deneve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barbirato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050328" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameel Batah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kobeissy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Trang Bui Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kuehne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03621-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jolivot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2016.01.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00515-13" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01792396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Connan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazuet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.06.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02444048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouttier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00532-09" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-deneve-larrazet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142720v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hussein Kobeissy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve-Larrazet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marvaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kansau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiae396" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kreis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toffano-Nioche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian R Garneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00863-24" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hunault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Auria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2301147" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Chebly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Marvaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Safa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Khalil Elkak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012366" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03229431v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chapeton-Montes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Plourde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Deneve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Barbirato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12050328" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameel Batah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kobeissy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Trang Bui Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kuehne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03621-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jolivot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collignon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2016.01.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01792396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Connan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Den&#232;ve" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mazuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2013.06.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Janoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hoys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00515-13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;chin&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695x.2011.00832.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2011.00832.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02444048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouttier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00532-09" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>