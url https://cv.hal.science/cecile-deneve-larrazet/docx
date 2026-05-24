--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -2267,51 +2267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3798A664"/>
+    <w:nsid w:val="12539EE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>