--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Detang-Dessendre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the new Common Agricultural Policy in France will not be environmentally ambitious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 69 (2), pp.456-481. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2024.2379310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Safe and Just Operating Space for European Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Meijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bardazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 645 (301-303), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qopen/qoaf026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Agricultural Policy 2023-2027 -A lever for transforming agriculture or a missed opportunity in the face of climate and environmental challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Detang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique Agricole Commune 2023-2027 -Levier de transformation de l'agriculture ou rendez-vous manqué face aux défis climatique et environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Detang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès à l’éco-régime français de la PAC par la voie de la certification environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 384, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.11331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Green Deal improves the sustainability of food systems but has uneven economic impacts on consumers and farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.358. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the green architecture of the 2023–2027 common agricultural policy could have been greener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.1327-1338. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-023-01861-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six chantiers prioritaires pour l’avenir de l’agriculture française, reprise de l'article de &amp;quot;The Conversation&amp;quot; du 24 février 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 minutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous rural dynamics: an analysis of labour markets, human resource practices and firm performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Business &amp; Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (8), pp.85. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43546-022-00256-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La dimension territoriale des transitions agroécologiques : les acquis du programme PSDR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six chantiers prioritaires pour l’avenir de l’agriculture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux légitimer la Politique Agricole Commune par la mesure de sa performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/9KRS-R766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois aidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 383, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner politiques agricoles et alimentaires pour répondre aux défis du Pacte vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.265-277. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to regulate animal production and consumption: the case of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100283. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment réguler la production et la consommation de produits animaux ? Le cas de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3), pp.191-210. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenus agricoles, aides directes et future PAC : focus sur les exploitations françaises de ruminants et de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Agricultural Systems and Food Diets to Prevent and Mitigate Global Health Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (16), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12166462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après 2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les pesticides, il faut aussi des agriculteurs dans les champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures : des recherches pour des agricultures diverses et/ou une question pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (10/2018), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/UCAZOJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse économique des espaces ruraux : comment l’économie régionale s’enrichit pour traiter des enjeux de durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3-4/2018 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Production and Crop Diversity in France: A Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pythagore Pierre Donfouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Sprawling Residential Behavior Influenced by Climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (2), pp.203-219. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3368/le.92.2.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local labor market flexibility in a perceived low migration country: The case of French labor markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Partridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salariés agricoles: entre ancrage sectoriel et précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salariés agricoles: entre ancrage sectoriel et précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342, pp.87-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing prices and inter-urban migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Plantinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.296-306. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le salariat agricole. Une part croissante dans l'emploi des exploitations mais une précarité des statuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 323, pp.82-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la formation continue en entreprise et caractéristiques des marchés locaux du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 431-432, pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unemployment duration, city size, and the thightness of the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.266-276. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle and migration to urban and rural areas: estimation of a mixed logit model on french data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.789-824. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9787.2008.00571.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la formation continue sur la mobilité professionnelle quelle différenciation spatiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caprice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un licenciement collectif et ses contrecoups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un licenciement collectif et ses contrecoups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse microéconomique des flux migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 182, pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of migration on wages : empirical evidence from French youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (4), pp.661-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Migration on Wages: Empirical Evidence from French Youth*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (4), pp.661-691. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-4146.2004.00353.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban versus Rural Firms: Is there a Spatial Heterogeneity of Labour Demand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (11), pp.2033-2045. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/a36207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux âges d'émigration ouvrière. Migration et sédentarité dans un village industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (6), pp.707-738. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3271280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations des jeunes en phase d’insertion professionnelle en France, une comparaison selon le niveau de qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle variability in the microeconomic determinants of urban-rural migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (1), pp.31-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence spells and migration : a comparison for men and women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2, pp.247-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des marchés du travail ruraux : entre influence du paternalisme et difficultés d'appariement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 250, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal link between exit from unemployment and geographical mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (8), pp.1417-1431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and changing employment status : a hazard function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.103-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des jeunes d'origine rurale : les enjeux des choix de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.343-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des évolutions récentes de l'espace rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 223, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the French countryside : some analytical propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (3-4), pp.429-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et insertion professionnelle des jeunes ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2/03, Non paginé / 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique dans l'insertion professionnelle des jeunes d'origine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document de l'INJEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, hs 2, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de différenciation inter et intra régionales de la production laitière en 1984 et 1988 : intérêts des fonctions de production régionalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 213, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels agriculteurs pour quelles agricultures demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Purseigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°7, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.16-41, 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tbmk-sp54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAP and the Agro-Ecological Transition of European Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Détang-Dessendre (coordination scientifique), Hervé Guyomard (coordination scientifique), Philippe Mauguin (préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving the Common Agricultural Policy for Tomorrow’s Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.83-100, 2023, Collection : Matière à débattre et décider, 978-2-7592-3715-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie Urbaine et Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cantuarias-Villessuzanne C. et Fragny B., 2023, 9782807345997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAP and Agricultural Employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving the Common Agricultural Policy for Tomorrow's Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Matière à débattre et décider, 9782759237159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et enjeux nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quæ, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC, les productions animales et les consommations de produits animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-234, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating agroecology into agri-food systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology ; research for the transition of agri-food systems and territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.17-26, 2020, 978-2-7592-3293-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor Geerling-Eiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krijn Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détang-Dessendre C., Guyomard H.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-279, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et développement rural La position paradoxale du développement des territoires ruraux dans les politiques européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782759230808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de la PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance environnementale des exploitations agricoles et emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Midler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actif'Agri, Transformations des emplois et des activités en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 242 p., 2019, 978-2-11-145918-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi et les activités agricoles : chiffres et évolutions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina D. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Huille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Legagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actif'Agri, Transformations des emplois et des activités en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2019, 978-2-11-145918-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Stärkung von Innovation sollte ein zentrales Ziel der Gemeinsamen Agrarpolitik der EU sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Gemeinsame Agrarpolitik im künftigen Europa: Was und wie viel gemeinsam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loccumer Landwirtschaftstatung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduates and migration in France: between urban labour-market attraction and interest in amenities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate migration and regional development an international perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, New Horizons in Regional Science series, 978 1 78471 215 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités liées aux résidents : un nouveau souffle pour les espaces ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines : enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-62, 2016, 9782759225156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population des villes et des campagnes : des mobilités qui comblent les disparités historiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi rural, des bassins de production agricoles aux zones d'emploi urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Update Sciences and Technologies, 9782759222728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces ruraux et ruptures territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'égalité des territoires. Dynamiques, mesures, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de l'égalité des territoires et du logement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, équilibre et déséquilibre spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie géographique. Les théories à l'épreuve des faits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2000, 2-7178-4122-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The next reform of the CAP: The variables in the equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Stickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Parliament. AGRI Committee. 2024, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Deal and the CAP: policy implications to adapt farming practices and to preserve the EU’s natural resources .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research report (IP/B/AGRI/IC/2020-036) for European Parliament's Committee on Agriculture and Rural Development, UMR 1302 UMR INRAe / AGROCAMPUS OUEST : Structures et Marchés Agricoles, Ressources et Territoires, Centre de recherche Bretagne, Normandie, 35011 RENNES CEDEX, FRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma stratégique 2016-2020 – Département SAE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2016, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Partenariat, Transfert, Innovation (PTI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de mobilités résidentielles et quotidiennes. Quelles formes territoriales pour un mode de vie durable ? Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sencébé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unemployment duration, city size, and the thightness of the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2009, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production et besoin en travail : l'exemple de la production laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la nouvelle Politique Agricole Commune en France ne sera pas ambitieuse sur le plan environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Deal et PAC : quelle compatibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de politiques agricoles de la Société Française d'Economie Rurale SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to regulate animal production and consumption: the case of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité du revenu des exploitations agricoles françaises à une réorientation des aides dans le cadre de la future PAC post-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAe; CIRAD; INP-ENSAT, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Deal and the CAP: policy implications to adapt farming practices and to preserve the EU's natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP and Green Deal – Audition European Parliament (AGRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parlement Européen; INRAE; AgroParisTech, Nov 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement Métaprogramme MetaBio: Objectifs du séminaire de lancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement de METABIO sur le changement d'échelle de l'agriculture biologique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Poitiers, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après-2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFER - Colloque "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2018, Supagro Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are households' residential preferences consistent with biodiversity potential of different urban contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengyang Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.World Congress of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Gothenburg (GU). Gothenburg, SWE., Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are households' residential preferences consistent with biodiversity potential of different urban contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengyang Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the French Economic Association (AFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'Economie de Paris (Paris School of Economics) (PSE). FRA., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Innovation should be a key objective of the CAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loccumer Landwirtschaftstagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Loccum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomération et lutte contre la délinquance: comment mesurer la lutte contre la délinquance à l'échelle des ZUS de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A firm centred analysis of labour market regimes and their consequences on innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Geography of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences-Po Toulouse and the LEREPS, in partenership with EUROLIO and CIRCLE, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is sprawling residential behavior influenced by climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrus Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de microéconomie appliqué (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA., Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : Espaces ruraux et aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté et sédentarité dans un village industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr Cesaer. Centre d'Ecosocio Appliquées À L'Agriculture Et Aux Espaces Rurauxdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : Travail et territoires. Confrontation d'approches disciplinaires : économie, histoire, sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Dijon, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration destination along an urban-rural gradient : variation according to the life-cycle position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, New York, United States. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants micro-économiques des migrations urbain-rural en fonction de la position dans le cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque transfrontalier CLUSE : Les défis migratoires à l'aube du troisième millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes urbaines, firmes rurales : la dimension spatiale du biais technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque : Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Crans-Montana, Suisse. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital formation and labor composition : rural firms versus urban firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Dublin, Ireland. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The migration of unskilled youth : is there any wage gain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montréal, Canada. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes urbaines, firmes rurales : la dimension spatiale du biais technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesrennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Le Croisic, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can agglomeration forces explain life-cycle migration flows between urban and rural areas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montréal, Canada. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants micro-économiques des migrations urbain-rural en fonction de la position dans le cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque transfrontalier : Les défis migratoires à l'aube du troisième millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Neuchâtel, Suisse. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital formation and labor composition : rural firms versus urban firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Boushina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. North American meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Santa Fe, United States. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande de travail des industries agro-alimentaires : une approche spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Boushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : Emploi et insertion dans l'agriculture et le rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and changing employment status : a hazard function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : City, education and labour market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Dijon, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a reciprocal link between exit from unemployment and geographical mobility for young people from rural areas of France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Seminar : Rural restructuring within developed economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Dijon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and changing employment status : a hazard function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. North american meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Washington, United States. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des hommes et des emplois dans les espaces ruraux : constats, mécanismes et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exit from unemployment and geographical mobility : estimation of a simultaneous equations model with qualitative variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Applied Econometrics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque : Econometrics of unemployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Göteborg, Sweden. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main-d'oeuvre salariée et marché du travail dans les zones rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lagriffoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et insertion professionnelle des jeunes d'origine rurale : des liens complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Territoires ruraux et formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Dijon, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique dans l'insertion professionnelle des jeunes d'origine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INJEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the French countryside : some analytical propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès : Transition to an integrated market economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de l'espace rural : constats et analyses à partir du cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goffette Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès : Transition to an integrated agricultural economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Stresa, Italie. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique dans les processus d'insertion professionnelle des jeunes d'origine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme AGROTECH 1990-1993 : Dynamique des espaces ruraux. Agricultures et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments sur : « Décarboner par la production d'énergie » : ACV sur les GES, modèles économiques, EnR et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et emploi agricole : un regard européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.5-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire pour l’agroécologie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 108 pp. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/heimwa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Politique agricole commune doit-elle intégrer des objectifs de lutte contre le surpoids et l’obésité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.280331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Agriculture and innovation: What role for the CAP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor Geerling-Eiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krijn Poppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Inra de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension territoriale des transitions agroécologiques : les acquis du programme PSDR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86 (mars), 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité du revenu des exploitations agricoles françaises à une réorientation des aides dans le cadre de la future PAC post-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la formation continue en entreprise et caractéristiques des marchés locaux du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-cycle position and migration to urban and rural areas: estimations of a mixed logit model on French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00180128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux &amp;quot;âges&amp;quot; d'émigration ouvrière. La disparition d'un modèle de sédentarisation dans la petite industrie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation of employment in food industry : rural firms versus urban firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces ruraux en mutation : trois contributions à l'analyse des rapports entre villes et campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et insertion professionnelle des jeunes d'origine rurale. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrier Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quae, pp.306, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 162 p., 2016, Update Sciences and Technologies, S.BLANCARD; C.DETANG-DESSENDRE; N.RENAHY, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussite scolaire, réussite professionnelle, l'apport des données longitudinales. XXIes journées d'étude sur les données longitudinales dans l'analyse du marché du travail, Dijon, 19-20 juin 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couppié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq, 488 p., 2014, Relief, 978-2-11-138817-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité, sociabilité, centralité : trois regards sur la fragmentation sociale et spatiale de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sencébé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité géographique et insertion professionnelle des jeunes d'origine rurale : une approche par le capital humain et son lien à l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Detang-Dessendre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the new Common Agricultural Policy in France will not be environmentally ambitious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 69 (2), pp.456-481. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2024.2379310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Safe and Just Operating Space for European Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Meijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bardazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 645 (301-303), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qopen/qoaf026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200 p. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Agricultural Policy 2023-2027 -A lever for transforming agriculture or a missed opportunity in the face of climate and environmental challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Detang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique Agricole Commune 2023-2027 -Levier de transformation de l'agriculture ou rendez-vous manqué face aux défis climatique et environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Detang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès à l’éco-régime français de la PAC par la voie de la certification environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 384, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.11331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Green Deal improves the sustainability of food systems but has uneven economic impacts on consumers and farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.358. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the green architecture of the 2023–2027 common agricultural policy could have been greener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.1327-1338. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-023-01861-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six chantiers prioritaires pour l’avenir de l’agriculture française, reprise de l'article de &amp;quot;The Conversation&amp;quot; du 24 février 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 minutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous rural dynamics: an analysis of labour markets, human resource practices and firm performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Business &amp; Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (8), pp.85. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43546-022-00256-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six chantiers prioritaires pour l’avenir de l’agriculture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La dimension territoriale des transitions agroécologiques : les acquis du programme PSDR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux légitimer la Politique Agricole Commune par la mesure de sa performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/9KRS-R766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois aidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 383, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner politiques agricoles et alimentaires pour répondre aux défis du Pacte vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.265-277. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to regulate animal production and consumption: the case of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100283. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment réguler la production et la consommation de produits animaux ? Le cas de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3), pp.191-210. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenus agricoles, aides directes et future PAC : focus sur les exploitations françaises de ruminants et de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Agricultural Systems and Food Diets to Prevent and Mitigate Global Health Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (16), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12166462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après 2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les pesticides, il faut aussi des agriculteurs dans les champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures : des recherches pour des agricultures diverses et/ou une question pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (10/2018), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/UCAZOJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse économique des espaces ruraux : comment l’économie régionale s’enrichit pour traiter des enjeux de durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3-4/2018 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Production and Crop Diversity in France: A Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pythagore Pierre Donfouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Sprawling Residential Behavior Influenced by Climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (2), pp.203-219. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3368/le.92.2.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local labor market flexibility in a perceived low migration country: The case of French labor markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Partridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salariés agricoles: entre ancrage sectoriel et précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salariés agricoles: entre ancrage sectoriel et précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342, pp.87-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing prices and inter-urban migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Plantinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.296-306. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le salariat agricole. Une part croissante dans l'emploi des exploitations mais une précarité des statuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 323, pp.82-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la formation continue en entreprise et caractéristiques des marchés locaux du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 431-432, pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unemployment duration, city size, and the thightness of the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.266-276. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle and migration to urban and rural areas: estimation of a mixed logit model on french data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.789-824. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9787.2008.00571.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la formation continue sur la mobilité professionnelle quelle différenciation spatiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caprice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un licenciement collectif et ses contrecoups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un licenciement collectif et ses contrecoups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse microéconomique des flux migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 182, pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of migration on wages : empirical evidence from French youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (4), pp.661-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Migration on Wages: Empirical Evidence from French Youth*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (4), pp.661-691. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-4146.2004.00353.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban versus Rural Firms: Is there a Spatial Heterogeneity of Labour Demand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (11), pp.2033-2045. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/a36207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux âges d'émigration ouvrière. Migration et sédentarité dans un village industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (6), pp.707-738. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3271280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations des jeunes en phase d’insertion professionnelle en France, une comparaison selon le niveau de qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle variability in the microeconomic determinants of urban-rural migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (1), pp.31-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence spells and migration : a comparison for men and women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2, pp.247-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des marchés du travail ruraux : entre influence du paternalisme et difficultés d'appariement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 250, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal link between exit from unemployment and geographical mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (8), pp.1417-1431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and changing employment status : a hazard function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.103-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des jeunes d'origine rurale : les enjeux des choix de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.343-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des évolutions récentes de l'espace rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 223, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the French countryside : some analytical propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (3-4), pp.429-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et insertion professionnelle des jeunes ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2/03, Non paginé / 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique dans l'insertion professionnelle des jeunes d'origine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document de l'INJEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, hs 2, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de différenciation inter et intra régionales de la production laitière en 1984 et 1988 : intérêts des fonctions de production régionalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 213, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels agriculteurs pour quelles agricultures demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Purseigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°7, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.16-41, 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tbmk-sp54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAP and the Agro-Ecological Transition of European Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Détang-Dessendre (coordination scientifique), Hervé Guyomard (coordination scientifique), Philippe Mauguin (préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving the Common Agricultural Policy for Tomorrow’s Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.83-100, 2023, Collection : Matière à débattre et décider, 978-2-7592-3715-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie Urbaine et Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cantuarias-Villessuzanne C. et Fragny B., 2023, 9782807345997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAP and Agricultural Employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving the Common Agricultural Policy for Tomorrow's Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Matière à débattre et décider, 9782759237159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et enjeux nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quæ, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC, les productions animales et les consommations de produits animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-234, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating agroecology into agri-food systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology ; research for the transition of agri-food systems and territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.17-26, 2020, 978-2-7592-3293-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor Geerling-Eiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krijn Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détang-Dessendre C., Guyomard H.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-279, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et développement rural La position paradoxale du développement des territoires ruraux dans les politiques européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782759230808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de la PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance environnementale des exploitations agricoles et emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Midler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actif'Agri, Transformations des emplois et des activités en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 242 p., 2019, 978-2-11-145918-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi et les activités agricoles : chiffres et évolutions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina D. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Huille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Legagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actif'Agri, Transformations des emplois et des activités en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2019, 978-2-11-145918-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Stärkung von Innovation sollte ein zentrales Ziel der Gemeinsamen Agrarpolitik der EU sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Gemeinsame Agrarpolitik im künftigen Europa: Was und wie viel gemeinsam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loccumer Landwirtschaftstatung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduates and migration in France: between urban labour-market attraction and interest in amenities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate migration and regional development an international perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, New Horizons in Regional Science series, 978 1 78471 215 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités liées aux résidents : un nouveau souffle pour les espaces ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines : enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-62, 2016, 9782759225156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population des villes et des campagnes : des mobilités qui comblent les disparités historiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi rural, des bassins de production agricoles aux zones d'emploi urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Update Sciences and Technologies, 9782759222728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces ruraux et ruptures territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'égalité des territoires. Dynamiques, mesures, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de l'égalité des territoires et du logement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, équilibre et déséquilibre spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie géographique. Les théories à l'épreuve des faits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2000, 2-7178-4122-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The next reform of the CAP: The variables in the equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Stickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Parliament. AGRI Committee. 2024, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Deal and the CAP: policy implications to adapt farming practices and to preserve the EU’s natural resources .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research report (IP/B/AGRI/IC/2020-036) for European Parliament's Committee on Agriculture and Rural Development, UMR 1302 UMR INRAe / AGROCAMPUS OUEST : Structures et Marchés Agricoles, Ressources et Territoires, Centre de recherche Bretagne, Normandie, 35011 RENNES CEDEX, FRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma stratégique 2016-2020 – Département SAE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2016, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Partenariat, Transfert, Innovation (PTI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de mobilités résidentielles et quotidiennes. Quelles formes territoriales pour un mode de vie durable ? Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sencébé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unemployment duration, city size, and the thightness of the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2009, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production et besoin en travail : l'exemple de la production laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la nouvelle Politique Agricole Commune en France ne sera pas ambitieuse sur le plan environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Deal et PAC : quelle compatibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de politiques agricoles de la Société Française d'Economie Rurale SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to regulate animal production and consumption: the case of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité du revenu des exploitations agricoles françaises à une réorientation des aides dans le cadre de la future PAC post-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAe; CIRAD; INP-ENSAT, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Deal and the CAP: policy implications to adapt farming practices and to preserve the EU's natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP and Green Deal – Audition European Parliament (AGRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parlement Européen; INRAE; AgroParisTech, Nov 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement Métaprogramme MetaBio: Objectifs du séminaire de lancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement de METABIO sur le changement d'échelle de l'agriculture biologique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Poitiers, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après-2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFER - Colloque "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2018, Supagro Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are households' residential preferences consistent with biodiversity potential of different urban contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengyang Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.World Congress of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Gothenburg (GU). Gothenburg, SWE., Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are households' residential preferences consistent with biodiversity potential of different urban contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengyang Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the French Economic Association (AFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'Economie de Paris (Paris School of Economics) (PSE). FRA., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Innovation should be a key objective of the CAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loccumer Landwirtschaftstagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Loccum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomération et lutte contre la délinquance: comment mesurer la lutte contre la délinquance à l'échelle des ZUS de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A firm centred analysis of labour market regimes and their consequences on innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Geography of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences-Po Toulouse and the LEREPS, in partenership with EUROLIO and CIRCLE, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is sprawling residential behavior influenced by climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrus Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de microéconomie appliqué (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA., Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : Espaces ruraux et aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté et sédentarité dans un village industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr Cesaer. Centre d'Ecosocio Appliquées À L'Agriculture Et Aux Espaces Rurauxdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : Travail et territoires. Confrontation d'approches disciplinaires : économie, histoire, sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Dijon, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration destination along an urban-rural gradient : variation according to the life-cycle position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, New York, United States. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants micro-économiques des migrations urbain-rural en fonction de la position dans le cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque transfrontalier CLUSE : Les défis migratoires à l'aube du troisième millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes urbaines, firmes rurales : la dimension spatiale du biais technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque : Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Crans-Montana, Suisse. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital formation and labor composition : rural firms versus urban firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Dublin, Ireland. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The migration of unskilled youth : is there any wage gain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montréal, Canada. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes urbaines, firmes rurales : la dimension spatiale du biais technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesrennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Le Croisic, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can agglomeration forces explain life-cycle migration flows between urban and rural areas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montréal, Canada. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants micro-économiques des migrations urbain-rural en fonction de la position dans le cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque transfrontalier : Les défis migratoires à l'aube du troisième millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Neuchâtel, Suisse. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital formation and labor composition : rural firms versus urban firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Boushina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. North American meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Santa Fe, United States. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande de travail des industries agro-alimentaires : une approche spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Boushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : Emploi et insertion dans l'agriculture et le rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and changing employment status : a hazard function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : City, education and labour market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Dijon, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a reciprocal link between exit from unemployment and geographical mobility for young people from rural areas of France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Seminar : Rural restructuring within developed economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Dijon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and changing employment status : a hazard function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. North american meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Washington, United States. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des hommes et des emplois dans les espaces ruraux : constats, mécanismes et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exit from unemployment and geographical mobility : estimation of a simultaneous equations model with qualitative variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Applied Econometrics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque : Econometrics of unemployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Göteborg, Sweden. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main-d'oeuvre salariée et marché du travail dans les zones rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lagriffoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et insertion professionnelle des jeunes d'origine rurale : des liens complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Territoires ruraux et formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Dijon, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique dans l'insertion professionnelle des jeunes d'origine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INJEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the French countryside : some analytical propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès : Transition to an integrated market economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de l'espace rural : constats et analyses à partir du cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goffette Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès : Transition to an integrated agricultural economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Stresa, Italie. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique dans les processus d'insertion professionnelle des jeunes d'origine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme AGROTECH 1990-1993 : Dynamique des espaces ruraux. Agricultures et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments sur : « Décarboner par la production d'énergie » : ACV sur les GES, modèles économiques, EnR et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et emploi agricole : un regard européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.5-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire pour l’agroécologie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 108 pp. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/heimwa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Politique agricole commune doit-elle intégrer des objectifs de lutte contre le surpoids et l’obésité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.280331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Agriculture and innovation: What role for the CAP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor Geerling-Eiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krijn Poppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Inra de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension territoriale des transitions agroécologiques : les acquis du programme PSDR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86 (mars), 2022, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité du revenu des exploitations agricoles françaises à une réorientation des aides dans le cadre de la future PAC post-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la formation continue en entreprise et caractéristiques des marchés locaux du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-cycle position and migration to urban and rural areas: estimations of a mixed logit model on French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00180128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux &amp;quot;âges&amp;quot; d'émigration ouvrière. La disparition d'un modèle de sédentarisation dans la petite industrie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation of employment in food industry : rural firms versus urban firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces ruraux en mutation : trois contributions à l'analyse des rapports entre villes et campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et insertion professionnelle des jeunes d'origine rurale. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrier Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quae, pp.306, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 162 p., 2016, Update Sciences and Technologies, S.BLANCARD; C.DETANG-DESSENDRE; N.RENAHY, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussite scolaire, réussite professionnelle, l'apport des données longitudinales. XXIes journées d'étude sur les données longitudinales dans l'analyse du marché du travail, Dijon, 19-20 juin 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couppié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq, 488 p., 2014, Relief, 978-2-11-138817-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité, sociabilité, centralité : trois regards sur la fragmentation sociale et spatiale de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sencébé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité géographique et insertion professionnelle des jeunes d'origine rurale : une approche par le capital humain et son lien à l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId363"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lassalas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2379310" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Meijl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bardazzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoaf026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Detang-Dessendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art01-GB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11331" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01019-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-023-01861-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margarian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00256-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art01" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9KRS-R766" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0265" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4912" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4886" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12166462" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UCAZOJ" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pythagore Pierre Donfouet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.11.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595376v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.92.2.203" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442996v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Partridge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bellit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hunt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2009.01.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caprice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201107v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Drapier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-4146.2004.00353.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L0GSM59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huiban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a36207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3271280" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Molho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702607v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701739v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713275v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tbmk-sp54" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1790/9782759234950/evolving-the-common-agricultural-policy-for-tomorrow-s-challenges" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894819v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1604/9782759230815/quelle-politique-agricole-commune-demain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827880v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Geerling-Eiff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guyomard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huyghe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krijn Poppe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com &#8211; www.quae-open.com" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959703v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina D. Forget" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Huille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786233v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loccum.de/publikationen/9783817209187/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556273v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/graduate-migration-and-regional-development" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794460v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799770v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190543v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.dijon.inra.fr/cesaer/fichiers/1087ead877ca7d6105e24a332c950506/files/MH%20YS%20CDD%20Espaces%20ruraux.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839725v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913639v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Stickel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209246v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Herbinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charlot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462632v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395229v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353356v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215198v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514845v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219169v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975250v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787275v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785914v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788565v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734451v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530961v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950128v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742205v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Grout" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826174v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833574v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Cesaer. Centre d'Ecosocio Appliqu&#233;es &#192; L'Agriculture Et Aux Espaces Rurauxdijon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830908v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765603v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837756v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huiban" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838295v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836953v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drapier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840109v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836952v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839099v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boushina" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837418v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837189v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835895v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837684v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771256v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836372v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Applied Econometrics Association" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767838v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagriffoul" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851329v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846076v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848763v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffette Nagot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773979v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232155v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395194v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176807v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.280331" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789078v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731611v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213474v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817537v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180128v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827788v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838113v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851209v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845107v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier Cornet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058802v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578279v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069677v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850406v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lassalas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2379310" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Meijl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bardazzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoaf026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Detang-Dessendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art01-GB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11331" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01019-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-023-01861-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margarian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00256-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9KRS-R766" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0265" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4912" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4886" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12166462" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UCAZOJ" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pythagore Pierre Donfouet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.11.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595376v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.92.2.203" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442996v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Partridge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bellit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hunt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2009.01.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caprice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201107v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Drapier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-4146.2004.00353.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L0GSM59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huiban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a36207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3271280" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Molho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702607v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701739v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713275v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tbmk-sp54" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1790/9782759234950/evolving-the-common-agricultural-policy-for-tomorrow-s-challenges" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894819v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1604/9782759230815/quelle-politique-agricole-commune-demain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827880v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Geerling-Eiff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guyomard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huyghe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krijn Poppe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com &#8211; www.quae-open.com" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959703v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina D. Forget" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Huille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786233v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loccum.de/publikationen/9783817209187/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556273v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/graduate-migration-and-regional-development" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794460v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799770v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190543v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.dijon.inra.fr/cesaer/fichiers/1087ead877ca7d6105e24a332c950506/files/MH%20YS%20CDD%20Espaces%20ruraux.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839725v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913639v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Stickel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209246v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799875v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801807v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Herbinet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charlot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462632v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395229v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353356v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179338v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514845v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219169v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975250v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788565v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734451v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530961v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950128v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742205v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Grout" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833574v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Cesaer. Centre d'Ecosocio Appliqu&#233;es &#192; L'Agriculture Et Aux Espaces Rurauxdijon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830908v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765603v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huiban" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838295v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836953v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drapier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840109v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838839v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boushina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837418v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837189v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835895v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771256v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836372v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Applied Econometrics Association" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagriffoul" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845100v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846076v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848763v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffette Nagot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773979v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232155v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395194v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176807v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.280331" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789078v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731611v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213474v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817537v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180128v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827788v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838113v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851209v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845107v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier Cornet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058802v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578279v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069677v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801331v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850406v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>