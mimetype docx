--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Detang-Dessendre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the new Common Agricultural Policy in France will not be environmentally ambitious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 69 (2), pp.456-481. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2024.2379310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Safe and Just Operating Space for European Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Meijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bardazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 645 (301-303), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qopen/qoaf026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200 p. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Agricultural Policy 2023-2027 -A lever for transforming agriculture or a missed opportunity in the face of climate and environmental challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Detang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique Agricole Commune 2023-2027 -Levier de transformation de l'agriculture ou rendez-vous manqué face aux défis climatique et environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Detang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès à l’éco-régime français de la PAC par la voie de la certification environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 384, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.11331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Green Deal improves the sustainability of food systems but has uneven economic impacts on consumers and farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.358. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the green architecture of the 2023–2027 common agricultural policy could have been greener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.1327-1338. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-023-01861-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six chantiers prioritaires pour l’avenir de l’agriculture française, reprise de l'article de &amp;quot;The Conversation&amp;quot; du 24 février 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 minutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous rural dynamics: an analysis of labour markets, human resource practices and firm performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Business &amp; Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (8), pp.85. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43546-022-00256-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six chantiers prioritaires pour l’avenir de l’agriculture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La dimension territoriale des transitions agroécologiques : les acquis du programme PSDR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux légitimer la Politique Agricole Commune par la mesure de sa performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/9KRS-R766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois aidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 383, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner politiques agricoles et alimentaires pour répondre aux défis du Pacte vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.265-277. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to regulate animal production and consumption: the case of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100283. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment réguler la production et la consommation de produits animaux ? Le cas de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3), pp.191-210. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenus agricoles, aides directes et future PAC : focus sur les exploitations françaises de ruminants et de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Agricultural Systems and Food Diets to Prevent and Mitigate Global Health Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (16), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12166462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après 2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les pesticides, il faut aussi des agriculteurs dans les champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures : des recherches pour des agricultures diverses et/ou une question pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (10/2018), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/UCAZOJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse économique des espaces ruraux : comment l’économie régionale s’enrichit pour traiter des enjeux de durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3-4/2018 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Production and Crop Diversity in France: A Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pythagore Pierre Donfouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Sprawling Residential Behavior Influenced by Climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (2), pp.203-219. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3368/le.92.2.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local labor market flexibility in a perceived low migration country: The case of French labor markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Partridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salariés agricoles: entre ancrage sectoriel et précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salariés agricoles: entre ancrage sectoriel et précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342, pp.87-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing prices and inter-urban migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Plantinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.296-306. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le salariat agricole. Une part croissante dans l'emploi des exploitations mais une précarité des statuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 323, pp.82-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la formation continue en entreprise et caractéristiques des marchés locaux du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 431-432, pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unemployment duration, city size, and the thightness of the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.266-276. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle and migration to urban and rural areas: estimation of a mixed logit model on french data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.789-824. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9787.2008.00571.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la formation continue sur la mobilité professionnelle quelle différenciation spatiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caprice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un licenciement collectif et ses contrecoups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un licenciement collectif et ses contrecoups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse microéconomique des flux migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 182, pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of migration on wages : empirical evidence from French youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (4), pp.661-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Migration on Wages: Empirical Evidence from French Youth*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (4), pp.661-691. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-4146.2004.00353.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban versus Rural Firms: Is there a Spatial Heterogeneity of Labour Demand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (11), pp.2033-2045. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/a36207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux âges d'émigration ouvrière. Migration et sédentarité dans un village industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (6), pp.707-738. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3271280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations des jeunes en phase d’insertion professionnelle en France, une comparaison selon le niveau de qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle variability in the microeconomic determinants of urban-rural migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (1), pp.31-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence spells and migration : a comparison for men and women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2, pp.247-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des marchés du travail ruraux : entre influence du paternalisme et difficultés d'appariement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 250, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal link between exit from unemployment and geographical mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (8), pp.1417-1431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and changing employment status : a hazard function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.103-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des jeunes d'origine rurale : les enjeux des choix de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.343-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des évolutions récentes de l'espace rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 223, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the French countryside : some analytical propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (3-4), pp.429-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et insertion professionnelle des jeunes ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2/03, Non paginé / 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique dans l'insertion professionnelle des jeunes d'origine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document de l'INJEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, hs 2, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de différenciation inter et intra régionales de la production laitière en 1984 et 1988 : intérêts des fonctions de production régionalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 213, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels agriculteurs pour quelles agricultures demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Purseigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°7, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.16-41, 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tbmk-sp54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAP and the Agro-Ecological Transition of European Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Détang-Dessendre (coordination scientifique), Hervé Guyomard (coordination scientifique), Philippe Mauguin (préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving the Common Agricultural Policy for Tomorrow’s Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.83-100, 2023, Collection : Matière à débattre et décider, 978-2-7592-3715-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie Urbaine et Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cantuarias-Villessuzanne C. et Fragny B., 2023, 9782807345997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAP and Agricultural Employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving the Common Agricultural Policy for Tomorrow's Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Matière à débattre et décider, 9782759237159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et enjeux nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quæ, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC, les productions animales et les consommations de produits animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-234, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating agroecology into agri-food systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology ; research for the transition of agri-food systems and territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.17-26, 2020, 978-2-7592-3293-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor Geerling-Eiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krijn Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détang-Dessendre C., Guyomard H.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-279, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et développement rural La position paradoxale du développement des territoires ruraux dans les politiques européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782759230808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de la PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance environnementale des exploitations agricoles et emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Midler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actif'Agri, Transformations des emplois et des activités en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 242 p., 2019, 978-2-11-145918-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi et les activités agricoles : chiffres et évolutions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina D. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Huille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Legagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actif'Agri, Transformations des emplois et des activités en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2019, 978-2-11-145918-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Stärkung von Innovation sollte ein zentrales Ziel der Gemeinsamen Agrarpolitik der EU sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Gemeinsame Agrarpolitik im künftigen Europa: Was und wie viel gemeinsam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loccumer Landwirtschaftstatung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduates and migration in France: between urban labour-market attraction and interest in amenities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate migration and regional development an international perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, New Horizons in Regional Science series, 978 1 78471 215 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités liées aux résidents : un nouveau souffle pour les espaces ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines : enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-62, 2016, 9782759225156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population des villes et des campagnes : des mobilités qui comblent les disparités historiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi rural, des bassins de production agricoles aux zones d'emploi urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Update Sciences and Technologies, 9782759222728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces ruraux et ruptures territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'égalité des territoires. Dynamiques, mesures, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de l'égalité des territoires et du logement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, équilibre et déséquilibre spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie géographique. Les théories à l'épreuve des faits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2000, 2-7178-4122-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The next reform of the CAP: The variables in the equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Stickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Parliament. AGRI Committee. 2024, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Deal and the CAP: policy implications to adapt farming practices and to preserve the EU’s natural resources .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research report (IP/B/AGRI/IC/2020-036) for European Parliament's Committee on Agriculture and Rural Development, UMR 1302 UMR INRAe / AGROCAMPUS OUEST : Structures et Marchés Agricoles, Ressources et Territoires, Centre de recherche Bretagne, Normandie, 35011 RENNES CEDEX, FRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma stratégique 2016-2020 – Département SAE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2016, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Partenariat, Transfert, Innovation (PTI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de mobilités résidentielles et quotidiennes. Quelles formes territoriales pour un mode de vie durable ? Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sencébé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unemployment duration, city size, and the thightness of the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2009, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production et besoin en travail : l'exemple de la production laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la nouvelle Politique Agricole Commune en France ne sera pas ambitieuse sur le plan environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Deal et PAC : quelle compatibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de politiques agricoles de la Société Française d'Economie Rurale SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to regulate animal production and consumption: the case of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité du revenu des exploitations agricoles françaises à une réorientation des aides dans le cadre de la future PAC post-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAe; CIRAD; INP-ENSAT, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Deal and the CAP: policy implications to adapt farming practices and to preserve the EU's natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP and Green Deal – Audition European Parliament (AGRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parlement Européen; INRAE; AgroParisTech, Nov 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement Métaprogramme MetaBio: Objectifs du séminaire de lancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement de METABIO sur le changement d'échelle de l'agriculture biologique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Poitiers, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après-2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFER - Colloque "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2018, Supagro Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are households' residential preferences consistent with biodiversity potential of different urban contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengyang Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.World Congress of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Gothenburg (GU). Gothenburg, SWE., Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are households' residential preferences consistent with biodiversity potential of different urban contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengyang Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the French Economic Association (AFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'Economie de Paris (Paris School of Economics) (PSE). FRA., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Innovation should be a key objective of the CAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loccumer Landwirtschaftstagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Loccum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomération et lutte contre la délinquance: comment mesurer la lutte contre la délinquance à l'échelle des ZUS de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A firm centred analysis of labour market regimes and their consequences on innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Geography of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences-Po Toulouse and the LEREPS, in partenership with EUROLIO and CIRCLE, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is sprawling residential behavior influenced by climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrus Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de microéconomie appliqué (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA., Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : Espaces ruraux et aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté et sédentarité dans un village industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr Cesaer. Centre d'Ecosocio Appliquées À L'Agriculture Et Aux Espaces Rurauxdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : Travail et territoires. Confrontation d'approches disciplinaires : économie, histoire, sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Dijon, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration destination along an urban-rural gradient : variation according to the life-cycle position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, New York, United States. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants micro-économiques des migrations urbain-rural en fonction de la position dans le cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque transfrontalier CLUSE : Les défis migratoires à l'aube du troisième millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes urbaines, firmes rurales : la dimension spatiale du biais technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque : Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Crans-Montana, Suisse. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital formation and labor composition : rural firms versus urban firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Dublin, Ireland. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The migration of unskilled youth : is there any wage gain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montréal, Canada. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes urbaines, firmes rurales : la dimension spatiale du biais technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesrennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Le Croisic, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can agglomeration forces explain life-cycle migration flows between urban and rural areas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montréal, Canada. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants micro-économiques des migrations urbain-rural en fonction de la position dans le cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque transfrontalier : Les défis migratoires à l'aube du troisième millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Neuchâtel, Suisse. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital formation and labor composition : rural firms versus urban firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Boushina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. North American meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Santa Fe, United States. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande de travail des industries agro-alimentaires : une approche spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Boushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : Emploi et insertion dans l'agriculture et le rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and changing employment status : a hazard function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : City, education and labour market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Dijon, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a reciprocal link between exit from unemployment and geographical mobility for young people from rural areas of France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Seminar : Rural restructuring within developed economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Dijon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and changing employment status : a hazard function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. North american meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Washington, United States. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des hommes et des emplois dans les espaces ruraux : constats, mécanismes et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exit from unemployment and geographical mobility : estimation of a simultaneous equations model with qualitative variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Applied Econometrics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque : Econometrics of unemployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Göteborg, Sweden. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main-d'oeuvre salariée et marché du travail dans les zones rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lagriffoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et insertion professionnelle des jeunes d'origine rurale : des liens complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Territoires ruraux et formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Dijon, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique dans l'insertion professionnelle des jeunes d'origine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INJEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the French countryside : some analytical propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès : Transition to an integrated market economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de l'espace rural : constats et analyses à partir du cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goffette Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès : Transition to an integrated agricultural economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Stresa, Italie. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique dans les processus d'insertion professionnelle des jeunes d'origine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme AGROTECH 1990-1993 : Dynamique des espaces ruraux. Agricultures et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments sur : « Décarboner par la production d'énergie » : ACV sur les GES, modèles économiques, EnR et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et emploi agricole : un regard européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.5-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire pour l’agroécologie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 108 pp. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/heimwa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Politique agricole commune doit-elle intégrer des objectifs de lutte contre le surpoids et l’obésité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.280331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Agriculture and innovation: What role for the CAP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor Geerling-Eiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krijn Poppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Inra de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension territoriale des transitions agroécologiques : les acquis du programme PSDR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86 (mars), 2022, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité du revenu des exploitations agricoles françaises à une réorientation des aides dans le cadre de la future PAC post-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la formation continue en entreprise et caractéristiques des marchés locaux du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-cycle position and migration to urban and rural areas: estimations of a mixed logit model on French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00180128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux &amp;quot;âges&amp;quot; d'émigration ouvrière. La disparition d'un modèle de sédentarisation dans la petite industrie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation of employment in food industry : rural firms versus urban firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces ruraux en mutation : trois contributions à l'analyse des rapports entre villes et campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et insertion professionnelle des jeunes d'origine rurale. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrier Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quae, pp.306, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 162 p., 2016, Update Sciences and Technologies, S.BLANCARD; C.DETANG-DESSENDRE; N.RENAHY, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussite scolaire, réussite professionnelle, l'apport des données longitudinales. XXIes journées d'étude sur les données longitudinales dans l'analyse du marché du travail, Dijon, 19-20 juin 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couppié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq, 488 p., 2014, Relief, 978-2-11-138817-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité, sociabilité, centralité : trois regards sur la fragmentation sociale et spatiale de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sencébé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité géographique et insertion professionnelle des jeunes d'origine rurale : une approche par le capital humain et son lien à l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId363"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Detang-Dessendre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the new Common Agricultural Policy in France will not be environmentally ambitious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 69 (2), pp.456-481. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2024.2379310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion and report of the French Agency for Food, Environmental and Occupational Health and Safety (ANSES) relating to an analysis of the health risks associated with exposure to caterpillars with stinging hairs and the development of management recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Brinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Caparros-Megido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.0060E. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Safe and Just Operating Space for European Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans van Meijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bardazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 645 (301-303), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/qopen/qoaf026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200 p. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Agricultural Policy 2023-2027 -A lever for transforming agriculture or a missed opportunity in the face of climate and environmental challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Detang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art01-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique Agricole Commune 2023-2027 -Levier de transformation de l'agriculture ou rendez-vous manqué face aux défis climatique et environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Detang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 90, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol90-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Green Deal improves the sustainability of food systems but has uneven economic impacts on consumers and farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.358. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès à l’éco-régime français de la PAC par la voie de la certification environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 384, pp.59-76. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.11331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the green architecture of the 2023–2027 common agricultural policy could have been greener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.1327-1338. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13280-023-01861-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six chantiers prioritaires pour l’avenir de l’agriculture française, reprise de l'article de &amp;quot;The Conversation&amp;quot; du 24 février 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 minutes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous rural dynamics: an analysis of labour markets, human resource practices and firm performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Business &amp; Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (8), pp.85. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43546-022-00256-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les six chantiers prioritaires pour l’avenir de l’agriculture française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La dimension territoriale des transitions agroécologiques : les acquis du programme PSDR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (mars), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A research agenda for scaling up agroecology in European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00786-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux légitimer la Politique Agricole Commune par la mesure de sa performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/9KRS-R766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois aidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 383, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner politiques agricoles et alimentaires pour répondre aux défis du Pacte vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.265-277. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12705-5.p.0265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to regulate animal production and consumption: the case of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100283. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment réguler la production et la consommation de produits animaux ? Le cas de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3), pp.191-210. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenus agricoles, aides directes et future PAC : focus sur les exploitations françaises de ruminants et de grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3), pp.173-190. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Agricultural Systems and Food Diets to Prevent and Mitigate Global Health Shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (16), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12166462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après 2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.11-30. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec les pesticides, il faut aussi des agriculteurs dans les champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures : des recherches pour des agricultures diverses et/ou une question pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Georget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68 (10/2018), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/UCAZOJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse économique des espaces ruraux : comment l’économie régionale s’enrichit pour traiter des enjeux de durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3-4/2018 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Production and Crop Diversity in France: A Spatial Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Pythagore Pierre Donfouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Maigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Sprawling Residential Behavior Influenced by Climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (2), pp.203-219. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3368/le.92.2.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local labor market flexibility in a perceived low migration country: The case of French labor markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark D. Partridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salariés agricoles: entre ancrage sectoriel et précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salariés agricoles: entre ancrage sectoriel et précarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342, pp.87-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing prices and inter-urban migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Plantinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Hunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (2), pp.296-306. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2012.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le salariat agricole. Une part croissante dans l'emploi des exploitations mais une précarité des statuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 323, pp.82-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la formation continue en entreprise et caractéristiques des marchés locaux du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 431-432, pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unemployment duration, city size, and the thightness of the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (3), pp.266-276. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle and migration to urban and rural areas: estimation of a mixed logit model on french data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.789-824. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9787.2008.00571.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la formation continue sur la mobilité professionnelle quelle différenciation spatiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caprice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89, pp.47-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un licenciement collectif et ses contrecoups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un licenciement collectif et ses contrecoups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.93-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse microéconomique des flux migratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 182, pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of migration on wages : empirical evidence from French youth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (4), pp.661-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Migration on Wages: Empirical Evidence from French Youth*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (4), pp.661-691. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-4146.2004.00353.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban versus Rural Firms: Is there a Spatial Heterogeneity of Labour Demand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (11), pp.2033-2045. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/a36207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01485720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux âges d'émigration ouvrière. Migration et sédentarité dans un village industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (6), pp.707-738. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/3271280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations des jeunes en phase d’insertion professionnelle en France, une comparaison selon le niveau de qualification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle variability in the microeconomic determinants of urban-rural migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (1), pp.31-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residence spells and migration : a comparison for men and women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2, pp.247-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement des marchés du travail ruraux : entre influence du paternalisme et difficultés d'appariement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 250, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal link between exit from unemployment and geographical mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 31 (8), pp.1417-1431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and changing employment status : a hazard function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.103-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion professionnelle des jeunes d'origine rurale : les enjeux des choix de localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.343-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des évolutions récentes de l'espace rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 223, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the French countryside : some analytical propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 21 (3-4), pp.429-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et insertion professionnelle des jeunes ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2/03, Non paginé / 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique dans l'insertion professionnelle des jeunes d'origine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document de l'INJEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, hs 2, pp.55-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de différenciation inter et intra régionales de la production laitière en 1984 et 1988 : intérêts des fonctions de production régionalisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 213, pp.10-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels agriculteurs pour quelles agricultures demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Purseigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°7, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.16-41, 2025, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tbmk-sp54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAP and the Agro-Ecological Transition of European Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Détang-Dessendre (coordination scientifique), Hervé Guyomard (coordination scientifique), Philippe Mauguin (préface). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving the Common Agricultural Policy for Tomorrow’s Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.83-100, 2023, Collection : Matière à débattre et décider, 978-2-7592-3715-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie Urbaine et Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cantuarias-Villessuzanne C. et Fragny B., 2023, 9782807345997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CAP and Agricultural Employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving the Common Agricultural Policy for Tomorrow's Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Matière à débattre et décider, 9782759237159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et enjeux nutritionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Réquillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quæ, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC, les productions animales et les consommations de produits animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-234, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating agroecology into agri-food systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology ; research for the transition of agri-food systems and territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QUAE, pp.17-26, 2020, 978-2-7592-3293-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor Geerling-Eiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krijn Poppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Détang-Dessendre C., Guyomard H.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-279, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et développement rural La position paradoxale du développement des territoires ruraux dans les politiques européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782759230808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une brève histoire de la PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance environnementale des exploitations agricoles et emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Midler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actif'Agri, Transformations des emplois et des activités en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 242 p., 2019, 978-2-11-145918-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi et les activités agricoles : chiffres et évolutions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina D. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Huille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Legagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actif'Agri, Transformations des emplois et des activités en agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2019, 978-2-11-145918-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Stärkung von Innovation sollte ein zentrales Ziel der Gemeinsamen Agrarpolitik der EU sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Gemeinsame Agrarpolitik im künftigen Europa: Was und wie viel gemeinsam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loccumer Landwirtschaftstatung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduates and migration in France: between urban labour-market attraction and interest in amenities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graduate migration and regional development an international perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, New Horizons in Regional Science series, 978 1 78471 215 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités liées aux résidents : un nouveau souffle pour les espaces ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines : enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-62, 2016, 9782759225156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population des villes et des campagnes : des mobilités qui comblent les disparités historiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'emploi rural, des bassins de production agricoles aux zones d'emploi urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l'économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Update Sciences and Technologies, 9782759222728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces ruraux et ruptures territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers l'égalité des territoires. Dynamiques, mesures, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de l'égalité des territoires et du logement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, équilibre et déséquilibre spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie géographique. Les théories à l'épreuve des faits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2000, 2-7178-4122-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The next reform of the CAP: The variables in the equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Stickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Parliament. AGRI Committee. 2024, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Deal and the CAP: policy implications to adapt farming practices and to preserve the EU’s natural resources .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research report (IP/B/AGRI/IC/2020-036) for European Parliament's Committee on Agriculture and Rural Development, UMR 1302 UMR INRAe / AGROCAMPUS OUEST : Structures et Marchés Agricoles, Ressources et Territoires, Centre de recherche Bretagne, Normandie, 35011 RENNES CEDEX, FRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma stratégique 2016-2020 – Département SAE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2016, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Partenariat, Transfert, Innovation (PTI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinquante ans de mobilités résidentielles et quotidiennes. Quelles formes territoriales pour un mode de vie durable ? Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sencébé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unemployment duration, city size, and the thightness of the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2009, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production et besoin en travail : l'exemple de la production laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre de la nouvelle Politique Agricole Commune en France ne sera pas ambitieuse sur le plan environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lassalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Deal et PAC : quelle compatibilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de politiques agricoles de la Société Française d'Economie Rurale SFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to regulate animal production and consumption: the case of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité du revenu des exploitations agricoles françaises à une réorientation des aides dans le cadre de la future PAC post-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER; INRAe; CIRAD; INP-ENSAT, Dec 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Deal and the CAP: policy implications to adapt farming practices and to preserve the EU's natural resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP and Green Deal – Audition European Parliament (AGRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parlement Européen; INRAE; AgroParisTech, Nov 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement Métaprogramme MetaBio: Objectifs du séminaire de lancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement de METABIO sur le changement d'échelle de l'agriculture biologique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Poitiers, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PAC de l’après-2020 : éclairages de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFER - Colloque "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2018, Supagro Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are households' residential preferences consistent with biodiversity potential of different urban contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengyang Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.World Congress of Environmental and Resource Economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Gothenburg (GU). Gothenburg, SWE., Jun 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are households' residential preferences consistent with biodiversity potential of different urban contexts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengyang Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the French Economic Association (AFSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'Economie de Paris (Paris School of Economics) (PSE). FRA., May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Innovation should be a key objective of the CAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loccumer Landwirtschaftstagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Loccum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomération et lutte contre la délinquance: comment mesurer la lutte contre la délinquance à l'échelle des ZUS de France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A firm centred analysis of labour market regimes and their consequences on innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Barczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tanguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference Geography of Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences-Po Toulouse and the LEREPS, in partenership with EUROLIO and CIRCLE, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is sprawling residential behavior influenced by climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrus Grout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de microéconomie appliqué (JMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Études et de Recherches sur le Développement International - Clermont Auvergne (CERDI). FRA., Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruraux en 1999 : qui sont-ils et d'où viennent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : Espaces ruraux et aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenté et sédentarité dans un village industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr Cesaer. Centre d'Ecosocio Appliquées À L'Agriculture Et Aux Espaces Rurauxdijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche : Travail et territoires. Confrontation d'approches disciplinaires : économie, histoire, sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Dijon, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration destination along an urban-rural gradient : variation according to the life-cycle position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, New York, United States. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants micro-économiques des migrations urbain-rural en fonction de la position dans le cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque transfrontalier CLUSE : Les défis migratoires à l'aube du troisième millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes urbaines, firmes rurales : la dimension spatiale du biais technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association de Science Régionale de Langue Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Colloque : Développement régional, économie du savoir, nouvelles technologies de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Crans-Montana, Suisse. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital formation and labor composition : rural firms versus urban firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Dublin, Ireland. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The migration of unskilled youth : is there any wage gain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montréal, Canada. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmes urbaines, firmes rurales : la dimension spatiale du biais technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesrennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Le Croisic, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can agglomeration forces explain life-cycle migration flows between urban and rural areas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Montréal, Canada. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants micro-économiques des migrations urbain-rural en fonction de la position dans le cycle de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque transfrontalier : Les défis migratoires à l'aube du troisième millénaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Neuchâtel, Suisse. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital formation and labor composition : rural firms versus urban firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Boushina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. North American meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Santa Fe, United States. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande de travail des industries agro-alimentaires : une approche spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Boushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : Emploi et insertion dans l'agriculture et le rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and changing employment status : a hazard function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : City, education and labour market</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Dijon, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a reciprocal link between exit from unemployment and geographical mobility for young people from rural areas of France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Seminar : Rural restructuring within developed economies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Dijon, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration and changing employment status : a hazard function analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Molho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. North american meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Washington, United States. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des hommes et des emplois dans les espaces ruraux : constats, mécanismes et perspectives d'évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exit from unemployment and geographical mobility : estimation of a simultaneous equations model with qualitative variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Applied Econometrics Association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Colloque : Econometrics of unemployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Göteborg, Sweden. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main-d'oeuvre salariée et marché du travail dans les zones rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lagriffoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et insertion professionnelle des jeunes d'origine rurale : des liens complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Territoires ruraux et formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Dijon, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique dans l'insertion professionnelle des jeunes d'origine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INJEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the French countryside : some analytical propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès : Transition to an integrated market economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations de l'espace rural : constats et analyses à partir du cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goffette Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès : Transition to an integrated agricultural economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Stresa, Italie. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité géographique dans les processus d'insertion professionnelle des jeunes d'origine rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du programme AGROTECH 1990-1993 : Dynamique des espaces ruraux. Agricultures et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments sur : « Décarboner par la production d'énergie » : ACV sur les GES, modèles économiques, EnR et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC et emploi agricole : un regard européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Piet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.5-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire pour l’agroécologie. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 108 pp. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/heimwa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154433v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Politique agricole commune doit-elle intégrer des objectifs de lutte contre le surpoids et l’obésité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Requillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22004/ag.econ.280331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Agriculture and innovation: What role for the CAP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor Geerling-Eiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krijn Poppe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre Inra de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension territoriale des transitions agroécologiques : les acquis du programme PSDR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiao Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Huyghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86 (mars), 2022, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sensibilité du revenu des exploitations agricoles françaises à une réorientation des aides dans le cadre de la future PAC post-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à la formation continue en entreprise et caractéristiques des marchés locaux du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-cycle position and migration to urban and rural areas: estimations of a mixed logit model on French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00180128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux &amp;quot;âges&amp;quot; d'émigration ouvrière. La disparition d'un modèle de sédentarisation dans la petite industrie rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Gojard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial differentiation of employment in food industry : rural firms versus urban firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Huiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouhair Bouhsina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces ruraux en mutation : trois contributions à l'analyse des rapports entre villes et campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Goffette-Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02851209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et insertion professionnelle des jeunes d'origine rurale. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrier Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, 107p, 2020, Thierry Caquet, Chantal Gascuel, Michèle Tixier-Boichard, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Quae, pp.306, 2020, 978-2-7592-3080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 162 p., 2016, Update Sciences and Technologies, S.BLANCARD; C.DETANG-DESSENDRE; N.RENAHY, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussite scolaire, réussite professionnelle, l'apport des données longitudinales. XXIes journées d'étude sur les données longitudinales dans l'analyse du marché du travail, Dijon, 19-20 juin 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boudesseul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Couppié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céreq, 488 p., 2014, Relief, 978-2-11-138817-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité, sociabilité, centralité : trois regards sur la fragmentation sociale et spatiale de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sencébé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité géographique et insertion professionnelle des jeunes d'origine rurale : une approche par le capital humain et son lien à l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId363"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lassalas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2379310" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#252;ller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Meijl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bardazzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoaf026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Detang-Dessendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art01-GB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11331" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01019-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-023-01861-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margarian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00256-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9KRS-R766" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0265" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4912" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4886" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12166462" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UCAZOJ" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pythagore Pierre Donfouet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.11.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595376v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.92.2.203" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442996v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Partridge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bellit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hunt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2009.01.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caprice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201107v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Drapier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-4146.2004.00353.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L0GSM59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huiban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a36207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3271280" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Molho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702607v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701739v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713275v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tbmk-sp54" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1790/9782759234950/evolving-the-common-agricultural-policy-for-tomorrow-s-challenges" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894819v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1604/9782759230815/quelle-politique-agricole-commune-demain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827880v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Geerling-Eiff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guyomard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huyghe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krijn Poppe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com &#8211; www.quae-open.com" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959703v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina D. Forget" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Huille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786233v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loccum.de/publikationen/9783817209187/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556273v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/graduate-migration-and-regional-development" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794460v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799770v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190543v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.dijon.inra.fr/cesaer/fichiers/1087ead877ca7d6105e24a332c950506/files/MH%20YS%20CDD%20Espaces%20ruraux.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839725v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913639v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Stickel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209246v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799875v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801807v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Herbinet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charlot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462632v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395229v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353356v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179338v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514845v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219169v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975250v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788565v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734451v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530961v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950128v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742205v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Grout" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833574v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Cesaer. Centre d'Ecosocio Appliqu&#233;es &#192; L'Agriculture Et Aux Espaces Rurauxdijon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830908v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765603v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huiban" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838295v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836953v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drapier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840109v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838839v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boushina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837418v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837189v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835895v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771256v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836372v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Applied Econometrics Association" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagriffoul" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845100v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846076v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848763v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffette Nagot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773979v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232155v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395194v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176807v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.280331" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789078v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731611v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213474v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817537v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180128v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827788v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838113v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851209v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845107v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier Cornet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058802v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578279v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069677v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801331v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850406v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lassalas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2379310" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#252;ller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Meijl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bardazzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoaf026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Detang-Dessendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art01-GB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol90-art01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01019-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579275v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11331" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-023-01861-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647433v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margarian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00256-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645225v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Huang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art01" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00786-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/9KRS-R766" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0265" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100283" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4912" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4886" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12166462" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/UCAZOJ" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pythagore Pierre Donfouet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Maign&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.11.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595376v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.92.2.203" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442996v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Partridge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2016.03.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bellit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Plantinga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hunt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2009.01.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caprice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201107v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681749v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Drapier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-4146.2004.00353.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L0GSM59-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huiban" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a36207" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677035v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3271280" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Molho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702607v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701739v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713275v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701715v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tbmk-sp54" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05197659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395306v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1790/9782759234950/evolving-the-common-agricultural-policy-for-tomorrow-s-challenges" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894857v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894819v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1604/9782759230815/quelle-politique-agricole-commune-demain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827880v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Geerling-Eiff" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guyomard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huyghe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krijn Poppe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com &#8211; www.quae-open.com" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959703v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211188v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina D. Forget" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grandjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Huille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786233v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loccum.de/publikationen/9783817209187/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556273v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/graduate-migration-and-regional-development" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794460v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799770v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3915-repenser-l-economie-rurale.html" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190543v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.dijon.inra.fr/cesaer/fichiers/1087ead877ca7d6105e24a332c950506/files/MH%20YS%20CDD%20Espaces%20ruraux.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839725v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913639v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Stickel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209246v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799875v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801807v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Herbinet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Charlot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462632v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395229v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353356v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179338v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514845v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219169v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02975250v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788565v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734451v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530961v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Emery" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950128v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margarian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742205v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Grout" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833574v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Cesaer. Centre d'Ecosocio Appliqu&#233;es &#192; L'Agriculture Et Aux Espaces Rurauxdijon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830908v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765603v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huiban" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838295v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836953v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drapier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840109v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesrennes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836952v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838839v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839099v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boushina" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837418v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837189v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835895v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771256v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836372v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Applied Econometrics Association" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagriffoul" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845100v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846076v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848763v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffette Nagot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773979v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232155v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395194v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154433v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/heimwa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176807v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.280331" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789078v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731611v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213474v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817537v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180128v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827788v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838113v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851209v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845107v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier Cornet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929265v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1620/9782759231300/agroecologie-des-recherches-pour-la-transition-des-filieres-et-des-territoires" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058802v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578279v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069677v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Couppi&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Fontaine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Giret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801331v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850406v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>