--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -368,278 +368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
+                <w:t xml:space="preserve">Gram-Negative Bacterial Envelope Homeostasis under Oxidative and Nitrosative Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chautrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11606-w⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10050924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678732v1</w:t>
+                <w:t xml:space="preserve">hal-03678714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-Negative Bacterial Envelope Homeostasis under Oxidative and Nitrosative Stress</w:t>
+                <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chautrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (5), pp.924. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.8528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10050924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11606-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678714v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotton and Flax Textiles Leachables Impact Differently Cutaneous Staphylococcus aureus and Staphylococcus epidermidis Biofilm Formation and Cytotoxicity</w:t>
               </w:r>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Catovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1021,295 +1021,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of acneic and non acneic strains of Cutibacterium acnes to sebum‐like environment</w:t>
+                <w:t xml:space="preserve">Acne and Stress: Impact of Catecholamines on Cutibacterium acnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Gannesen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Pauline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gaviard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (9), </w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349866v1</w:t>
+                <w:t xml:space="preserve">hal-02349858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acne and Stress: Impact of Catecholamines on Cutibacterium acnes</w:t>
+                <w:t xml:space="preserve">Adaptation of acneic and non acneic strains of Cutibacterium acnes to sebum‐like environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+                <w:t xml:space="preserve">Andrei Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Charlotte Gaviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349858v1</w:t>
+                <w:t xml:space="preserve">hal-02349866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The absence of SigX results in impaired carbon metabolism and membrane fluidity in Pseudomonas aeruginosa</w:t>
               </w:r>
@@ -1481,51 +1481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (2), pp.183-192. </w:t>
@@ -1576,64 +1576,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of coated TiO2-nanoparticles used in sunscreens on two representative strains of the human microbiota: Effect of the particle surface nature and aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,51 +1735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Catovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1869,51 +1869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,51 +2589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 329, pp.337-346. </w:t>
@@ -2868,51 +2868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Groboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Toucourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3152,51 +3152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (6), pp.12186-12204. </w:t>
@@ -3420,51 +3420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (11), pp.e78773. </w:t>
@@ -3496,420 +3496,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caenorhabditis elegans: a model to monitor bacterial air quality.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+                <w:t xml:space="preserve">Déséquestration de polluants de type hydrocarbures aromatiques polycycliques à l'interface de sédiments au moyen d'un tensioactif original d'origine biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Groboillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 278, pp.21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00670157v1</w:t>
+                <w:t xml:space="preserve">hal-01016623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of growth temperature on cyclopeptides production and on adhesion behaviour in environmental strains of Pseudomonas fluorescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Taupin</w:t>
+                <w:t xml:space="preserve">Caenorhabditis elegans: a model to monitor bacterial air quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2155-9597.S1-002⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-4-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858118v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00670157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déséquestration de polluants de type hydrocarbures aromatiques polycycliques à l'interface de sédiments au moyen d'un tensioactif original d'origine biologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Influence of growth temperature on cyclopeptides production and on adhesion behaviour in environmental strains of Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ngoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, S1, pp.002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9597.S1-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016623v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Application of Cyclolipopeptide Amphisin: Feasibility Study as Additive to Remediate Polycyclic Aromatic Hydrocarbon (PAH) Contaminated Sediments.</w:t>
               </w:r>
@@ -4318,51 +4318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guerillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soum-Soutera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4417,4073 +4417,5077 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of UV Radiation on Airborne Gram Negative Bacterial Strain: Adaptation and Resilience in Polluted Environments</w:t>
+                <w:t xml:space="preserve">Microbiote cutané, UVs et produits de protection solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalina Ababii</w:t>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Chane</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rached Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">microbes sfm 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, sfm, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">COBIP 2026 « Actualités en Biologie Cutanée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467785v1</w:t>
+                <w:t xml:space="preserve">hal-05609082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la flavohémoprotéine Hmp dans la réponse au stress nitrosant chez Pseudomonas fluorescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Duchenes</w:t>
+                <w:t xml:space="preserve">Dynamique de la barrière microbienne de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanyo Amegnona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-colloque Pseudomonas 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble/Voiron, France</w:t>
+              <w:t xml:space="preserve">Cosmetics &amp; Skin Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399160v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote et filtre solaire particulaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+                <w:t xml:space="preserve">Endocrine Microbiology, from gut to skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Ringuedé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
+                <w:t xml:space="preserve">Lanyo Amegnona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Boujnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du GDR 3711 Cosm’actifs : Microbiotes et cosmétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Evreux, France</w:t>
+              <w:t xml:space="preserve">Skin Physiology International Meeting, SPIM2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2026, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365954v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des nanoparticules de TiO2 passivées sur des bactéries cutanées ou aéroportée biocontaminante</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+                <w:t xml:space="preserve">Le microbiote cutané : Etat des connaissances, incertitudes et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanyo Amegnona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Catovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Ringudé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés SFM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès HR2S « La Santé à 360° », Colloque « La-peau-au-carrefour-des-sciences-approches-integrees-et-nouveaux-modeles-de-recherche »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365922v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+                <w:t xml:space="preserve">Cosmetics non-thermal microbial decontamination: Application of microwave plasma and supercritical carbon dioxyde technologies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées Jean-Paul Marty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Congress COMET2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Cergy -Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366066v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of TiO2-nanoparticle surface in cosmetic emulsions: their impact on bacteria of the cutaneous microbiota</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
+                <w:t xml:space="preserve">Impact of UV Radiation on Airborne Gram Negative Bacterial Strain: Adaptation and Resilience in Polluted Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque du GDR Cosm’actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Andé, France</w:t>
+              <w:t xml:space="preserve">microbes sfm 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sfm, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360627v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation et Rôle de CmpX chez Pseudomonas aeruginosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+                <w:t xml:space="preserve">Interactions du microbiote cutané avec le rayonnement et les produits de protection solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey David</w:t>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Omnes</w:t>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gault M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Cosmetic Days COSMED La Protection Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362120v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen dioxide: from a simple diffusible gas to a potential antibacterial against P. fluorescens?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hermann J. J Heipieper</w:t>
+                <w:t xml:space="preserve">Intérêt de la décontamination par CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Sandra Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">1ère journée scientifique de la plateforme Ps2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360955v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO2: simple gaz diffusible ou agent antibactérien anti-P. fluorescens potentiel?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+                <w:t xml:space="preserve">Effect of 17β-Estradiol on lactobacillus crispatus dynamics in the vaginal environment and potential activity of a phytoestrogen analog extracted from a Thai herb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Suet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">ranco-Brazilian Network on Natural Products FB2NP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361012v1</w:t>
+                <w:t xml:space="preserve">hal-05609624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto‐ghiorghi</w:t>
+                <w:t xml:space="preserve">Microbiote et filtre solaire particulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lefeuvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Ringuedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Atelier du GDR 3711 Cosm’actifs : Microbiotes et cosmétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360965v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel applicatif en cosmétique de biosurfactants microbiens secrétés par des souches de Pseudomonas fluorescent aéroportées</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact des nanoparticules de TiO2 passivées sur des bactéries cutanées ou aéroportée biocontaminante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ringudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque du GDR Cosm’actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Andé, France</w:t>
+              <w:t xml:space="preserve">Congrés SFM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360621v1</w:t>
+                <w:t xml:space="preserve">hal-02365922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de nanoparticules de TiO2 sur la microflore cutanée : Importance d'évaluer leurs caractéristiques de surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Implication de la flavohémoprotéine Hmp dans la réponse au stress nitrosant chez Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques, Société et Sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études avancées de l'université de Cergy-Pontoise, Jun 2017, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble/Voiron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468392v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de formulations sans conservateurs pour des modèles de crèmes solaires contenant des dispersions de TiO 2 nanoparticulaires. Effet des processus de sterilisation sur la stabilité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">Nitrogen dioxide: from a simple diffusible gas to a potential antibacterial against P. fluorescens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann J. J Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360711v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de viscosinamides par la souche clinique de Pseudomonas fluorescens MFN1032: Implication dans le développement du biofilm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+                <w:t xml:space="preserve">Aging of TiO2-nanoparticle surface in cosmetic emulsions: their impact on bacteria of the cutaneous microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Bioadh’2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
+              <w:t xml:space="preserve">1er colloque du GDR Cosm’actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Andé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360942v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des nanoparticules de TiO2 passivées sur des bactéries cutanées ou aéroportée biocontaminante</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">Régulation et Rôle de CmpX chez Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360706v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société française de microbiologie (SFM, 13, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème Journées Jean-Paul Marty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360925v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions [nano]particules et micro-organismes cutanés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NO2: simple gaz diffusible ou agent antibactérien anti-P. fluorescens potentiel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann J. J Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inauguration de la plate-forme d’Innovations Cosmetomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Evreux, France</w:t>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360930v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preservative-free cosmetic emulsions containing TiO2 [nano]: effects of particles surface and sterilization process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
+                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto‐ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosm’innov 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566838v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TiO2 [nano] cosmetics grades on the cutaneous microbiota: nanoparticles behavior in emulsion and bacteriotoxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+                <w:t xml:space="preserve">Evaluation du potentiel applicatif en cosmétique de biosurfactants microbiens secrétés par des souches de Pseudomonas fluorescent aéroportées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">1er colloque du GDR Cosm’actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Andé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566826v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of TiO2-nanoparticle surface in cosmetic emulsions: their impact on bacteria of the cutaneous microbiota</w:t>
+                <w:t xml:space="preserve">Impact de nanoparticules de TiO2 sur la microflore cutanée : Importance d'évaluer leurs caractéristiques de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSMACTIFS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Moulin d’Andé, France</w:t>
+              <w:t xml:space="preserve">Risques, Société et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études avancées de l'université de Cergy-Pontoise, Jun 2017, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565864v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical aging of emulsions containing coated TiO2-Nanoparticles: Interactions between nanoparticles and other ingredients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M G J Feuilloley</w:t>
+                <w:t xml:space="preserve">Production de viscosinamides par la souche clinique de Pseudomonas fluorescens MFN1032: Implication dans le développement du biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Bioadh’2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566833v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF PRESERVATIVE-FREE COSMETIC EMULSIONS CONTAINING TIO2 [NANO]: EFFECTS OF PARTICLES SURFACE AND STERILIZATION PROCESS</w:t>
+                <w:t xml:space="preserve">Développement de formulations sans conservateurs pour des modèles de crèmes solaires contenant des dispersions de TiO 2 nanoparticulaires. Effet des processus de sterilisation sur la stabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th COSMINNOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cosmetic Valley, May 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468362v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nanoparticles used in cosmetics on skin representative bacteria</w:t>
+                <w:t xml:space="preserve">Impact des nanoparticules de TiO2 passivées sur des bactéries cutanées ou aéroportée biocontaminante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ringuedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean-Paul Marty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565546v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of coated TiO2 nanoparticles in oil-in-water emulsion : bactericidal toxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann J. Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société française de microbiologie (SFM, 13, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360617v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coated TiO2 nanoparticles in oil-in-water emulsion: bacterial toxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
+                <w:t xml:space="preserve">Interactions [nano]particules et micro-organismes cutanés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest européennes des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Inauguration de la plate-forme d’Innovations Cosmetomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565890v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development of preservative-free cosmetic emulsions containing TiO2 [nano]: effects of particles surface and sterilization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosm’innov 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aging of TiO2-nanoparticle surface in cosmetic emulsions: their impact on bacteria of the cutaneous microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COSMACTIFS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Moulin d’Andé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of TiO2 [nano] cosmetics grades on the cutaneous microbiota: nanoparticles behavior in emulsion and bacteriotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFSCC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical aging of emulsions containing coated TiO2-Nanoparticles: Interactions between nanoparticles and other ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formula VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEVELOPMENT OF PRESERVATIVE-FREE COSMETIC EMULSIONS CONTAINING TIO2 [NANO]: EFFECTS OF PARTICLES SURFACE AND STERILIZATION PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th COSMINNOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cosmetic Valley, May 2016, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of nanoparticles used in cosmetics on skin representative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jean-Paul Marty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aging of coated TiO2 nanoparticles in oil-in-water emulsion : bactericidal toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coated TiO2 nanoparticles in oil-in-water emulsion: bacterial toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord-Ouest européennes des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bacterial phospholipid adaptation to human temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro Fed Lipid Congress (13, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Florence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of UV Radiation on Pseudomonas fluorescens MFAF76a : Adaptation and Resilience in Polluted Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Ababii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS MICRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, MILAN, Italy. 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.75822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some elements on detoxification pathway in P. fluorescens under nitrosative stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+                <w:t xml:space="preserve">Application of supercritical carbon dioxide (CO2SC) for microbial decontamination of upcycled micronized Padouk wood powder in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosbaty H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">IFSCC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365893v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria-host communication in the skin: the case of Cutibacterium acnes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
+                <w:t xml:space="preserve">Some elements on detoxification pathway in P. fluorescens under nitrosative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chautrand Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367335v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mgj Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Jean-Paul Marty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Bacteria-host communication in the skin: the case of Cutibacterium acnes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ième Journées de l’EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367331v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironment impact on acneic and non-acneic strains of Cutibacterium acnes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mgj Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du microenvironnement sur la croissance, la virulence et la capacité de formation de biofilm de souches acnéiques et non-acnéiques de Propionibacterium acnes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mgj Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Microbiote et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">21ième Journées de l’EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367325v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of one log by NO 2 Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8492,373 +9496,369 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann J Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'EdNBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du microenvironnement sur la croissance, la virulence et la capacité de formation de biofilm de souches acnéiques et non-acnéiques de Propionibacterium acnes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 7, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Microbiote et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398682v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSICAL AGING OF EMULSIONS CONTAINING COATED TIO2-NANOPARTICLES: INTERACTION BETWEEN NANOPARTICLES AND OTHER INGREDIENTS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
+                <w:t xml:space="preserve">Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann J Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORMULA VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 7, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468342v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of one log by NO 2 Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8867,722 +9867,847 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann J Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'EdNBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF A TIO2 [NANO] COSMETICS GRADE ON THE CUTANEOUS MICROBIOTA: NANOPARTICLES BEHAVIOR IN EMULSION AND BACTERIOTOXICITY</w:t>
+                <w:t xml:space="preserve">PHYSICAL AGING OF EMULSIONS CONTAINING COATED TIO2-NANOPARTICLES: INTERACTION BETWEEN NANOPARTICLES AND OTHER INGREDIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the IFSCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">FORMULA VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468129v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on Pseudomonas phospholipid composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">IMPACT OF A TIO2 [NANO] COSMETICS GRADE ON THE CUTANEOUS MICROBIOTA: NANOPARTICLES BEHAVIOR IN EMULSION AND BACTERIOTOXICITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 18, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">29th Congress of the IFSCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398680v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des NOx sur une souche de Pseudomonas fluorescens du microbiote cutané</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frantz Gouriou</w:t>
+                <w:t xml:space="preserve">Effect of temperature on Pseudomonas phospholipid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrés de la société française de microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 18, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398710v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nitrogen dioxide increases Pseudomonas fluorescens biofilm formation: identification of the bacterial response to air pollutant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effet des NOx sur une souche de Pseudomonas fluorescens du microbiote cutané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Ousalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Groboillot</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th FEMS Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">11ème Congrés de la société française de microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398678v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The nitrogen dioxide increases Pseudomonas fluorescens biofilm formation: identification of the bacterial response to air pollutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kentache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DESEQUESTRATION DE POLLUANTS DE TYPE HYDROCARBURES AROMATIQUES POLYCYCLIQUES A L'INTERFACE EAU/SEDIMENTS A L'AIDE DE TENSIOACTIFS D'ORIGINE SYNTHETIQUE OU BIOLOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès francophone des sciences séparatives, SEP’09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9592,267 +10717,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hidden Face of Nitrogen Oxides Species: From Toxic Effects to Potential Cure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Josef Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Pollutants - Some Strategies for the Quality Preservation of Our Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.75822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPTLC-MALDI TOF MS Imaging Analysis of Phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipidomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 125, Humana press, pp.163-173, 2017, Neuromethods, 978-1-4939-6944-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6946-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9862,105 +10987,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée au fil des interfaces: de la physico-chimie des macromolécules à l'enveloppe bactérienne, plate-forme interactive du micro-organisme avec son micro-environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bactériologie. Université de Rouen Normandie, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02367371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10107,51 +11232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Prenom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Khodabux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00568-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050924" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abbes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Follet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12040535" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.841" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heipieper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EI-V1-N2-183-192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.07.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GDPWQL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nusser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brenner-Weiss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00379" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW4GK8SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2015.06.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WG98J1L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0405-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9H2L3TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939158v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;terre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.11.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QRPC6TB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toucourou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.062" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-941LF10T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140612186" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01843930v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ramdani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078773" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670157v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-503" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858118v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir Poc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngoya" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.S1-002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J G Feuilloley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12031787" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138838v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar A." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sperandio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soum-Soutera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.04.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM0P92P0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467785v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ababii" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365954v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringued&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365922v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringud&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366066v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefeuvre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360627v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. J Heipieper" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361012v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360965v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto&#8208;ghiorghi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lefeuvre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468392v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360711v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360942v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360925v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360930v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566838v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566826v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566833v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G J Feuilloley" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468362v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565890v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360616v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467648v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75822" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367335v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367349v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367331v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367342v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398687v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J Heipieper" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398682v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468342v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398691v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468129v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398680v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398678v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kentache" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557905v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groboillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahed" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358544v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Josef Heipieper" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358540v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6946-3_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02367371v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Prenom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Khodabux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00568-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050924" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abbes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Follet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12040535" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.841" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heipieper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EI-V1-N2-183-192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.07.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GDPWQL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nusser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brenner-Weiss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00379" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW4GK8SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2015.06.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WG98J1L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0405-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9H2L3TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939158v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;terre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.11.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QRPC6TB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toucourou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.062" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-941LF10T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140612186" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01843930v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ramdani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078773" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016623v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-503" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir Poc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngoya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.S1-002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J G Feuilloley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12031787" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138838v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar A." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sperandio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soum-Soutera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.04.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM0P92P0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609082v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bohuon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ismail" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanyo Amegnona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Catovic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ababii" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gault M" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609624v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringued&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringud&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360955v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. J Heipieper" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360627v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefeuvre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360965v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto&#8208;ghiorghi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lefeuvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360621v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360942v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360711v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360930v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566826v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G J Feuilloley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468362v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565546v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565890v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360616v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467648v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75822" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608998v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosbaty H" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367349v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367335v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367331v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J Heipieper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367325v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398691v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468129v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398680v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398710v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398678v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kentache" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557905v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groboillot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahed" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358544v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Josef Heipieper" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358540v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6946-3_12" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02367371v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>