--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -66,11026 +66,15286 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing bacterial adhesion to skin by altering their physicochemical cell surface properties specifically</w:t>
+                <w:t xml:space="preserve">Differential impact of ultraviolet A, B, and C radiation, actor of polluted environment, on the resilience and physiological adaptation of Pseudomonas fluorescens MFAF76a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Janvier</w:t>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Jansen</w:t>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charleyne Prenom</w:t>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabiha Khodabux</w:t>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, EES-26-1685</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469192v1</w:t>
+                <w:t xml:space="preserve">hal-05620969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detoxification Response of Pseudomonas fluorescens MFAF76a to Gaseous Pollutants NO2 and NO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric pollutants and airborne bacteria: adaptation mechanisms, virulence modulation, and public health implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Chautrand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, STOTEN-D-26-00633</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890270v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-Negative Bacterial Envelope Homeostasis under Oxidative and Nitrosative Stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preventing bacterial adhesion to skin by altering their physicochemical cell surface properties specifically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djouhar Souak</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleyne Prenom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Khodabux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10050924⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-024-00568-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678714v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Detoxification Response of Pseudomonas fluorescens MFAF76a to Gaseous Pollutants NO2 and NO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chautrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11606-w⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10081576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678732v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotton and Flax Textiles Leachables Impact Differently Cutaneous Staphylococcus aureus and Staphylococcus epidermidis Biofilm Formation and Cytotoxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Abbes</w:t>
+                <w:t xml:space="preserve">Gram-Negative Bacterial Envelope Homeostasis under Oxidative and Nitrosative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sauvage</w:t>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Follet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (4), pp.535. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life12040535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10050924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653288v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 17β-estradiol on a human vaginal Lactobacillus crispatus strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.7133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86628-x⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.8528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11606-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326610v1</w:t>
+                <w:t xml:space="preserve">hal-03678732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the response of human vaginal Lactobacillus crispatus to 17β-estradiol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amandine Suet</w:t>
+                <w:t xml:space="preserve">Cotton and Flax Textiles Leachables Impact Differently Cutaneous Staphylococcus aureus and Staphylococcus epidermidis Biofilm Formation and Cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Imen Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-91017-5⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life12040535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326611v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acne and Stress: Impact of Catecholamines on Cutibacterium acnes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of 17β-estradiol on a human vaginal Lactobacillus crispatus strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrel</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Thomas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00155⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.7133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86628-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349858v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of acneic and non acneic strains of Cutibacterium acnes to sebum‐like environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of the response of human vaginal Lactobacillus crispatus to 17β-estradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Mlouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Suet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.841⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.11533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-91017-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349866v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of SigX results in impaired carbon metabolism and membrane fluidity in Pseudomonas aeruginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acne and Stress: Impact of Catecholamines on Cutibacterium acnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Flechard</w:t>
+                <w:t xml:space="preserve">Pauline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Duchesne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Segolene Depayras</w:t>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-35503-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937965v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gaseous no 2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Adaptation of acneic and non acneic strains of Cutibacterium acnes to sebum‐like environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/EI-V1-N2-183-192⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358537v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of coated TiO2-nanoparticles used in sunscreens on two representative strains of the human microbiota: Effect of the particle surface nature and aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The absence of SigX results in impaired carbon metabolism and membrane fluidity in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.17212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35503-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02310897v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Gaseous NO2 Air Pollutant of P. fluorescens Airborne Strain MFAF76a and Clinical Strain MFN1032</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of gaseous no 2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerald Brenner-Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00379⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (2), pp.183-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/EI-V1-N2-183-192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358525v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preservative-free nanoparticles-based emulsions: Effects of NP surface properties and sterilization process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Impact of coated TiO2-nanoparticles used in sunscreens on two representative strains of the human microbiota: Effect of the particle surface nature and aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158, pp.339-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.06.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02310892v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin-bacteria communication: Involvement of the neurohormone Calcitonin Gene Related Peptide (CGRP) in the regulation of Staphylococcus epidermidis virulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response to Gaseous NO2 Air Pollutant of P. fluorescens Airborne Strain MFAF76a and Clinical Strain MFN1032</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awa N’diaye</w:t>
+                <w:t xml:space="preserve">Michael Nusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Leclerc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+                <w:t xml:space="preserve">Gerald Brenner-Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35379⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886559v1</w:t>
+                <w:t xml:space="preserve">hal-02358525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of biosurfactants and periodic voltage gradient for enhanced electrokinetic remediation of metals and PAHs in dredged marine sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+                <w:t xml:space="preserve">Development of preservative-free nanoparticles-based emulsions: Effects of NP surface properties and sterilization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Huaqing Wang</w:t>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.12.087⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 510 (1), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01138236v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerophospholipid synthesis and functions in Pseudomonas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hermann Heipieper</w:t>
+                <w:t xml:space="preserve">Skin-bacteria communication: Involvement of the neurohormone Calcitonin Gene Related Peptide (CGRP) in the regulation of Staphylococcus epidermidis virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takfarinas Kentache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2015.06.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02072282v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pseudomonas fluorescens type 6 secretion system is related to mucoidy, motility and bacterial competition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Application of biosurfactants and periodic voltage gradient for enhanced electrokinetic remediation of metals and PAHs in dredged marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0405-9⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.12.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358524v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization of cyclic olefin copolymer with aryldiazonium salts: A covalent grafting method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+                <w:t xml:space="preserve">Glycerophospholipid synthesis and functions in Pseudomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François d'Heygère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Heipieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.12.060⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190, pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2015.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140348v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new study of the bacterial lipidome: HPTLC-MALDI-TOF imaging enlightening the presence of phosphatidylcholine in airborne Pseudomonas fluorescens MFAF76a</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dionnet</w:t>
+                <w:t xml:space="preserve">A Pseudomonas fluorescens type 6 secretion system is related to mucoidy, motility and bacterial competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Decoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Mauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2014.11.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0405-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01939158v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne fluorescent pseudomonads : What potential for virulence?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Toucourou</w:t>
+                <w:t xml:space="preserve">Surface functionalization of cyclic olefin copolymer with aryldiazonium salts: A covalent grafting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morin-Grognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 329, pp.337-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.12.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358517v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the release of PAHs from artificially contaminated sediments using cyclolipopeptidic biosurfactants.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+                <w:t xml:space="preserve">A new study of the bacterial lipidome: HPTLC-MALDI-TOF imaging enlightening the presence of phosphatidylcholine in airborne Pseudomonas fluorescens MFAF76a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Préterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.07.062⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (1), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996944v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of GABA, a Bacterial Metabolite, on Pseudomonas fluorescens Surface Properties and Cytotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+                <w:t xml:space="preserve">Airborne fluorescent pseudomonads : What potential for virulence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Toucourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.708 - 722</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535959v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-aminobutyric acid acts as a specific virulence regulator in Pseudomonas aeruginosa.</w:t>
+                <w:t xml:space="preserve">Effect of GABA, a Bacterial Metabolite, on Pseudomonas fluorescens Surface Properties and Cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dagorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.061267-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), pp.12186-12204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms140612186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992059v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Skin Neuropeptide (Substance P) on Cutaneous Microflora</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+                <w:t xml:space="preserve">Investigation of the release of PAHs from artificially contaminated sediments using cyclolipopeptidic biosurfactants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078773⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 261, pp.593-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843930v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déséquestration de polluants de type hydrocarbures aromatiques polycycliques à l'interface de sédiments au moyen d'un tensioactif original d'origine biologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Gamma-aminobutyric acid acts as a specific virulence regulator in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 159 (Pt_2), pp.339-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.061267-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016623v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caenorhabditis elegans: a model to monitor bacterial air quality.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Effects of a Skin Neuropeptide (Substance P) on Cutaneous Microflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-4-503⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e78773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00670157v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of growth temperature on cyclopeptides production and on adhesion behaviour in environmental strains of Pseudomonas fluorescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Taupin</w:t>
+                <w:t xml:space="preserve">Déséquestration de polluants de type hydrocarbures aromatiques polycycliques à l'interface de sédiments au moyen d'un tensioactif original d'origine biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 278, pp.21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858118v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Application of Cyclolipopeptide Amphisin: Feasibility Study as Additive to Remediate Polycyclic Aromatic Hydrocarbon (PAH) Contaminated Sediments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Caenorhabditis elegans: a model to monitor bacterial air quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Groboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms12031787⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-4-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992062v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00670157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+                <w:t xml:space="preserve">Influence of growth temperature on cyclopeptides production and on adhesion behaviour in environmental strains of Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ngoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+                <w:t xml:space="preserve">L. Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2, pp.118</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, S1, pp.002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9597.S1-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846272v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des sédiments de dragage - Procédés de bioremédiation alliés à l'électromigration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Novel Application of Cyclolipopeptide Amphisin: Feasibility Study as Additive to Remediate Polycyclic Aromatic Hydrocarbon (PAH) Contaminated Sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benamar A.</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J G Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Groboillot</w:t>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.1787-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms12031787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138838v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollution des sédiments de dragage - Procédés de bioremédiation alliés à l'électromigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamar A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277, pp.54-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phenotypic variation in the Pseudomonas fluorescens clinical strain MFN1032</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guerillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soum-Soutera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 160 (5), pp.337-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote cutané, UVs et produits de protection solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COBIP 2026 « Actualités en Biologie Cutanée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05609082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la barrière microbienne de la peau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Endocrine Microbiology, from gut to skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanyo Amegnona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Boujnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics &amp; Skin Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2026, Evreux, France</w:t>
+              <w:t xml:space="preserve">Skin Physiology International Meeting, SPIM2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2026, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609084v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine Microbiology, from gut to skin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Dynamique de la barrière microbienne de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanyo Amegnona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Meryem Boujnane</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Physiology International Meeting, SPIM2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2026, Vichy, France</w:t>
+              <w:t xml:space="preserve">Cosmetics &amp; Skin Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609633v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote cutané : Etat des connaissances, incertitudes et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanyo Amegnona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Catovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès HR2S « La Santé à 360° », Colloque « La-peau-au-carrefour-des-sciences-approches-integrees-et-nouveaux-modeles-de-recherche »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2026, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05609086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmetics non-thermal microbial decontamination: Application of microwave plasma and supercritical carbon dioxyde technologies.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Exploring Interactions Between Nanoparticles and Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oh Seok Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress COMET2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Cergy -Pontoise, France</w:t>
+              <w:t xml:space="preserve">Nano Korea 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Visio, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609631v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of UV Radiation on Airborne Gram Negative Bacterial Strain: Adaptation and Resilience in Polluted Environments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Passage au travers de la barrière épithéliale : Synergie entre bactéries et nanoparticules ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">microbes sfm 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, sfm, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9ième Colloque du GDR Cosm’Actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Orleans (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467785v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions du microbiote cutané avec le rayonnement et les produits de protection solaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Vers un biocapteur à détection rapide de contaminants dans l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Delcuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetic Days COSMED La Protection Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">Congrés Cosmetic Environment &amp; Safety 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Louviers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609059v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la décontamination par CO2 supercritique</w:t>
+                <w:t xml:space="preserve">Cosmetics non-thermal microbial decontamination: Application of microwave plasma and supercritical carbon dioxyde technologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Catovic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rached Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée scientifique de la plateforme Ps2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Evreux, France</w:t>
+              <w:t xml:space="preserve">International Congress COMET2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Cergy -Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609062v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 17β-Estradiol on lactobacillus crispatus dynamics in the vaginal environment and potential activity of a phytoestrogen analog extracted from a Thai herb</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Quantification of nanoparticles and influence of the microbiota during epithelial cell translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ranco-Brazilian Network on Natural Products FB2NP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">CBSA conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05609624v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote et filtre solaire particulaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
+                <w:t xml:space="preserve">Influence of microbiota on passage of nanoparticles during epithelial cell translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du GDR 3711 Cosm’actifs : Microbiotes et cosmétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Evreux, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365954v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des nanoparticules de TiO2 passivées sur des bactéries cutanées ou aéroportée biocontaminante</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of UV Radiation on Airborne Gram Negative Bacterial Strain: Adaptation and Resilience in Polluted Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés SFM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">microbes sfm 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sfm, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365922v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la flavohémoprotéine Hmp dans la réponse au stress nitrosant chez Pseudomonas fluorescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Duchenes</w:t>
+                <w:t xml:space="preserve">Vers un biocapteur à détection rapide de contaminants dans l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-colloque Pseudomonas 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble/Voiron, France</w:t>
+              <w:t xml:space="preserve">Journée de Recherche en Microbiologie en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399160v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen dioxide: from a simple diffusible gas to a potential antibacterial against P. fluorescens?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Interactions du microbiote cutané avec le rayonnement et les produits de protection solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gault M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Cosmetic Days COSMED La Protection Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360955v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of TiO2-nanoparticle surface in cosmetic emulsions: their impact on bacteria of the cutaneous microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Les nanoparticules et le microbiote : étude de leur interaction dans le domaine du passage transmembranaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque du GDR Cosm’actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Andé, France</w:t>
+              <w:t xml:space="preserve">Salon I Feel Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360627v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation et Rôle de CmpX chez Pseudomonas aeruginosa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résilience des bactéries Gram- à la pollution environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">5ème Journée Scientifique de la Fédération de Recherche Régionale « Sécurité Sanitaire, Bien-être et Aliments Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362120v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Intérêt de la décontamination par CO2 supercritique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées Jean-Paul Marty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">1ère journée scientifique de la plateforme Ps2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366066v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO2: simple gaz diffusible ou agent antibactérien anti-P. fluorescens potentiel?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoparticles quantification by ICP-MS through epithelium and its microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée de Recherche en Microbiologie en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361012v1</w:t>
+                <w:t xml:space="preserve">hal-05620223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Nanoparticles quantification by ICP-MS trough epithelium and its microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">URCOM25 Int. Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360965v1</w:t>
+                <w:t xml:space="preserve">hal-05620165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel applicatif en cosmétique de biosurfactants microbiens secrétés par des souches de Pseudomonas fluorescent aéroportées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Altération de l'adhésion des bactéries à la peau suite à la modification de leurs propriétés physico-chimiques de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slinger Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Khodabukus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zuttion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque du GDR Cosm’actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Andé, France</w:t>
+              <w:t xml:space="preserve">8ème colloque du Réseau Cosmactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360621v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de nanoparticules de TiO2 sur la microflore cutanée : Importance d'évaluer leurs caractéristiques de surface</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résilience des bactéries Gram- à la pollution environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques, Société et Sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études avancées de l'université de Cergy-Pontoise, Jun 2017, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">5ème Journée Scientifique de la Fédération de Recherche Régionale « Sécurité Sanitaire, Bien-être et Aliments Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468392v1</w:t>
+                <w:t xml:space="preserve">hal-05620217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de viscosinamides par la souche clinique de Pseudomonas fluorescens MFN1032: Implication dans le développement du biofilm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+                <w:t xml:space="preserve">Nanoparticles quantification by ICP-MS through epithelium and its microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Bioadh’2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
+              <w:t xml:space="preserve">URCOM Int. Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360942v1</w:t>
+                <w:t xml:space="preserve">hal-05620323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de formulations sans conservateurs pour des modèles de crèmes solaires contenant des dispersions de TiO 2 nanoparticulaires. Effet des processus de sterilisation sur la stabilité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-thermal technologies for cosmetics microbial safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">URCOM25 Int. Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360711v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des nanoparticules de TiO2 passivées sur des bactéries cutanées ou aéroportée biocontaminante</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">Rôle de la protéine chaperonne DnaK de Staphylococcus epidermidis dans la formation de biofilm chez S. aureus et S. epidermidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Gant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Matondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">4ème Journée scientifique de la Fédération de Recherche Régionale SéSAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360706v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Dual effect of Staphylococcus epidermidis DnaK on Staphylococcus aureus biofilm proteostasis and regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Matondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société française de microbiologie (SFM, 13, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Staphosium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, sainte foy les lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360925v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions [nano]particules et micro-organismes cutanés</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôle de la protéine chaperonne DnaK de Staphylococcus epidermidis dans la formation de biofilm chez S. aureus et S. epidermidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Gant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Matondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inauguration de la plate-forme d’Innovations Cosmetomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Evreux, France</w:t>
+              <w:t xml:space="preserve">7e colloque du GDR Cosm'actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360930v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preservative-free cosmetic emulsions containing TiO2 [nano]: effects of particles surface and sterilization process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Résilience des bactéries Gram- à la pollution environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosm’innov 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566838v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of TiO2-nanoparticle surface in cosmetic emulsions: their impact on bacteria of the cutaneous microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+                <w:t xml:space="preserve">Effect of 17β-Estradiol on lactobacillus crispatus dynamics in the vaginal environment and potential activity of a phytoestrogen analog extracted from a Thai herb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Suet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSMACTIFS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Moulin d’Andé, France</w:t>
+              <w:t xml:space="preserve">ranco-Brazilian Network on Natural Products FB2NP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565864v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TiO2 [nano] cosmetics grades on the cutaneous microbiota: nanoparticles behavior in emulsion and bacteriotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Feuilloley</w:t>
+                <w:t xml:space="preserve">Cotton and flax textiles leachables impact differently cutaneous Staphylococcus aureus and Staphylococcus epidermidis biofilm formation and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Fédération SéSaD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566826v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical aging of emulsions containing coated TiO2-Nanoparticles: Interactions between nanoparticles and other ingredients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Présélection de traitement de surface sur verre selon leur compatibilité bactérienne en vue d’élaborer un biocapteur évaluant la qualité environnementale de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M G J Feuilloley</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Gimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Instrumentation pour le suivi environnemental : Mesure de la qualité de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, E-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566833v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF PRESERVATIVE-FREE COSMETIC EMULSIONS CONTAINING TIO2 [NANO]: EFFECTS OF PARTICLES SURFACE AND STERILIZATION PROCESS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Exposure of Pseudomonas fluorescens to gaseous NO2 leads to multiple envelope alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th COSMINNOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cosmetic Valley, May 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">. Journées de l’Ecole Doctorale nBISE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468362v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nanoparticles used in cosmetics on skin representative bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
+                <w:t xml:space="preserve">Résilience des bactéries Gram- à la Pollution environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gautier-Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean-Paul Marty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Bioadh’2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565546v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of coated TiO2 nanoparticles in oil-in-water emulsion : bactericidal toxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Microbiote et filtre solaire particulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ringuedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Atelier du GDR 3711 Cosm’actifs : Microbiotes et cosmétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360617v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coated TiO2 nanoparticles in oil-in-water emulsion: bacterial toxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Impact des nanoparticules de TiO2 passivées sur des bactéries cutanées ou aéroportée biocontaminante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ringudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest européennes des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrés SFM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565890v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Implication de la flavohémoprotéine Hmp dans la réponse au stress nitrosant chez Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble/Voiron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitrogen dioxide: from a simple diffusible gas to a potential antibacterial against P. fluorescens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann J. J Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Journées Jean-Paul Marty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aging of TiO2-nanoparticle surface in cosmetic emulsions: their impact on bacteria of the cutaneous microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er colloque du GDR Cosm’actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Andé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation et Rôle de CmpX chez Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Omnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NO2: simple gaz diffusible ou agent antibactérien anti-P. fluorescens potentiel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann J. J Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto‐ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation du potentiel applicatif en cosmétique de biosurfactants microbiens secrétés par des souches de Pseudomonas fluorescent aéroportées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er colloque du GDR Cosm’actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Andé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de nanoparticules de TiO2 sur la microflore cutanée : Importance d'évaluer leurs caractéristiques de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques, Société et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études avancées de l'université de Cergy-Pontoise, Jun 2017, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de viscosinamides par la souche clinique de Pseudomonas fluorescens MFN1032: Implication dans le développement du biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Bioadh’2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de formulations sans conservateurs pour des modèles de crèmes solaires contenant des dispersions de TiO 2 nanoparticulaires. Effet des processus de sterilisation sur la stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des nanoparticules de TiO2 passivées sur des bactéries cutanées ou aéroportée biocontaminante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ringuedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions [nano]particules et micro-organismes cutanés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inauguration de la plate-forme d’Innovations Cosmetomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Evreux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann J. Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société française de microbiologie (SFM, 13, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of preservative-free cosmetic emulsions containing TiO2 [nano]: effects of particles surface and sterilization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosm’innov 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of TiO2 [nano] cosmetics grades on the cutaneous microbiota: nanoparticles behavior in emulsion and bacteriotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFSCC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aging of TiO2-nanoparticle surface in cosmetic emulsions: their impact on bacteria of the cutaneous microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COSMACTIFS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Moulin d’Andé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical aging of emulsions containing coated TiO2-Nanoparticles: Interactions between nanoparticles and other ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formula VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEVELOPMENT OF PRESERVATIVE-FREE COSMETIC EMULSIONS CONTAINING TIO2 [NANO]: EFFECTS OF PARTICLES SURFACE AND STERILIZATION PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th COSMINNOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cosmetic Valley, May 2016, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of nanoparticles used in cosmetics on skin representative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Jean-Paul Marty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aging of coated TiO2 nanoparticles in oil-in-water emulsion : bactericidal toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coated TiO2 nanoparticles in oil-in-water emulsion: bacterial toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nord-Ouest européennes des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bacterial phospholipid adaptation to human temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro Fed Lipid Congress (13, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Florence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of UV Radiation on Pseudomonas fluorescens MFAF76a : Adaptation and Resilience in Polluted Environments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of microbiota on passage of nanoparticles through the epithelial barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS MICRO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21èmes journées de l’école doctorale de l’EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, ROUEN, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467648v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of supercritical carbon dioxide (CO2SC) for microbial decontamination of upcycled micronized Padouk wood powder in cosmetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bosbaty H</w:t>
+                <w:t xml:space="preserve">Influence of microbiota on passage of nanoparticles through the epithelial barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Cannes, France</w:t>
+              <w:t xml:space="preserve">Journées de l’ED NBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, LE HAVRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05608998v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some elements on detoxification pathway in P. fluorescens under nitrosative stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+                <w:t xml:space="preserve">Nanoparticles quantification with influence of microbiota across epithelial barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">cosm'Ing 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, SAINT MALO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365893v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mgj Feuilloley</w:t>
+                <w:t xml:space="preserve">Impact of UV Radiation on Pseudomonas fluorescens MFAF76a : Adaptation and Resilience in Polluted Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Jean-Paul Marty</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS MICRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, MILAN, Italy. 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.75822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367349v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria-host communication in the skin: the case of Cutibacterium acnes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
+                <w:t xml:space="preserve">Nanoparticles quantification by ICP-MS through epithelium and its microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès COMET 5ième édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, CERGY PONTOISE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367335v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironment impact on acneic and non-acneic strains of Cutibacterium acnes.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microorgansims influence the passage of nanoparticles during epitelial cell translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ladam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">20ième Congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367342v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of supercritical carbon dioxide (CO2SC) for microbial decontamination of upcycled micronized Padouk wood powder in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rached Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosbaty H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ième Journées de l’EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">IFSCC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367331v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of one log by NO 2 Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Quantifying nanoparticles interacting with the microbiome through transmembrane flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svinareff Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398687v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du microenvironnement sur la croissance, la virulence et la capacité de formation de biofilm de souches acnéiques et non-acnéiques de Propionibacterium acnes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
+                <w:t xml:space="preserve">Résilience des bactéries Gram- à la pollution environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Ababii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Microbiote et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomedicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367325v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 7, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Valence, Spain</w:t>
+              <w:t xml:space="preserve">ASM FEMS World Microbe Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398682v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of one log by NO 2 Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">World Microbe Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online worldwide, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398691v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSICAL AGING OF EMULSIONS CONTAINING COATED TIO2-NANOPARTICLES: INTERACTION BETWEEN NANOPARTICLES AND OTHER INGREDIENTS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Some elements on detoxification pathway in P. fluorescens under nitrosative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chautrand Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORMULA VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468342v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF A TIO2 [NANO] COSMETICS GRADE ON THE CUTANEOUS MICROBIOTA: NANOPARTICLES BEHAVIOR IN EMULSION AND BACTERIOTOXICITY</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mgj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Congress of the IFSCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">9èmes Journées Jean-Paul Marty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468129v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on Pseudomonas phospholipid composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Bacteria-host communication in the skin: the case of Cutibacterium acnes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 18, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398680v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des NOx sur une souche de Pseudomonas fluorescens du microbiote cutané</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microenvironment impact on acneic and non-acneic strains of Cutibacterium acnes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mgj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrés de la société française de microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398710v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nitrogen dioxide increases Pseudomonas fluorescens biofilm formation: identification of the bacterial response to air pollutant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mgj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th FEMS Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">21ième Journées de l’EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398678v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact du microenvironnement sur la croissance, la virulence et la capacité de formation de biofilm de souches acnéiques et non-acnéiques de Propionibacterium acnes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Microbiote et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduction of one log by NO 2 Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann J Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann J Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 7, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valence, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHYSICAL AGING OF EMULSIONS CONTAINING COATED TIO2-NANOPARTICLES: INTERACTION BETWEEN NANOPARTICLES AND OTHER INGREDIENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORMULA VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduction of one log by NO 2 Impact of gaseous NO2 on P. fluorescens strain in the membrane adaptation and virulence Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann J Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IMPACT OF A TIO2 [NANO] COSMETICS GRADE ON THE CUTANEOUS MICROBIOTA: NANOPARTICLES BEHAVIOR IN EMULSION AND BACTERIOTOXICITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Congress of the IFSCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of temperature on Pseudomonas phospholipid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Biologie Intégrative, Santé, Environnement (EdN BISE, 18, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet des NOx sur une souche de Pseudomonas fluorescens du microbiote cutané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Ousalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrés de la société française de microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The nitrogen dioxide increases Pseudomonas fluorescens biofilm formation: identification of the bacterial response to air pollutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kentache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DESEQUESTRATION DE POLLUANTS DE TYPE HYDROCARBURES AROMATIQUES POLYCYCLIQUES A L'INTERFACE EAU/SEDIMENTS A L'AIDE DE TENSIOACTIFS D'ORIGINE SYNTHETIQUE OU BIOLOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès francophone des sciences séparatives, SEP’09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hidden Face of Nitrogen Oxides Species: From Toxic Effects to Potential Cure?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécurité des produits cosmétiques : Approches Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Bohuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Pollutants - Some Strategies for the Quality Preservation of Our Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sécurité des produits cosmétiques : Approches Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cosmetic Valley, 2024, 978-2-490639-61-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358544v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapter 1: Nanoparticles and microbiota: Interaction to death or resilience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.K. Yadav, P. J. Babu, J.J. Song, A. Khara A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotechnology and Human Health: Current Research and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.1-48, 2023, 978-0-323-90750-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hidden Face of Nitrogen Oxides Species: From Toxic Effects to Potential Cure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Josef Heipieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging Pollutants - Some Strategies for the Quality Preservation of Our Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.75822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HPTLC-MALDI TOF MS Imaging Analysis of Phospholipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipidomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 125, Humana press, pp.163-173, 2017, Neuromethods, 978-1-4939-6944-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-6946-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incendie des usines Lubrizol et Normandie Logistique : COnséquences Potentielles pour l’Homme et l’Environnement, perception et RésiLience : de la caractérisation du risque physico-chimique, environnemental et sanitaire à la perception sociétale de l’incendie : vers une résilience du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://turn.univ-rouen.fr/cop-herl/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée au fil des interfaces: de la physico-chimie des macromolécules à l'enveloppe bactérienne, plate-forme interactive du micro-organisme avec son micro-environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bactériologie. Université de Rouen Normandie, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02367371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId333"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11232,51 +15492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Prenom" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Khodabux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00568-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050924" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abbes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Follet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12040535" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.841" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heipieper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EI-V1-N2-183-192" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310897v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.07.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GDPWQL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nusser" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brenner-Weiss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00379" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW4GK8SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2015.06.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WG98J1L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358524v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0405-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9H2L3TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939158v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;terre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.11.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QRPC6TB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toucourou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.062" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-941LF10T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140612186" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01843930v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ramdani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078773" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016623v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-503" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir Poc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngoya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.S1-002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J G Feuilloley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12031787" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138838v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar A." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sperandio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soum-Soutera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.04.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM0P92P0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609082v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bohuon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ismail" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanyo Amegnona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Catovic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ababii" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609059v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gault M" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609624v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365954v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringued&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringud&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360955v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. J Heipieper" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360627v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefeuvre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361012v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360965v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto&#8208;ghiorghi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lefeuvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360621v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360942v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360711v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360706v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360930v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566826v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566833v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G J Feuilloley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468362v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565546v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565890v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360616v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467648v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75822" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608998v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosbaty H" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367349v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367335v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367331v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J Heipieper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367325v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398682v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398691v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468129v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398680v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398710v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398678v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kentache" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557905v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groboillot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahed" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358544v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Josef Heipieper" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358540v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6946-3_12" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02367371v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Ababii" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Bohuon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469192v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Jansen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Prenom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Khodabux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zuttion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-024-00568-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050924" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abbes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Follet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12040535" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.841" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heipieper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EI-V1-N2-183-192" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.07.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GDPWQL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358525v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nusser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brenner-Weiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00379" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW4GK8SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois d'Heyg&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2015.06.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WG98J1L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Decoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Mauff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0405-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.060" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9H2L3TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939158v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pr&#233;terre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2014.11.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QRPC6TB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358517v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toucourou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140612186" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-941LF10T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01843930v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Ramdani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078773" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-503" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir Poc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ngoya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.S1-002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J G Feuilloley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12031787" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar A." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sperandio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guerillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soum-Soutera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2009.04.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM0P92P0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609082v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Ismail" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609633v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanyo Amegnona" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609084v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Catovic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609086v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620271v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Seok Kwon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618707v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouvin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svinareff Pascal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Leblanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620156v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delcuze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Gimeno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ghibaudo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609631v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ladam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467785v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609059v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gault M" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620285v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620200v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609062v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620223v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620210v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slinger Jansen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Khodabukus" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620217v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620323v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Gant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620264v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hoh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611355v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619990v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609624v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Follet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619741v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bucci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619792v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depayras" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gautier-Bouchardon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365954v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringued&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365922v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringud&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360955v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. J Heipieper" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366066v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefeuvre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361012v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360965v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto&#8208;ghiorghi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lefeuvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468392v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360711v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360706v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360930v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J. Heipieper" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566838v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566826v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565864v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566833v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G J Feuilloley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468362v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565546v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360617v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565890v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360616v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620942v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jouvin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620955v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620953v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467648v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.75822" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620960v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620963v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608998v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosbaty H" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620501v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620496v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620390v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367349v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367335v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367342v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367331v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367325v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398687v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann J Heipieper" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398682v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468342v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398691v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468129v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398680v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398710v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02398678v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kentache" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557905v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groboillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahed" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618464v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Picard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615087v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358544v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Josef Heipieper" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358540v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6946-3_12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620967v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02367371v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>