--- v1 (2026-03-25)
+++ v2 (2026-05-24)
@@ -204,361 +204,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public health nursing education viewed through the lens of superdiversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usability and application of a data integration technique (following the thread) for multi- and mixed methods research: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pinon</w:t>
+                <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Jaggi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Borglin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12912-020-00411-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.103608 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2020.103608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639776v1</w:t>
+                <w:t xml:space="preserve">hal-03490670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability and application of a data integration technique (following the thread) for multi- and mixed methods research: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public health nursing education viewed through the lens of superdiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile-Marie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Jaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
+                <w:t xml:space="preserve">Celina Teixera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Borglin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurèle Sagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nursing Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108, pp.103608 -. </w:t>
+              <w:t xml:space="preserve">BMC Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2020.103608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12912-020-00411-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490670v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public health nursing education viewed through the lens of superdiversity: a resource for global health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile-Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Jaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celina Teixera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Sagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (1), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12912-020-00411-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639640v1</w:t>
@@ -582,51 +582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How effective are community-based health promotion programmes? Insights from realist evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dorsey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -673,51 +673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pistes de réflexion pour l’évaluation et le financement des interventions complexes en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -790,51 +790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions of learning research: Variations amongst French and Swedish nurses. A phenomenographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,51 +932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la recherche infirmière en promotion de la santé : un levier dans la lutte contre les inégalités sociales et territoriales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone Internationale de Recherche Infirmière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (1), pp.39-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1088,51 +1088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ethnographic study of nurses’ experience with nursing research and its integration in practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunilla Borglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Method Nursing Research: “A Public and Its Problems?” A Commentary on French Nursing Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1321,51 +1321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in nursing research in France: a cross-sectional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1463,51 +1463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation d’une recherche scientifique par un poster The representation of scientific research through a poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (781), pp.46-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1688,269 +1688,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des perceptions favorables aux déterminants sociaux de la santé légitimées par un programme intersectoriel</w:t>
+                <w:t xml:space="preserve">Renforcer la capacité d'action sur les déterminants sociaux de la santé: dispositif intersectoriel en Pays de Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès « Déterminants sociaux de la santé : des connaissances à l’action »</w:t>
+              <w:t xml:space="preserve">Congrès-Les Déterminants sociaux de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330504v1</w:t>
+                <w:t xml:space="preserve">halshs-01330501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer la capacité d'action sur les déterminants sociaux de la santé: dispositif intersectoriel en Pays de Redon</w:t>
+                <w:t xml:space="preserve">Des perceptions favorables aux déterminants sociaux de la santé légitimées par un programme intersectoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Azzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile You</w:t>
+                <w:t xml:space="preserve">Cécile Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dupin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès-Les Déterminants sociaux de la santé</w:t>
+              <w:t xml:space="preserve">Congrès « Déterminants sociaux de la santé : des connaissances à l’action »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330501v1</w:t>
+                <w:t xml:space="preserve">halshs-01330504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1994,77 +1994,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Azzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque scientifique international "Recherche interventionnelle contre le cancer : réunir chercheurs, décideurs et acteurs de terrain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
@@ -2093,51 +2093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the capacity of local health promotion systems in addressing the social determinants of health: a realistic evaluation of a program in the making in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2353,51 +2353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03639641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Marie Dupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Estaquio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa032" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03639776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pinon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jaggi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Teixera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Sagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-020-00411-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490670v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borglin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2020.103608" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03639640v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorsey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw175.043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Larsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Petit Dit Dariel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rothan-Tondeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2014.06.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24LB3HZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2015.01.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2015.04.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Borglin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12371" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3907FCD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527154414538100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/inr.12020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SKGGWX36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.10.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorsey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunde-Birouste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nathan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile You" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku161.143" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03639641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile-Marie Dupin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Estaquio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Nabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapro/daaa032" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borglin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2020.103608" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03639776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pinon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Jaggi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Teixera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Sagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-020-00411-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03639640v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02447539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorsey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw175.043" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Larsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Petit Dit Dariel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rothan-Tondeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2014.06.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24LB3HZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.refiri.2015.01.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2015.04.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Borglin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.12371" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3907FCD3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03118764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1527154414538100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/inr.12020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SKGGWX36-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2013.10.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02895335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dorsey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Dupin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunde-Birouste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nathan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330501v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile You" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04595081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku161.143" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>